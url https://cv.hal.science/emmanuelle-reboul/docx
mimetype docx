--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -336,2715 +336,2715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statuts inadéquats en vitamines liposolubles : apport des émulsions pour une fortification alimentaire efficace</w:t>
+                <w:t xml:space="preserve">Evaluating the roles of food matrix, lipid micronutrients and bioactives in controlling postprandial hypertriglyceridaemia and inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángela Bravo-Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Valéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.09.003⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0954422424000155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513134v1</w:t>
+                <w:t xml:space="preserve">hal-04922728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vitro triculture model of intestine inflammation to assess the immunomodulatory properties of cassava and roselle, two African green leafy vegetables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Fioroni</w:t>
+                <w:t xml:space="preserve">Substitution of polysorbates by plant-based emulsifiers: impact on vitamin D bioavailability and gut health in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángela Bravo-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria del Carmen Ponce de León Rodríguez</w:t>
+                <w:t xml:space="preserve">Angélique Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+                <w:t xml:space="preserve">Charlotte Sabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+                <w:t xml:space="preserve">Donato Vairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Guzman</w:t>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38, pp.100213. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nfs.2025.100213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-08293-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922852v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal vitamin A excess impacts vitamin A and lipid metabolism in rat offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couverture des besoins en micronutriments : est-ce possible sans recours aux compléments alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Berthomé</w:t>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+                <w:t xml:space="preserve">Marie-Josèphe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Meiller</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-18896-w⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (4), pp.236-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512652v1</w:t>
+                <w:t xml:space="preserve">hal-05196199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution of polysorbates by plant-based emulsifiers: impact on vitamin D bioavailability and gut health in mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Perinatal vitamin A excess impacts vitamin A and lipid metabolism in rat offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Meiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Sabran</w:t>
+                <w:t xml:space="preserve">Roland Govers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donato Vairo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+                <w:t xml:space="preserve">Philippe Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-08293-4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.34987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-18896-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05196178v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D &amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Emulsions Stabilized With Pea Proteins and Arabinoxylans as a Fortification Strategy for Plant‐Based Beverages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an in vitro triculture model of intestine inflammation to assess the immunomodulatory properties of cassava and roselle, two African green leafy vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Fioroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángela Bravo‐núñez</w:t>
+                <w:t xml:space="preserve">Maria del Carmen Ponce de León Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Salvia‐trujillo</w:t>
+                <w:t xml:space="preserve">Nicolas Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Ramezani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Martín‐belloso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 69 (24), </w:t>
+              <w:t xml:space="preserve">NFS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, pp.100213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.70312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nfs.2025.100213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512702v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on food supplements</w:t>
+                <w:t xml:space="preserve">Vitamin D &amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Emulsions Stabilized With Pea Proteins and Arabinoxylans as a Fortification Strategy for Plant‐Based Beverages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bertin</w:t>
+                <w:t xml:space="preserve">Ángela Bravo‐núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dalle-Chanseaume</w:t>
+                <w:t xml:space="preserve">Laura Salvia‐trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+                <w:t xml:space="preserve">Mohsen Ramezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olga Martín‐belloso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (4), pp.215-224. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.70312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167976v1</w:t>
+                <w:t xml:space="preserve">hal-05512702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility and associated concepts: Terminology in the context of in vitro food digestion studies</w:t>
+                <w:t xml:space="preserve">Update on food supplements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
+                <w:t xml:space="preserve">Eric Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">Emilie Dalle-Chanseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J Wilde</w:t>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 485, pp.144424. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (4), pp.215-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049982v1</w:t>
+                <w:t xml:space="preserve">hal-05167976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couverture des besoins en micronutriments : est-ce possible sans recours aux compléments alimentaires ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statuts inadéquats en vitamines liposolubles: apport des émulsions pour une fortification alimentaire efficace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángela Bravo-Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60 (4), pp.236-242. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.06.003⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 60 (6), pp.351-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196199v1</w:t>
+                <w:t xml:space="preserve">hal-05577189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overweight Leads to an Increase in Vitamin E Absorption and Status in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioaccessibility and associated concepts: Terminology in the context of in vitro food digestion studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Alvarado-Ramos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean‐françois Landrier</w:t>
+                <w:t xml:space="preserve">Peter J Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202400509⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 485, pp.144424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04927301v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid/monoglyceride type and amount modulate fat-soluble vitamin absorption from mixed assemblies in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the antinutritional profiles of common beans (Phaseolus vulgaris L.) moderately impacts carotenoid bioaccessibility but not mineral solubility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Alvarado-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma El Aoud</w:t>
+                <w:t xml:space="preserve">Ángela Bravo-Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Marze</w:t>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Donato Vairo</w:t>
+                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 180 (5), pp.114073. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), 11908 [12 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-61475-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573579v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoids in familial hypobetalipoproteinemia disorders: Malabsorption in Caco2 cell models and severe deficiency in patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overweight Leads to an Increase in Vitamin E Absorption and Status in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Alvarado-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángela Bravo-Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Vairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sabran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bordat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emilie Blond</w:t>
+                <w:t xml:space="preserve">Jean‐françois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacl.2023.10.010⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202400509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694626v1</w:t>
+                <w:t xml:space="preserve">hal-04927301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of legume proteins and arabinoxylans are efficient emulsifiers to promote vitamin E bioaccessibility during digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ángela Bravo-Núñez</w:t>
+                <w:t xml:space="preserve">Fatty acid/monoglyceride type and amount modulate fat-soluble vitamin absorption from mixed assemblies in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma El Aoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Salvia-Trujillo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Vairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.139820⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180 (5), pp.114073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922770v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legumes and common beans in sustainable diets: nutritional quality, environmental benefits, spread and use in food preparations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of legume proteins and arabinoxylans are efficient emulsifiers to promote vitamin E bioaccessibility during digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángela Bravo-Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Salvia-Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Lisciani</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olga Martín-Belloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2024.1385232⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 455, pp.139820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.139820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04929373v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D metabolism is altered during aging alone or combined with obesity in male mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thaïs Rouquet</w:t>
+                <w:t xml:space="preserve">Carotenoids in familial hypobetalipoproteinemia disorders: Malabsorption in Caco2 cell models and severe deficiency in patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cuerq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Vairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioFactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/biof.2047⟩</w:t>
+              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.e105-e115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacl.2023.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650515v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the roles of food matrix, lipid micronutrients and bioactives in controlling postprandial hypertriglyceridaemia and inflammation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vitamin D metabolism is altered during aging alone or combined with obesity in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrine Bournot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marcotorchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0954422424000155⟩</w:t>
+              <w:t xml:space="preserve">BioFactors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (5), pp.957-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biof.2047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04922728v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the antinutritional profiles of common beans (Phaseolus vulgaris L.) moderately impacts carotenoid bioaccessibility but not mineral solubility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katherine Alvarado-Ramos</w:t>
+                <w:t xml:space="preserve">Legumes and common beans in sustainable diets: nutritional quality, environmental benefits, spread and use in food preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lisciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángela Bravo-Nunez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+                <w:t xml:space="preserve">Cinzia Le Donne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+                <w:t xml:space="preserve">Altero Aguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
+                <w:t xml:space="preserve">Paolo Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), 11908 [12 p.]. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1385232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-61475-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2024.1385232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04827879v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin A deficiency during the perinatal period induces changes in vitamin A metabolism in the offspring. The regulation of intestinal vitamin A metabolism via ISX occurs only in male rats severely vitamin A-deficient</w:t>
+                <w:t xml:space="preserve">Can the Substitution of Milk with Plant-Based Drinks Affect Health-Related Markers? A Systematic Review of Human Intervention Studies in Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Borel</w:t>
+                <w:t xml:space="preserve">Paola Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Troadec</w:t>
+                <w:t xml:space="preserve">Cristian del Bo’</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Damiani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+                <w:t xml:space="preserve">Catarina Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Nowicki</w:t>
+                <w:t xml:space="preserve">Duarte Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62, pp.633-646. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), pp. 2603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-03019-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15112603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794244v1</w:t>
+                <w:t xml:space="preserve">hal-04204443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteins involved in fat-soluble vitamin and carotenoid transport across the intestinal cells: New insights from the past decade</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation of Knock-Out Caco-2 TC7 Cells as Models of Enterocytes of Patients with Familial Genetic Hypobetalipoproteinemias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Vairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cuerq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Peiretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plipres.2022.101208⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15030505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204475v1</w:t>
+                <w:t xml:space="preserve">hal-04174914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pulses, starches and meat on vitamin D and K postprandial responses in mice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Vitamin A deficiency during the perinatal period induces changes in vitamin A metabolism in the offspring. The regulation of intestinal vitamin A metabolism via ISX occurs only in male rats severely vitamin A-deficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donato Vairo</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, pp.633-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-03019-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133922⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04230223v1</w:t>
+                <w:t xml:space="preserve">hal-03794244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Knock-Out Caco-2 TC7 Cells as Models of Enterocytes of Patients with Familial Genetic Hypobetalipoproteinemias</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteins involved in fat-soluble vitamin and carotenoid transport across the intestinal cells: New insights from the past decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15030505⟩</w:t>
+              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89, pp.101208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plipres.2022.101208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04174914v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the Substitution of Milk with Plant-Based Drinks Affect Health-Related Markers? A Systematic Review of Human Intervention Studies in Adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+                <w:t xml:space="preserve">Impact of pulses, starches and meat on vitamin D and K postprandial responses in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma El Aoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Alvarado-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Vairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (11), pp. 2603. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 402, pp.133922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15112603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04204443v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccessibility and uptake by Caco-2 cells of carotenoids from cereal-based products enriched with butternut squash (Cucurbita moschata L.)</w:t>
               </w:r>
@@ -3158,351 +3158,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought and heat affect common bean minerals and human diet—What we know and where to go</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of pulse “antinutritional” content by optimizing pulse canning process is insufficient to improve fat-soluble vitamin bioavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Losa</w:t>
+                <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Vorster</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dario Paolo</w:t>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Energy Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fes3.351⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 370, pp.131021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781802v1</w:t>
+                <w:t xml:space="preserve">hal-03346447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of pulse “antinutritional” content by optimizing pulse canning process is insufficient to improve fat-soluble vitamin bioavailability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+                <w:t xml:space="preserve">Drought and heat affect common bean minerals and human diet—What we know and where to go</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Losa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vorster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Cominelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Georgé</w:t>
+                <w:t xml:space="preserve">Francesca Sparvoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Leca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+                <w:t xml:space="preserve">Dario Paolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 370, pp.131021. </w:t>
+              <w:t xml:space="preserve">Food and Energy Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.e351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fes3.351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346447v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antinutritional factors, nutritional improvement, and future food use of common beans: A perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Cominelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Sparvoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lisciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Forti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3564,4169 +3564,4169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex ABCG5/ABCG8 Regulates Vitamin D Absorption Rate and Contributes to its Efflux from the Intestine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of absorption of vitamin D 3 delivered in protein nanoparticles in the absence and presence of fat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Le May</w:t>
+                <w:t xml:space="preserve">Yifat Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uri Lesmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoav Livney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202100617⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (11), pp.4935-4946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0fo02206c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451191v1</w:t>
+                <w:t xml:space="preserve">hal-03328805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of α-Tocopherol, α-Tocopherol Acetate, and α-Tocopheryl Polyethylene Glycol Succinate 1000 Absorption by Caco-2 TC7 Intestinal Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Bordat</w:t>
+                <w:t xml:space="preserve">P-glycoprotein (ABCB1) is involved in vitamin K efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Halimi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Nowicki</w:t>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13010129⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 343, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03269067v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro solubilization of fat-soluble vitamins in structurally defined mixed intestinal assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma El Aoud</w:t>
+                <w:t xml:space="preserve">Pulses twice a week in replacement of meat modestly increases diet sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.01.002⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), 3059, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13093059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122063v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulses twice a week in replacement of meat modestly increases diet sustainability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+                <w:t xml:space="preserve">In vitro solubilization of fat-soluble vitamins in structurally defined mixed intestinal assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma El Aoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13093059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 589, pp.229-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340139v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin A Deficiency during the Perinatal Period and First Weeks of Life Modifies Vitamin A and Lipid Postprandial Metabolism in Both Female and Male Young Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guichard</w:t>
+                <w:t xml:space="preserve">Comparison of α-Tocopherol, α-Tocopherol Acetate, and α-Tocopheryl Polyethylene Glycol Succinate 1000 Absorption by Caco-2 TC7 Intestinal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cuerq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202100451⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13010129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612097v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03269067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Carotene bioavailability and conversion efficiency are significantly affected by sex in rats. First observation suggesting a possible hormetic regulation of vitamin A metabolism in female rats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">The Complex ABCG5/ABCG8 Regulates Vitamin D Absorption Rate and Contributes to its Efflux from the Intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.2100650. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202100650⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 65 (21), pp.2100617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202100617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375374v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Extraction of Olive Phenols from Aqueous Solution Using β-Cyclodextrin in the Solid State, a Simple Eco-Friendly Method Providing Photochemical Stability to the Extracts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N’nabinty Sylla</w:t>
+                <w:t xml:space="preserve">Vitamin A Deficiency during the Perinatal Period and First Weeks of Life Modifies Vitamin A and Lipid Postprandial Metabolism in Both Female and Male Young Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Meiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26154463⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (21), pp.2100451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202100451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327981v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of vitamin D bioaccessibility and mineral solubility from test meals containing meat and/or cereals and/or pulses using in vitro digestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
+                <w:t xml:space="preserve">One-Step Extraction of Olive Phenols from Aqueous Solution Using β-Cyclodextrin in the Solid State, a Simple Eco-Friendly Method Providing Photochemical Stability to the Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Scorrano</w:t>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Salhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+                <w:t xml:space="preserve">Alain Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N’nabinty Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128621⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.4463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26154463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146299v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From carotenoid intake to carotenoid blood and tissue concentrations – implications for dietary intake recommendations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+                <w:t xml:space="preserve">β-Carotene bioavailability and conversion efficiency are significantly affected by sex in rats. First observation suggesting a possible hormetic regulation of vitamin A metabolism in female rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nutrit/nuaa008⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2100650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202100650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04203859v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of absorption of vitamin D 3 delivered in protein nanoparticles in the absence and presence of fat</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of vitamin D bioaccessibility and mineral solubility from test meals containing meat and/or cereals and/or pulses using in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Scorrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0fo02206c⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 347, pp.128621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328805v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-glycoprotein (ABCB1) is involved in vitamin K efflux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Nowicki</w:t>
+                <w:t xml:space="preserve">From carotenoid intake to carotenoid blood and tissue concentrations – implications for dietary intake recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Lietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begoña Olmedilla-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Phelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 343, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Nutrition Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79 (5), pp.544-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nutrit/nuaa008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03012693v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of vitamin D bioaccessibility and iron solubility from test meals containing meat and/or cereals and/or legumes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food Structure Modulates the Bioavailability of Triglycerides and Vitamin D, and Partly That of Lutein: A Randomized Trial with a Crossover Design in Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristèle Icard-Vernière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Georgé</w:t>
+                <w:t xml:space="preserve">Beatrice Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruddy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0029665120004942⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2000228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202000228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162887v1</w:t>
+                <w:t xml:space="preserve">hal-02976032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Structure Modulates the Bioavailability of Triglycerides and Vitamin D, and Partly That of Lutein: A Randomized Trial with a Crossover Design in Adults</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Evaluation of vitamin D bioaccessibility and iron solubility from test meals containing meat and/or cereals and/or legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Scorrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruddy Richard</w:t>
+                <w:t xml:space="preserve">Cristèle Icard-Vernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.2000228. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (OCE2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202000228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0029665120004942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976032v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Presence of Pulses within a Meal can Alter Fat‐Soluble Vitamin Bioavailability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple Fast Quantification of Cholecalciferol, 25-Hydroxyvitamin D and 1,25-Dihydroxyvitamin D in Adipose Tissue Using LC-HRMS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljubica Svilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201801323⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (9), pp.1977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11091977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487449v1</w:t>
+                <w:t xml:space="preserve">hal-02487245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Carotenoid Intestinal Absorption: Where Do We Stand?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ABCB1 (P-glycoprotein) regulates vitamin D absorption and contributes to its transintestinal efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11040838⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (2), pp.2084-2094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201800956R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487675v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of hydroxytyrosol-β-cyclodextrin complexes in solution and in the solid state, a potential bioactive ingredient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Thiéry</w:t>
+                <w:t xml:space="preserve">The Presence of Pulses within a Meal can Alter Fat‐Soluble Vitamin Bioavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Siriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2018.12.052⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (11), pp.1801323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201801323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295725v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the bioavailability and intestinal absorption sites of phytoene, phytofluene, lycopene and β-carotene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of Carotenoid Intestinal Absorption: Where Do We Stand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125232⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11040838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475161v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin E intestinal absorption: Regulation of membrane transport across the enterocyte</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of the bioavailability and intestinal absorption sites of phytoene, phytofluene, lycopene and β-carotene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Mapelli-Brahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUBMB Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/iub.1955⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 300, 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02022877v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gut: a regulatory hall governing fat-soluble micronutrient absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of hydroxytyrosol-β-cyclodextrin complexes in solution and in the solid state, a potential bioactive ingredient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqz199⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102, pp.317-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2018.12.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02478454v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Fast Quantification of Cholecalciferol, 25-Hydroxyvitamin D and 1,25-Dihydroxyvitamin D in Adipose Tissue Using LC-HRMS/MS</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitamin E intestinal absorption: Regulation of membrane transport across the enterocyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11091977⟩</w:t>
+              <w:t xml:space="preserve">IUBMB Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (4), pp.416-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/iub.1955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02487245v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABCB1 (P-glycoprotein) regulates vitamin D absorption and contributes to its transintestinal efflux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The gut: a regulatory hall governing fat-soluble micronutrient absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (2), pp.2084-2094. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110 (5), pp.1045-1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.201800956R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqz199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01986017v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Foods and β-Cyclodextrin on the Bioaccessibility and the Uptake by Caco-2 Cells of Hydroxytyrosol from Either a Pure Standard or Alperujo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Malapert</w:t>
+                <w:t xml:space="preserve">Phytoene and Phytofluene Isolated from a Tomato Extract are Readily Incorporated in Mixed Micelles and Absorbed by Caco-2 Cells, as Compared to Lycopene, and SR-BI is Involved in their Cellular Uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Mapelli-Brahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Tomao</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Meléndez Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (22), pp.1800703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201800703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02022957v1</w:t>
+                <w:t xml:space="preserve">hal-01986021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposite Effects of the Spinach Food Matrix on Lutein Bioaccessibility and Intestinal Uptake Lead to Unchanged Bioavailability Compared to Pure Lutein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.201800185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of two vitamin E formulations in patients with abetalipoproteinemia and chylomicron retention disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hénin</w:t>
+                <w:t xml:space="preserve">Effect of Foods and β-Cyclodextrin on the Bioaccessibility and the Uptake by Caco-2 Cells of Hydroxytyrosol from Either a Pure Standard or Alperujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lioara Restier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Tomao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (18), pp.4614-4620</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622802v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional Composition and Bioactive Content of Legumes: Characterization of Pulses Frequently Consumed in France and Effect of the Cooking Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">β-Cyclodextrin Does not Alter the Bioaccessibility and the Uptake by Caco-2 Cells of Olive By-Product Phenolic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tomao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (11), pp.1668. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu10111668⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 10 (11), pp.1653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu10111653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022896v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Cyclodextrin Does not Alter the Bioaccessibility and the Uptake by Caco-2 Cells of Olive By-Product Phenolic Compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutritional Composition and Bioactive Content of Legumes: Characterization of Pulses Frequently Consumed in France and Effect of the Cooking Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Georgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Hafnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (11), pp.1653. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu10111653⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 10 (11), pp.1668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu10111668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022906v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and Rapid Profiling of Biophenols in Olive Pomace by UHPLC-DAD-MS (vol 11, pg 1001, 2017)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of two vitamin E formulations in patients with abetalipoproteinemia and chylomicron retention disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cuerq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lioara Restier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Malapert</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jocelyne Drai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOOD ANALYTICAL METHODS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12161-017-1107-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (9), pp.1640 - 1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M085043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091395v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Foods and beta-Cyclodextrin on the Bioaccessibility and the Uptake by Caco-2 Cells of Hydroxytyrosol from Either a Pure Standard or Alperujo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Direct and Rapid Profiling of Biophenols in Olive Pomace by UHPLC-DAD-MS (vol 11, pg 1001, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Loonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Tomao</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b00556⟩</w:t>
+              <w:t xml:space="preserve">FOOD ANALYTICAL METHODS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (4), pp.1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12161-017-1107-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091257v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoene and Phytofluene Isolated from a Tomato Extract are Readily Incorporated in Mixed Micelles and Absorbed by Caco-2 Cells, as Compared to Lycopene, and SR-BI is Involved in their Cellular Uptake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marielle Margier</w:t>
+                <w:t xml:space="preserve">Effect of Foods and beta-Cyclodextrin on the Bioaccessibility and the Uptake by Caco-2 Cells of Hydroxytyrosol from Either a Pure Standard or Alperujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Tomao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 62 (22), pp.1800703. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (18), pp.4614-4620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201800703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b00556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986021v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-assembled casein micelles improve in vitro bioavailability of vitamin D in a Caco-2 cell model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitamin E Bioavailability: Mechanisms of Intestinal Absorption in the Spotlight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7fo00323d⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (4), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox6040095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594583v1</w:t>
+                <w:t xml:space="preserve">hal-01755702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and Rapid Profiling of Biophenols in Olive Pomace by UHPLC-DAD-MS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Malapert</w:t>
+                <w:t xml:space="preserve">Re-assembled casein micelles improve in vitro bioavailability of vitamin D in a Caco-2 cell model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifat Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moran Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uri Lesmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Analytical Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (4), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (6), pp.2133-2141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12161-017-1064-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7fo00323d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709338v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Micellar Incorporation and the Intestinal Cell Uptake of Cholecalciferol, 25-Hydroxycholecalciferol and 1-α-Hydroxycholecalciferol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct and Rapid Profiling of Biophenols in Olive Pomace by UHPLC-DAD-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Loonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tomao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu9101152⟩</w:t>
+              <w:t xml:space="preserve">Food Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12161-017-1064-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745318v1</w:t>
+                <w:t xml:space="preserve">hal-01709338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin E Bioavailability: Mechanisms of Intestinal Absorption in the Spotlight</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of the Micellar Incorporation and the Intestinal Cell Uptake of Cholecalciferol, 25-Hydroxycholecalciferol and 1-α-Hydroxycholecalciferol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Preveraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rosilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (4), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (10), pp.1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox6040095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu9101152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01755702v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité des phytomicronutriments : caroténoïdes, polyphénols et composés soufrés</w:t>
               </w:r>
@@ -7811,90 +7811,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combination of Single-Nucleotide Polymorphisms Is Associated with Interindividual Variability in Cholecalciferol Bioavailability in Healthy Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kopec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 146 (12), pp.2421 - 2428. </w:t>
@@ -7984,51 +7984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Tagliaferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 206, pp.234 - 238. </w:t>
@@ -8174,51 +8174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gontero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8308,51 +8308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8410,307 +8410,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01478577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Lactoglobulin as a Vector for β-Carotene Food Fortification</w:t>
+                <w:t xml:space="preserve">Hesperidin increases intestinal β,β-carotene 15-15′ mono-oxygenase 1 (BCMO1) activity in Mongolian gerbils (Meriones unguiculatus) fed with β-carotene-free diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azza Mensi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Gleize</w:t>
+                <w:t xml:space="preserve">Marie Poulaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziya Gunata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine During</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf501683s⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 159, pp.477 - 485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01478504v1</w:t>
+                <w:t xml:space="preserve">inserm-01478604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hesperidin increases intestinal β,β-carotene 15-15′ mono-oxygenase 1 (BCMO1) activity in Mongolian gerbils (Meriones unguiculatus) fed with β-carotene-free diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Laurent</w:t>
+                <w:t xml:space="preserve">β-Lactoglobulin as a Vector for β-Carotene Food Fortification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Mensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.03.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (25), pp.5916 - 5924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf501683s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-01478604v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01478504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal Scavenger Receptors Are Involved in Vitamin K 1 Absorption</w:t>
               </w:r>
@@ -8735,51 +8735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8869,51 +8869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frisdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanee Plengpanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8990,51 +8990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9106,51 +9106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlocking of β-carotene in beta-lactoglobulin aggregates produced under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Choiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9158,51 +9158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Haertlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 139 (1-4), pp.253 - 260. </w:t>
@@ -9343,77 +9343,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acids affect micellar properties and modulate vitamin D uptake and basolateral efflux in Caco-2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9575,437 +9575,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00765921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and fast HPLC method for simultaneous determination of retinol, tocopherols, coenzyme Q10 and carotenoids in complex samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Gleize</w:t>
+                <w:t xml:space="preserve">Respective contributions of intestinal Niemann-Pick C1-like 1 and scavenger receptor class B type I to cholesterol and tocopherol uptake: in vivo v. in vitro studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Steib</w:t>
+                <w:t xml:space="preserve">Zeina Soayfane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc André</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Cantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 134 (4), pp.2560 - 2564. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107 (09), pp.1296 - 1304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.04.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114511004405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01478665v1</w:t>
+                <w:t xml:space="preserve">inserm-01478671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answer to Dr. Gylling's letter to the editor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple and fast HPLC method for simultaneous determination of retinol, tocopherols, coenzyme Q10 and carotenoids in complex samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Steib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201270066⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (4), pp.2560 - 2564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643642v1</w:t>
+                <w:t xml:space="preserve">inserm-01478665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respective contributions of intestinal Niemann-Pick C1-like 1 and scavenger receptor class B type I to cholesterol and tocopherol uptake: in vivo v. in vitro studies</w:t>
+                <w:t xml:space="preserve">Answer to Dr. Gylling's letter to the editor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (8), pp.1195-1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201270066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114511004405⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01478671v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytosterols can impair vitamin D intestinal absorption in vitro and in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10081,51 +10081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteins involved in uptake, intracellular transport and basolateral secretion of fat-soluble vitamins and carotenoids by mammalian enterocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (4), pp.388 - 402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10297,51 +10297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 55 (5), pp.691-702. </w:t>
@@ -10443,51 +10443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 55 (5), pp.691 - 702. </w:t>
@@ -10683,51 +10683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human fasting plasma concentrations of vitamin E and carotenoids, and their association with genetic variants in apo C-III, CETP, hepatic lipase, intestinal fatty acid binding protein and MTP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10945,441 +10945,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different vehicles to study the effect of tocopherols on gene expression in intestinal cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lycopene absorption in human intestinal cells and in mice involves scavenger receptor class B type I but not Niemann-Pick c1-like 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Malezet-Desmoulins</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+                <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 138 (8), pp.1432-1436</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663035v1</w:t>
+                <w:t xml:space="preserve">hal-02664484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lycopene absorption in human intestinal cells and in mice involves scavenger receptor class B type I but not Niemann-Pick c1-like 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of different vehicles to study the effect of tocopherols on gene expression in intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Malezet-Desmoulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Coméra</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (5), pp.523-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10715760802098859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664484v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human plasma levels of vitamin E and carotenoids are associated with genetic polymorphisms in several genes involved in lipid metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Lycopene intestinal uptake is mediated by some lipid transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 51, pp.19</w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (1), pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655150v1</w:t>
+                <w:t xml:space="preserve">hal-02655023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human plasma levels of vitamin E and carotenoids are associated with genetic polymorphisms in genes involved in lipid metabolism.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Human plasma levels of vitamin E and carotenoids are associated with genetic polymorphisms in several genes involved in lipid metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11408,116 +11404,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 137 (12), pp.2653-9</w:t>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00192323v1</w:t>
+                <w:t xml:space="preserve">hal-02655150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-cryptoxanthin from Citrus juices: assessment of bioaccessibility using an in vitro digestion/Caco-2 cell culture model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11588,364 +11584,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the main dietary antioxidants (carotenoids, gamma-tocopherol, polyphenols, and vitamin C) on alpha-tocopherol absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human plasma levels of vitamin E and carotenoids are associated with genetic polymorphisms in genes involved in lipid metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Lairon</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137 (12), pp.2653-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665838v1</w:t>
+                <w:t xml:space="preserve">inserm-00192323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of caco-2 cells with tocopherols: which vehicle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+                <w:t xml:space="preserve">Effect of the main dietary antioxidants (carotenoids, gamma-tocopherol, polyphenols, and vitamin C) on alpha-tocopherol absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (10), pp.1167-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.ejcn.1602635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656022v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different vehicles for tocopherols treatment of Caco-2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 51, pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11964,708 +11964,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effect of dietary antioxidant classes (carotenoids, polyphenols, vitamins C and E) on lutein absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment of caco-2 cells with tocopherols: which vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51, pp.141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208048v1</w:t>
+                <w:t xml:space="preserve">hal-02656022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lycopene intestinal uptake is mediated by some lipid transporters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential effect of dietary antioxidant classes (carotenoids, polyphenols, vitamins C and E) on lutein absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinay Thap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 97 (3), pp.440 - 446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007114507352604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655023v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility of carotenoids and vitamin E from their main dietary sources</w:t>
+                <w:t xml:space="preserve">Pancreatic lipase and pancreatic lipase-related protein 2, but not pancreatic lipase-related protein 1, hydrolyze retinyl palmitate in physiological conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Richelle</w:t>
+                <w:t xml:space="preserve">Amélie Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Perrot</w:t>
+                <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Desmoulins-Malezet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Pirisi</w:t>
+                <w:t xml:space="preserve">Isabelle Crenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1761, pp.4-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2005.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf061818s⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667138v1</w:t>
+                <w:t xml:space="preserve">hal-02655671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scavenger receptor class B type I (SR-BI) is involved in vitamin E transport across the enterocyte.</w:t>
+                <w:t xml:space="preserve">Bioaccessibility of carotenoids and vitamin E from their main dietary sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Klein</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Richelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bietrix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christiane Malezet-Desmoulins</w:t>
+                <w:t xml:space="preserve">Eloïse Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Desmoulins-Malezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pirisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M509042200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54, pp.8749-8755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf061818s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00140329v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancreatic lipase and pancreatic lipase-related protein 2, but not pancreatic lipase-related protein 1, hydrolyze retinyl palmitate in physiological conditions</w:t>
+                <w:t xml:space="preserve">Scavenger receptor class B type I (SR-BI) is involved in vitamin E transport across the enterocyte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Crenon</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bietrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Malezet-Desmoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2005.12.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (8), pp.4739-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M509042200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02655671v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00140329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutein transport by caco-2 TC-7 cells occurs partly by a facilitated process involving the scavenger receptor class B type I (SR-BI)</w:t>
               </w:r>
@@ -12690,51 +12690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Abou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mikail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12789,51 +12789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment of tomato paste with 6% tomato peel increases lycopene and beta-carotene bioavailability in men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mikail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12914,51 +12914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certains caroténoïdes seront-ils des nutriments indispensables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3 (4), pp.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13000,51 +13000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tomato puree enriched in 6% tomato skin leads to a higher absorption of lycopene and beta-carotene than a classical tomato puree in healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mikail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13106,277 +13106,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutein is apparently absorbed by a carrier-mediated transport process in caco-2 cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processing of vegetable-borne carotenoids in the human stomach and duodenum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Tyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouteloup-Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 22 suppl.1, pp.S103</w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 284 (6), pp.913-923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676153v1</w:t>
+                <w:t xml:space="preserve">hal-02674920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of vegetable-borne carotenoids in the human stomach and duodenum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lutein is apparently absorbed by a carrier-mediated transport process in caco-2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martine Armand</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mikail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 284 (6), pp.913-923</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 suppl.1, pp.S103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674920v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13394,51 +13394,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of food structure impact on micronutrient bioaccessibility: contribution of in vitro digestion studies in dynamic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13519,64 +13519,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la structure des aliments sur la biodisponibilité des micronutriments lipophiles : étude in vivo chez l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13638,933 +13638,933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABCB1 is involved in vitamin D intestinal efflux</w:t>
+                <w:t xml:space="preserve">Canned spinach matrix does not significantly affect lutein bioavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Fat Soluble Vitamins (FSV) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Vitamines et Biofacteurs (SFVB). FRA., Mar 2017, Paris, France. 130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517923v1</w:t>
+                <w:t xml:space="preserve">hal-01517922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Single-Nucleotide Polymorphisms Is Associated with the Interindividual Variability in Vitamin D Bioavailability in Healthy Men.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">ABCB1 is involved in vitamin D intestinal efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marion Nowicki</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Fat Soluble Vitamins (FSV) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Vitamines et Biofacteurs (SFVB). FRA., Mar 2017, Paris, France. 130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517924v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canned spinach matrix does not significantly affect lutein bioavailability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Borel</w:t>
+                <w:t xml:space="preserve">A Combination of Single-Nucleotide Polymorphisms Is Associated with the Interindividual Variability in Vitamin D Bioavailability in Healthy Men.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Kopec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Fat Soluble Vitamins (FSV) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Vitamines et Biofacteurs (SFVB). FRA., Mar 2017, Paris, France. 130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517922v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of caco-2 cells with tocopherols: which vehicle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Thap</w:t>
+                <w:t xml:space="preserve">Human plasma levels of vitamin E and carotenoids are associated with genetic polymorphisms in several genes involved in lipid metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Nutrition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816900v1</w:t>
+                <w:t xml:space="preserve">hal-02815879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different vehicles for tocopherols treatment of Caco-2 cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lycopene intestinal uptake is mediated by some lipid transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Nutrition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">21. Meeting. European intestinal Transport Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Oberwiesenthal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819633v1</w:t>
+                <w:t xml:space="preserve">hal-02814899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lycopene intestinal uptake is mediated by some lipid transporters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Treatment of caco-2 cells with tocopherols: which vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Meeting. European intestinal Transport Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Oberwiesenthal, Germany</w:t>
+              <w:t xml:space="preserve">10. European Nutrition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814899v1</w:t>
+                <w:t xml:space="preserve">hal-02816900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human plasma levels of vitamin E and carotenoids are associated with genetic polymorphisms in several genes involved in lipid metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Comparison of different vehicles for tocopherols treatment of Caco-2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Nutrition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815879v1</w:t>
+                <w:t xml:space="preserve">hal-02819633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certains caroténoïdes seront-ils des nutriments indispensables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Entretiens de Nutrition de l'Institut Pasteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14602,51 +14602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tomato puree enriched in 6% tomato skin leads to a higher absorption of lycopene and beta-carotene than a classical tomato puree in healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mikail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14746,51 +14746,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la texture des aliments sur la digestion des macronutriments et la libération de micronutriments: étude in vitro sur masticateur et digesteur dynamique paramétrés à partir de données in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14871,64 +14871,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating in vitro digestion of food models to explain in vivo micronutrient bioavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14996,64 +14996,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of food structure on lipophilic micronutrients bioavailability: a human study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15134,64 +15134,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des légumineuses sur la biodisponibilité des vitamines liposolubles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15246,103 +15246,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une combinaison de polymorphismes mononucléotidiques est associée à la variabilité interindividuelle de la biodisponibilité du cholécalciférol chez des hommes sains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Kopec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016</w:t>
@@ -15371,77 +15371,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du mode de préparation sur la composition nutritionnelle des légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15535,51 +15535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gontero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15669,51 +15669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15807,51 +15807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meunier-Gontéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15960,51 +15960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition effects on carotenoid absorption by caco-2 cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carotenoids. Physical, Chemical, and Biological Functions and Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16038,51 +16038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption and transport of the xanthophylls lutein and zeaxanthin : from foods to tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16223,51 +16223,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCBF58FB"/>
+    <w:nsid w:val="5D97F40D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16454,51 +16454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-reboul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4576-1992" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113807767" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-6637-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gomes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Petroni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Riso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Toccaceli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2026.2616383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05513134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Bravo-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.09.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fioroni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Ponce de Le&#243;n Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guzman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2025.100213" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berthom&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meiller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Govers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guichard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-18896-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sabran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Vairo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08293-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Bravo&#8208;n&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salvia&#8208;trujillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ramezani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mart&#237;n&#8208;belloso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.70312" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dalle-Chanseaume" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Wilde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144424" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04927301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alvarado-Ramos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400509" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04573579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma El Aoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cuerq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2023.10.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04922770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salvia-Trujillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mart&#237;n-Belloso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.139820" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04929373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lisciani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marconi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Le Donne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altero Aguzzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrielli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1385232" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrine Bournot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Payet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marcotorchino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Rouquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.2047" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04922728v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Val&#233;ro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422424000155" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Bravo-Nunez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61475-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Troadec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Damiani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03019-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204475v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2022.101208" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230223v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133922" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030505" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Biscotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian del Bo&#8217;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Carvalho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Torres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15112603" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777109v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Ro&#353;ul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a &#272;eri&#263;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mi&#353;an" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Poji&#263;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivera &#352;imurina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132595" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781802v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Losa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vorster" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cominelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sparvoli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Paolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.351" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346447v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Forti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Camilli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.992169" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451191v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100617" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03269067v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuerq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halimi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowicki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010129" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122063v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340139v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093059" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03612097v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100451" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100650" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327981v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Malapert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;nabinty Sylla" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154463" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146299v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scorrano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Salhi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128621" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker B&#246;hm" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Lietz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Olmedilla-Alonso" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Phelan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuaa008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328805v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifat Cohen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Lesmes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Livney" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo02206c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012693v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128510" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162887v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120004942" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976032v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000228" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487449v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siriaco" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201801323" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11040838" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295725v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.12.052" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475161v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mapelli-Brahm" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125232" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.1955" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478454v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqz199" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487245v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bonnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11091977" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986017v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800956R" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022957v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830328v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800185" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622802v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;nin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioara Restier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M085043" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022896v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10111668" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022906v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gleize" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10111653" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091395v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Malapert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Tomao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-017-1107-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091257v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b00556" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986021v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mel&#233;ndez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800703" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594583v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moran Levi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fo00323d" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709338v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-017-1064-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01745318v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Preveraud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9101152" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01755702v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox6040095" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594656v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmarchelier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kopec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.237115" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478510v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tagliaferri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.048" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478584v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00579a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430037v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gontero" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M057612" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478577v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dhaussy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huertas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.09.021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478504v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mensi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501683s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478604v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poulaert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziya Gunata" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine During" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laurent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.03.018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV867L2G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478590v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.587659" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478571v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Olivier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frisdal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanee Plengpanich" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.10.003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478595v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400339" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/561BD4DF9B0174D61CD37AD00122962A51F70043/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478550v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.02.004" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SJV3NTP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478606v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu5093563" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478644v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2013.03.004" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00765921v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M. Dyka" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Quazi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Molday" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.11.009" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478665v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Steib" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.04.043" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643642v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201270066" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TH7VVLVW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478671v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Soayfane" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cantiello" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004405" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478635v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100055" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PX1KNFK1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478631v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2011.07.001" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643423v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00597005v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201000553" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70BR745G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478653v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665019v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gouranton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El Yazidi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.10.008" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z64513H3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658792v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moussa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508030754" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402982v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Trompier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Klein" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2008.26559" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663035v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Malezet-Desmoulins" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lorec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760802098859" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664484v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ghiringhelli" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655150v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00192323v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661261v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caporiccio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besancon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S007114507670822" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665838v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thap" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602635" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656022v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656137v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208048v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinay Thap" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Juhel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114507352604" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655023v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667138v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Richelle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Perrot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Desmoulins-Malezet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pirisi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061818s" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2TD6R16Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00140329v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bietrix" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M509042200" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655671v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berton" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crenon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2005.12.013" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP4FVPC8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679295v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mikail" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678123v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671019v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671669v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portugal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676153v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674920v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tyssandier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup-Demange" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048755v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927463v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517923v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bluteau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Collet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517924v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kopec" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517922v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816900v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819633v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814899v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815879v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827539v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828890v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738014v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Batisse" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100429v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887281v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meunier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602970v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Georg&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594633v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604108v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Remond" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601486v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gontero" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/404415.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70637-5" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747676v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khoury" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaussy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huertas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223353.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601697v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meunier-Gont&#233;ro" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70398-4" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227632v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420052312" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820369v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/20450.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-reboul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4576-1992" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113807767" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-6637-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gomes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Petroni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Riso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Toccaceli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2026.2616383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04922728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Bravo-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Val&#233;ro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422424000155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berthom&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sabran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Vairo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08293-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196199v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512652v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meiller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Govers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guichard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-18896-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fioroni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Ponce de Le&#243;n Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guzman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2025.100213" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Bravo&#8208;n&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salvia&#8208;trujillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ramezani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mart&#237;n&#8208;belloso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.70312" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dalle-Chanseaume" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Wilde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144424" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alvarado-Ramos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Bravo-Nunez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61475-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04927301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400509" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04573579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma El Aoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114073" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04922770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salvia-Trujillo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mart&#237;n-Belloso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.139820" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cuerq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2023.10.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrine Bournot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Payet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marcotorchino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Rouquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.2047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04929373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lisciani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marconi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Le Donne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altero Aguzzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrielli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1385232" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Biscotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian del Bo&#8217;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Carvalho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Torres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15112603" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030505" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794244v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Troadec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Damiani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03019-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2022.101208" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133922" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777109v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Ro&#353;ul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a &#272;eri&#263;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mi&#353;an" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Poji&#263;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivera &#352;imurina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132595" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781802v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Losa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vorster" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cominelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sparvoli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Paolo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.351" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Forti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Camilli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.992169" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifat Cohen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Lesmes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Livney" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo02206c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128510" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340139v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093059" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122063v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03269067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuerq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halimi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blond" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowicki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010129" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451191v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100617" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03612097v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100451" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327981v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Malapert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;nabinty Sylla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154463" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375374v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100650" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146299v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scorrano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Salhi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128621" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker B&#246;hm" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Lietz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Olmedilla-Alonso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Phelan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuaa008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976032v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000228" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162887v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120004942" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bonnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11091977" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986017v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800956R" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487449v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siriaco" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201801323" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487675v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11040838" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475161v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mapelli-Brahm" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125232" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295725v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.12.052" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022877v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.1955" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478454v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqz199" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986021v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mel&#233;ndez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800703" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830328v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800185" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022957v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022906v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gleize" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10111653" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022896v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10111668" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622802v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;nin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioara Restier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M085043" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091395v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Malapert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Tomao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-017-1107-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091257v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b00556" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01755702v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox6040095" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594583v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moran Levi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fo00323d" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709338v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-017-1064-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01745318v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Preveraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9101152" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594656v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmarchelier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kopec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.237115" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478510v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tagliaferri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.048" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478584v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00579a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430037v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gontero" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M057612" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478577v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dhaussy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huertas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.09.021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478604v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poulaert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziya Gunata" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine During" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laurent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.03.018" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV867L2G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478504v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mensi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501683s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478590v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.587659" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478571v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Olivier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frisdal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanee Plengpanich" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.10.003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478595v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400339" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/561BD4DF9B0174D61CD37AD00122962A51F70043/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478550v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.02.004" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SJV3NTP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478606v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu5093563" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478644v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2013.03.004" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00765921v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M. Dyka" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Quazi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Molday" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.11.009" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478671v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Soayfane" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cantiello" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004405" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478665v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Steib" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.04.043" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643642v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201270066" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TH7VVLVW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478635v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100055" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PX1KNFK1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478631v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2011.07.001" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643423v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00597005v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201000553" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70BR745G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478653v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665019v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gouranton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El Yazidi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.10.008" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z64513H3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658792v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moussa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508030754" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402982v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Trompier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Klein" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2008.26559" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664484v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ghiringhelli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663035v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Malezet-Desmoulins" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lorec" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760802098859" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655023v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655150v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661261v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caporiccio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besancon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S007114507670822" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00192323v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665838v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thap" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602635" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656137v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656022v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208048v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinay Thap" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Juhel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114507352604" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655671v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crenon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2005.12.013" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP4FVPC8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667138v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Richelle" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Perrot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Desmoulins-Malezet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pirisi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061818s" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2TD6R16Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00140329v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bietrix" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M509042200" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679295v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mikail" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678123v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671019v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671669v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portugal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674920v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tyssandier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup-Demange" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676153v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048755v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927463v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517922v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517923v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bluteau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Collet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517924v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kopec" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815879v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814899v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816900v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819633v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827539v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828890v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738014v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Batisse" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100429v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887281v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meunier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602970v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Georg&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594633v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604108v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Remond" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601486v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gontero" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/404415.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70637-5" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747676v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khoury" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaussy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huertas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223353.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601697v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meunier-Gont&#233;ro" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70398-4" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227632v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420052312" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820369v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/20450.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>