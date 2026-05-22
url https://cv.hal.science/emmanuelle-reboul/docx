--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -444,818 +444,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution of polysorbates by plant-based emulsifiers: impact on vitamin D bioavailability and gut health in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise au point sur les compléments alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Berthomé</w:t>
+                <w:t xml:space="preserve">Eric Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Sabran</w:t>
+                <w:t xml:space="preserve">Emilie Dalle-Chanseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donato Vairo</w:t>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.896. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (4), pp.215-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-08293-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196178v1</w:t>
+                <w:t xml:space="preserve">hal-05167976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couverture des besoins en micronutriments : est-ce possible sans recours aux compléments alimentaires ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an in vitro triculture model of intestine inflammation to assess the immunomodulatory properties of cassava and roselle, two African green leafy vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
+                <w:t xml:space="preserve">Nelly Fioroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josèphe Amiot-Carlin</w:t>
+                <w:t xml:space="preserve">Maria del Carmen Ponce de León Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Lecerf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.06.003⟩</w:t>
+              <w:t xml:space="preserve">NFS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, pp.100213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nfs.2025.100213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196199v1</w:t>
+                <w:t xml:space="preserve">hal-04922852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal vitamin A excess impacts vitamin A and lipid metabolism in rat offspring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Meiller</w:t>
+                <w:t xml:space="preserve">Couverture des besoins en micronutriments : est-ce possible sans recours aux compléments alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Govers</w:t>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guichard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Josèphe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-18896-w⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (4), pp.236-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05512652v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vitro triculture model of intestine inflammation to assess the immunomodulatory properties of cassava and roselle, two African green leafy vegetables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perinatal vitamin A excess impacts vitamin A and lipid metabolism in rat offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria del Carmen Ponce de León Rodríguez</w:t>
+                <w:t xml:space="preserve">Angélique Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+                <w:t xml:space="preserve">Tiffany Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+                <w:t xml:space="preserve">Laure Meiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Guzman</w:t>
+                <w:t xml:space="preserve">Roland Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nfs.2025.100213⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.34987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-18896-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922852v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D &amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Emulsions Stabilized With Pea Proteins and Arabinoxylans as a Fortification Strategy for Plant‐Based Beverages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ángela Bravo‐núñez</w:t>
+                <w:t xml:space="preserve">Substitution of polysorbates by plant-based emulsifiers: impact on vitamin D bioavailability and gut health in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángela Bravo-Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Salvia‐trujillo</w:t>
+                <w:t xml:space="preserve">Charlotte Sabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Ramezani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+                <w:t xml:space="preserve">Donato Vairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Martín‐belloso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 69 (24), </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.70312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-08293-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512702v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on food supplements</w:t>
+                <w:t xml:space="preserve">Vitamin D &amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Emulsions Stabilized With Pea Proteins and Arabinoxylans as a Fortification Strategy for Plant‐Based Beverages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bertin</w:t>
+                <w:t xml:space="preserve">Ángela Bravo‐núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dalle-Chanseaume</w:t>
+                <w:t xml:space="preserve">Laura Salvia‐trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+                <w:t xml:space="preserve">Mohsen Ramezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olga Martín‐belloso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (4), pp.215-224. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.70312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167976v1</w:t>
+                <w:t xml:space="preserve">hal-05512702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statuts inadéquats en vitamines liposolubles: apport des émulsions pour une fortification alimentaire efficace</w:t>
               </w:r>
@@ -1630,64 +1630,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Alvarado-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángela Bravo-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Vairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1790,51 +1790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Vairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 180 (5), pp.114073. </w:t>
@@ -1866,291 +1866,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of legume proteins and arabinoxylans are efficient emulsifiers to promote vitamin E bioaccessibility during digestion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carotenoids in familial hypobetalipoproteinemia disorders: Malabsorption in Caco2 cell models and severe deficiency in patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Salvia-Trujillo</w:t>
+                <w:t xml:space="preserve">Claire Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cuerq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Vairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.139820⟩</w:t>
+              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.e105-e115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacl.2023.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922770v1</w:t>
+                <w:t xml:space="preserve">hal-04694626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoids in familial hypobetalipoproteinemia disorders: Malabsorption in Caco2 cell models and severe deficiency in patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bordat</w:t>
+                <w:t xml:space="preserve">Combination of legume proteins and arabinoxylans are efficient emulsifiers to promote vitamin E bioaccessibility during digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángela Bravo-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Cuerq</w:t>
+                <w:t xml:space="preserve">Laura Salvia-Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Blond</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olga Martín-Belloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (1), pp.e105-e115. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 455, pp.139820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacl.2023.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.139820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694626v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin D metabolism is altered during aging alone or combined with obesity in male mice</w:t>
               </w:r>
@@ -2402,299 +2402,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the Substitution of Milk with Plant-Based Drinks Affect Health-Related Markers? A Systematic Review of Human Intervention Studies in Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of Knock-Out Caco-2 TC7 Cells as Models of Enterocytes of Patients with Familial Genetic Hypobetalipoproteinemias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Vairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cuerq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Biscotti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+                <w:t xml:space="preserve">Franck Peiretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (11), pp. 2603. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15112603⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15030505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204443v1</w:t>
+                <w:t xml:space="preserve">hal-04174914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Knock-Out Caco-2 TC7 Cells as Models of Enterocytes of Patients with Familial Genetic Hypobetalipoproteinemias</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+                <w:t xml:space="preserve">Can the Substitution of Milk with Plant-Based Drinks Affect Health-Related Markers? A Systematic Review of Human Intervention Studies in Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Biscotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian del Bo’</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Peiretti</w:t>
+                <w:t xml:space="preserve">Duarte Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (3), pp.505. </w:t>
+              <w:t xml:space="preserve">, 2023, 15 (11), pp. 2603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15030505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15112603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04174914v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin A deficiency during the perinatal period induces changes in vitamin A metabolism in the offspring. The regulation of intestinal vitamin A metabolism via ISX occurs only in male rats severely vitamin A-deficient</w:t>
               </w:r>
@@ -2896,51 +2896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pulses, starches and meat on vitamin D and K postprandial responses in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma El Aoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2948,51 +2948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Alvarado-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Vairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 402, pp.133922. </w:t>
@@ -3164,51 +3164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of pulse “antinutritional” content by optimizing pulse canning process is insufficient to improve fat-soluble vitamin bioavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3726,51 +3726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3828,628 +3828,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulses twice a week in replacement of meat modestly increases diet sustainability</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Complex ABCG5/ABCG8 Regulates Vitamin D Absorption Rate and Contributes to its Efflux from the Intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13093059⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (21), pp.2100617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202100617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340139v1</w:t>
+                <w:t xml:space="preserve">hal-03451191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro solubilization of fat-soluble vitamins in structurally defined mixed intestinal assemblies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+                <w:t xml:space="preserve">Comparison of α-Tocopherol, α-Tocopherol Acetate, and α-Tocopheryl Polyethylene Glycol Succinate 1000 Absorption by Caco-2 TC7 Intestinal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cuerq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Dupont</w:t>
+                <w:t xml:space="preserve">C. Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+                <w:t xml:space="preserve">E. Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">M. Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 589, pp.229-241. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13010129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122063v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03269067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of α-Tocopherol, α-Tocopherol Acetate, and α-Tocopheryl Polyethylene Glycol Succinate 1000 Absorption by Caco-2 TC7 Intestinal Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro solubilization of fat-soluble vitamins in structurally defined mixed intestinal assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma El Aoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cuerq</w:t>
+                <w:t xml:space="preserve">Aurélien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bordat</w:t>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Halimi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Nowicki</w:t>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13010129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 589, pp.229-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03269067v1</w:t>
+                <w:t xml:space="preserve">hal-03122063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex ABCG5/ABCG8 Regulates Vitamin D Absorption Rate and Contributes to its Efflux from the Intestine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulses twice a week in replacement of meat modestly increases diet sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65 (21), pp.2100617. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), 3059, 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202100617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13093059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451191v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin A Deficiency during the Perinatal Period and First Weeks of Life Modifies Vitamin A and Lipid Postprandial Metabolism in Both Female and Male Young Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Govers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Meiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 65 (21), pp.2100451. </w:t>
@@ -4755,51 +4755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of vitamin D bioaccessibility and mineral solubility from test meals containing meat and/or cereals and/or pulses using in vitro digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5021,295 +5021,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Structure Modulates the Bioavailability of Triglycerides and Vitamin D, and Partly That of Lutein: A Randomized Trial with a Crossover Design in Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of vitamin D bioaccessibility and iron solubility from test meals containing meat and/or cereals and/or legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Scorrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Gleize</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ruddy Richard</w:t>
+                <w:t xml:space="preserve">Cristèle Icard-Vernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202000228⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (OCE2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665120004942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976032v1</w:t>
+                <w:t xml:space="preserve">hal-03162887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of vitamin D bioaccessibility and iron solubility from test meals containing meat and/or cereals and/or legumes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giulia Scorrano</w:t>
+                <w:t xml:space="preserve">Food Structure Modulates the Bioavailability of Triglycerides and Vitamin D, and Partly That of Lutein: A Randomized Trial with a Crossover Design in Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristèle Icard-Vernière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Georgé</w:t>
+                <w:t xml:space="preserve">Ruddy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 79 (OCE2), </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2000228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0029665120004942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202000228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162887v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Fast Quantification of Cholecalciferol, 25-Hydroxyvitamin D and 1,25-Dihydroxyvitamin D in Adipose Tissue Using LC-HRMS/MS</w:t>
               </w:r>
@@ -5557,239 +5557,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Presence of Pulses within a Meal can Alter Fat‐Soluble Vitamin Bioavailability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of Carotenoid Intestinal Absorption: Where Do We Stand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201801323⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11040838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487449v1</w:t>
+                <w:t xml:space="preserve">hal-02487675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Carotenoid Intestinal Absorption: Where Do We Stand?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Presence of Pulses within a Meal can Alter Fat‐Soluble Vitamin Bioavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Siriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (4), pp.838. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (11), pp.1801323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu11040838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201801323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487675v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the bioavailability and intestinal absorption sites of phytoene, phytofluene, lycopene and β-carotene</w:t>
               </w:r>
@@ -6335,671 +6335,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposite Effects of the Spinach Food Matrix on Lutein Bioaccessibility and Intestinal Uptake Lead to Unchanged Bioavailability Compared to Pure Lutein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Margier</w:t>
+                <w:t xml:space="preserve">Effect of Foods and β-Cyclodextrin on the Bioaccessibility and the Uptake by Caco-2 Cells of Hydroxytyrosol from Either a Pure Standard or Alperujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Buffière</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Tomao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (18), pp.4614-4620</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830328v1</w:t>
+                <w:t xml:space="preserve">hal-02022957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Foods and β-Cyclodextrin on the Bioaccessibility and the Uptake by Caco-2 Cells of Hydroxytyrosol from Either a Pure Standard or Alperujo</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Opposite Effects of the Spinach Food Matrix on Lutein Bioaccessibility and Intestinal Uptake Lead to Unchanged Bioavailability Compared to Pure Lutein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201800185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022957v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Cyclodextrin Does not Alter the Bioaccessibility and the Uptake by Caco-2 Cells of Olive By-Product Phenolic Compounds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Nowicki</w:t>
+                <w:t xml:space="preserve">Efficacy of two vitamin E formulations in patients with abetalipoproteinemia and chylomicron retention disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cuerq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Gleize</w:t>
+                <w:t xml:space="preserve">Emilie Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lioara Restier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu10111653⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (9), pp.1640 - 1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M085043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02022906v1</w:t>
+                <w:t xml:space="preserve">hal-02622802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional Composition and Bioactive Content of Legumes: Characterization of Pulses Frequently Consumed in France and Effect of the Cooking Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Hafnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (11), pp.1668. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu10111668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of two vitamin E formulations in patients with abetalipoproteinemia and chylomicron retention disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Blond</w:t>
+                <w:t xml:space="preserve">β-Cyclodextrin Does not Alter the Bioaccessibility and the Uptake by Caco-2 Cells of Olive By-Product Phenolic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tomao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Drai</w:t>
+                <w:t xml:space="preserve">Béatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (9), pp.1640 - 1648. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (11), pp.1653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1194/jlr.M085043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu10111653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622802v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and Rapid Profiling of Biophenols in Olive Pomace by UHPLC-DAD-MS (vol 11, pg 1001, 2017)</w:t>
               </w:r>
@@ -7226,507 +7226,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin E Bioavailability: Mechanisms of Intestinal Absorption in the Spotlight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-assembled casein micelles improve in vitro bioavailability of vitamin D in a Caco-2 cell model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifat Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moran Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uri Lesmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox6040095⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (6), pp.2133-2141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7fo00323d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755702v1</w:t>
+                <w:t xml:space="preserve">hal-01594583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-assembled casein micelles improve in vitro bioavailability of vitamin D in a Caco-2 cell model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marielle Margier</w:t>
+                <w:t xml:space="preserve">Direct and Rapid Profiling of Biophenols in Olive Pomace by UHPLC-DAD-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Loonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tomao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (6), pp.2133-2141. </w:t>
+              <w:t xml:space="preserve">Food Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7fo00323d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12161-017-1064-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594583v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and Rapid Profiling of Biophenols in Olive Pomace by UHPLC-DAD-MS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of the Micellar Incorporation and the Intestinal Cell Uptake of Cholecalciferol, 25-Hydroxycholecalciferol and 1-α-Hydroxycholecalciferol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Preveraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rosilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12161-017-1064-2⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (10), pp.1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu9101152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709338v1</w:t>
+                <w:t xml:space="preserve">hal-01745318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Micellar Incorporation and the Intestinal Cell Uptake of Cholecalciferol, 25-Hydroxycholecalciferol and 1-α-Hydroxycholecalciferol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitamin E Bioavailability: Mechanisms of Intestinal Absorption in the Spotlight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (10), pp.1152. </w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (4), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu9101152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox6040095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01745318v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité des phytomicronutriments : caroténoïdes, polyphénols et composés soufrés</w:t>
               </w:r>
@@ -7850,51 +7850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kopec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 146 (12), pp.2421 - 2428. </w:t>
@@ -8614,51 +8614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (25), pp.5916 - 5924. </w:t>
@@ -9343,51 +9343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acids affect micellar properties and modulate vitamin D uptake and basolateral efflux in Caco-2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9715,51 +9715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple and fast HPLC method for simultaneous determination of retinol, tocopherols, coenzyme Q10 and carotenoids in complex samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Steib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9935,51 +9935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytosterols can impair vitamin D intestinal absorption in vitro and in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10945,286 +10945,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lycopene absorption in human intestinal cells and in mice involves scavenger receptor class B type I but not Niemann-Pick c1-like 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of different vehicles to study the effect of tocopherols on gene expression in intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Malezet-Desmoulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Coméra</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (5), pp.523-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10715760802098859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664484v1</w:t>
+                <w:t xml:space="preserve">hal-02663035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different vehicles to study the effect of tocopherols on gene expression in intestinal cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lycopene absorption in human intestinal cells and in mice involves scavenger receptor class B type I but not Niemann-Pick c1-like 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 138 (8), pp.1432-1436</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663035v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lycopene intestinal uptake is mediated by some lipid transporters</w:t>
               </w:r>
@@ -11249,51 +11249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11450,286 +11450,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-cryptoxanthin from Citrus juices: assessment of bioaccessibility using an in vitro digestion/Caco-2 cell culture model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human plasma levels of vitamin E and carotenoids are associated with genetic polymorphisms in genes involved in lipid metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Besancon</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137 (12), pp.2653-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661261v1</w:t>
+                <w:t xml:space="preserve">inserm-00192323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human plasma levels of vitamin E and carotenoids are associated with genetic polymorphisms in genes involved in lipid metabolism.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beta-cryptoxanthin from Citrus juices: assessment of bioaccessibility using an in vitro digestion/Caco-2 cell culture model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Defoort</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Caporiccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 97 (5), pp.883-890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S007114507670822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00192323v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the main dietary antioxidants (carotenoids, gamma-tocopherol, polyphenols, and vitamin C) on alpha-tocopherol absorption</w:t>
               </w:r>
@@ -11888,51 +11888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12009,51 +12009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12556,64 +12556,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bietrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Malezet-Desmoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 281 (8), pp.4739-45. </w:t>
@@ -12690,51 +12690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Abou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mikail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13106,277 +13106,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of vegetable-borne carotenoids in the human stomach and duodenum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lutein is apparently absorbed by a carrier-mediated transport process in caco-2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martine Armand</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mikail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 284 (6), pp.913-923</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 suppl.1, pp.S103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674920v1</w:t>
+                <w:t xml:space="preserve">hal-02676153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutein is apparently absorbed by a carrier-mediated transport process in caco-2 cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processing of vegetable-borne carotenoids in the human stomach and duodenum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Tyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouteloup-Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 22 suppl.1, pp.S103</w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 284 (6), pp.913-923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676153v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13394,51 +13394,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of food structure impact on micronutrient bioaccessibility: contribution of in vitro digestion studies in dynamic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13519,64 +13519,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la structure des aliments sur la biodisponibilité des micronutriments lipophiles : étude in vivo chez l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13670,64 +13670,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14013,273 +14013,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human plasma levels of vitamin E and carotenoids are associated with genetic polymorphisms in several genes involved in lipid metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lycopene intestinal uptake is mediated by some lipid transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Nutrition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">21. Meeting. European intestinal Transport Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Oberwiesenthal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815879v1</w:t>
+                <w:t xml:space="preserve">hal-02814899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lycopene intestinal uptake is mediated by some lipid transporters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human plasma levels of vitamin E and carotenoids are associated with genetic polymorphisms in several genes involved in lipid metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Meeting. European intestinal Transport Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Oberwiesenthal, Germany</w:t>
+              <w:t xml:space="preserve">10. European Nutrition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814899v1</w:t>
+                <w:t xml:space="preserve">hal-02815879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of caco-2 cells with tocopherols: which vehicle</w:t>
               </w:r>
@@ -14304,51 +14304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14425,51 +14425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14746,51 +14746,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la texture des aliments sur la digestion des macronutriments et la libération de micronutriments: étude in vitro sur masticateur et digesteur dynamique paramétrés à partir de données in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14871,64 +14871,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating in vitro digestion of food models to explain in vivo micronutrient bioavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14996,64 +14996,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of food structure on lipophilic micronutrients bioavailability: a human study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15134,64 +15134,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des légumineuses sur la biodisponibilité des vitamines liposolubles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16223,51 +16223,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D97F40D"/>
+    <w:nsid w:val="F94D0E97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16454,51 +16454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-reboul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4576-1992" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113807767" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-6637-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gomes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Petroni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Riso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Toccaceli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2026.2616383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04922728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Bravo-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Val&#233;ro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422424000155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berthom&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sabran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Vairo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08293-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196199v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512652v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meiller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Govers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guichard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-18896-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fioroni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Ponce de Le&#243;n Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guzman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2025.100213" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Bravo&#8208;n&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salvia&#8208;trujillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ramezani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mart&#237;n&#8208;belloso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.70312" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dalle-Chanseaume" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Wilde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144424" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alvarado-Ramos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Bravo-Nunez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61475-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04927301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400509" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04573579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma El Aoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114073" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04922770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salvia-Trujillo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mart&#237;n-Belloso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.139820" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cuerq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2023.10.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrine Bournot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Payet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marcotorchino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Rouquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.2047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04929373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lisciani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marconi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Le Donne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altero Aguzzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrielli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1385232" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Biscotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian del Bo&#8217;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Carvalho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Torres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15112603" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030505" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794244v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Troadec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Damiani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03019-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2022.101208" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133922" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777109v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Ro&#353;ul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a &#272;eri&#263;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mi&#353;an" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Poji&#263;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivera &#352;imurina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132595" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781802v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Losa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vorster" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cominelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sparvoli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Paolo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.351" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Forti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Camilli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.992169" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifat Cohen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Lesmes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Livney" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo02206c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128510" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340139v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093059" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122063v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03269067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuerq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halimi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blond" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowicki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010129" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451191v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100617" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03612097v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100451" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327981v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Malapert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;nabinty Sylla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154463" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375374v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100650" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146299v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scorrano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Salhi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128621" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker B&#246;hm" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Lietz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Olmedilla-Alonso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Phelan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuaa008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976032v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000228" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162887v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120004942" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bonnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11091977" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986017v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800956R" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487449v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siriaco" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201801323" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487675v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11040838" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475161v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mapelli-Brahm" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125232" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295725v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.12.052" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022877v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.1955" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478454v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqz199" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986021v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mel&#233;ndez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800703" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830328v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800185" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022957v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022906v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gleize" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10111653" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022896v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10111668" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622802v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;nin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioara Restier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M085043" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091395v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Malapert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Tomao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-017-1107-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091257v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b00556" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01755702v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox6040095" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594583v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moran Levi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fo00323d" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709338v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-017-1064-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01745318v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Preveraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9101152" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594656v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmarchelier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kopec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.237115" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478510v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tagliaferri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.048" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478584v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00579a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430037v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gontero" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M057612" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478577v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dhaussy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huertas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.09.021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478604v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poulaert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziya Gunata" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine During" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laurent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.03.018" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV867L2G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478504v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mensi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501683s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478590v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.587659" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478571v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Olivier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frisdal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanee Plengpanich" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.10.003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478595v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400339" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/561BD4DF9B0174D61CD37AD00122962A51F70043/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478550v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.02.004" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SJV3NTP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478606v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu5093563" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478644v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2013.03.004" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00765921v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M. Dyka" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Quazi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Molday" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.11.009" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478671v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Soayfane" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cantiello" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004405" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478665v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Steib" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.04.043" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643642v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201270066" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TH7VVLVW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478635v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100055" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PX1KNFK1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478631v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2011.07.001" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643423v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00597005v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201000553" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70BR745G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478653v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665019v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gouranton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El Yazidi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.10.008" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z64513H3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658792v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moussa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508030754" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402982v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Trompier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Klein" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2008.26559" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664484v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ghiringhelli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663035v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Malezet-Desmoulins" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lorec" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760802098859" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655023v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655150v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661261v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caporiccio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besancon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S007114507670822" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00192323v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665838v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thap" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602635" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656137v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656022v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208048v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinay Thap" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Juhel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114507352604" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655671v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crenon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2005.12.013" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP4FVPC8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667138v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Richelle" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Perrot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Desmoulins-Malezet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pirisi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061818s" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2TD6R16Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00140329v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bietrix" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M509042200" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679295v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mikail" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678123v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671019v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671669v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portugal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674920v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tyssandier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup-Demange" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676153v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048755v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927463v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517922v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517923v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bluteau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Collet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517924v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kopec" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815879v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814899v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816900v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819633v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827539v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828890v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738014v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Batisse" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100429v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887281v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meunier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602970v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Georg&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594633v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604108v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Remond" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601486v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gontero" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/404415.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70637-5" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747676v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khoury" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaussy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huertas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223353.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601697v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meunier-Gont&#233;ro" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70398-4" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227632v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420052312" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820369v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/20450.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-reboul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4576-1992" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113807767" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-6637-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gomes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Petroni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Riso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Toccaceli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2026.2616383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04922728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Bravo-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Val&#233;ro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422424000155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dalle-Chanseaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fioroni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Ponce de Le&#243;n Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guzman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2025.100213" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berthom&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meiller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Govers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guichard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-18896-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sabran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Vairo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08293-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Bravo&#8208;n&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salvia&#8208;trujillo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ramezani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mart&#237;n&#8208;belloso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.70312" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Wilde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144424" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alvarado-Ramos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Bravo-Nunez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61475-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04927301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400509" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04573579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma El Aoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114073" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cuerq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2023.10.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04922770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salvia-Trujillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mart&#237;n-Belloso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.139820" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrine Bournot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Payet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marcotorchino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Rouquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.2047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04929373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lisciani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marconi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Le Donne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altero Aguzzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrielli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1385232" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174914v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030505" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Biscotti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian del Bo&#8217;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Carvalho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Torres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15112603" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794244v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Troadec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Damiani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03019-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2022.101208" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133922" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777109v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Ro&#353;ul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a &#272;eri&#263;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mi&#353;an" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Poji&#263;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivera &#352;imurina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132595" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781802v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Losa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vorster" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cominelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sparvoli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Paolo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.351" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Forti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Camilli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.992169" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifat Cohen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Lesmes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Livney" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo02206c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128510" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451191v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100617" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03269067v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuerq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Halimi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowicki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010129" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122063v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340139v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093059" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03612097v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100451" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327981v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Malapert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;nabinty Sylla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154463" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375374v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100650" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146299v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scorrano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Salhi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128621" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker B&#246;hm" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Lietz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Olmedilla-Alonso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Phelan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuaa008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162887v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120004942" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976032v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000228" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bonnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11091977" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986017v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800956R" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487675v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11040838" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487449v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siriaco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201801323" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475161v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mapelli-Brahm" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125232" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295725v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.12.052" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022877v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.1955" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478454v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqz199" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986021v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mel&#233;ndez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800703" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022957v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830328v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800185" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622802v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;nin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioara Restier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M085043" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022896v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10111668" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022906v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gleize" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10111653" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091395v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Malapert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Tomao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-017-1107-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091257v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b00556" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594583v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moran Levi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fo00323d" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709338v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-017-1064-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01745318v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Preveraud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9101152" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01755702v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox6040095" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594656v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmarchelier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kopec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.237115" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478510v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tagliaferri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.048" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478584v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00579a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430037v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gontero" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M057612" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478577v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dhaussy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huertas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.09.021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478604v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poulaert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziya Gunata" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine During" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laurent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.03.018" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV867L2G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478504v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mensi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501683s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478590v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.587659" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478571v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Olivier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frisdal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanee Plengpanich" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.10.003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478595v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400339" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/561BD4DF9B0174D61CD37AD00122962A51F70043/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478550v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.02.004" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SJV3NTP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478606v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu5093563" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478644v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2013.03.004" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00765921v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M. Dyka" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Quazi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Molday" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.11.009" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478671v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Soayfane" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cantiello" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004405" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478665v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Steib" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.04.043" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643642v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201270066" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TH7VVLVW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478635v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100055" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PX1KNFK1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478631v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2011.07.001" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643423v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00597005v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201000553" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70BR745G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478653v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665019v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gouranton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El Yazidi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.10.008" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z64513H3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658792v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moussa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508030754" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402982v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Trompier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Klein" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2008.26559" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663035v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Malezet-Desmoulins" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lorec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760802098859" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664484v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ghiringhelli" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655023v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655150v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00192323v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661261v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caporiccio" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besancon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S007114507670822" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665838v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thap" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602635" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656137v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656022v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208048v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinay Thap" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Juhel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114507352604" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655671v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crenon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2005.12.013" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP4FVPC8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667138v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Richelle" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Perrot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Desmoulins-Malezet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pirisi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061818s" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2TD6R16Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00140329v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bietrix" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M509042200" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679295v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mikail" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678123v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671019v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671669v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portugal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676153v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674920v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tyssandier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup-Demange" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048755v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927463v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517922v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517923v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bluteau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Collet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517924v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kopec" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814899v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815879v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816900v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819633v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827539v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828890v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738014v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Batisse" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100429v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887281v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meunier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602970v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Georg&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594633v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604108v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Remond" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601486v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gontero" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/404415.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70637-5" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747676v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khoury" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaussy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huertas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223353.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601697v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meunier-Gont&#233;ro" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70398-4" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227632v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420052312" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820369v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/20450.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>