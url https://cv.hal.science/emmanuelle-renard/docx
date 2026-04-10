--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -234,498 +234,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylmercury exposure of the sponge O. lobularis induces strong tissue and cell defects</w:t>
+                <w:t xml:space="preserve">Hyper-accumulation of vanadium in animals: Two sponges compete with urochordates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rocher</w:t>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+                <w:t xml:space="preserve">Andrea Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
+                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 358, pp.141839. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 914, pp.169410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566371v1</w:t>
+                <w:t xml:space="preserve">hal-04390579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Buds of Oscarella lobularis (Porifera, Homoscleromorpha): A New Convenient Model for Sponge Cell and Evolutionary Developmental Biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Methylmercury exposure of the sponge O. lobularis induces strong tissue and cell defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fierro-Constaín</w:t>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Séjourné</w:t>
+                <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
+                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 342 (8), pp.503-528. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 358, pp.141839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jez.b.23271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730693v1</w:t>
+                <w:t xml:space="preserve">hal-04566371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-accumulation of vanadium in animals: Two sponges compete with urochordates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
+                <w:t xml:space="preserve">The Buds of Oscarella lobularis (Porifera, Homoscleromorpha): A New Convenient Model for Sponge Cell and Evolutionary Developmental Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Amélie Vernale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Campos</w:t>
+                <w:t xml:space="preserve">Laura Fierro-Constaín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">Nina Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
+                <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 914, pp.169410. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 342 (8), pp.503-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.23271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390579v1</w:t>
+                <w:t xml:space="preserve">hal-04730693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éponge marine Oscarella lobularis un modèle pour comprendre l’origine et l’évolution des épithéliums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vernale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -789,90 +789,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sponge Oscarella lobularis (Porifera, Homoscleromorpha) as a suitable biomonitor of metallic contamination in Mediterranean coastal ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Borchiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 188, pp.114665. </w:t>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The compact genome of the sponge Oopsacas minuta (Hexactinellida) is lacking key metazoan core genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of mechanisms controlling epithelial morphogenesis across animals: new insights from dissociation-reaggregation experiments in the sponge Oscarella lobularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vernale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mandela Prünster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,90 +1442,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Conservation of the Germline Multipotency Program, from Sponges to Vertebrates: A Stepping Stone to Understanding the Somatic and Germline Origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fierro-Constain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Gazave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (3), pp.474-488. </w:t>
@@ -1563,51 +1563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal multicellularity and polarity without Wnt signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1697,51 +1697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROCK inhibition abolishes the establishment of the aquiferous system in Ephydatia muelleri (Porifera, Demospongiae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1831,51 +1831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retracing the path of planar cell polarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fierro-Constain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1948,51 +1948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Frizzled evolution and new perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fierro-Constain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2084,265 +2084,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematics and Molecular Phylogeny of the Family Oscarellidae (Homoscleromorpha) with Description of Two New Oscarella Species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular and molecular processes leading to embryo formation in sponges: evidences for high conservation of processes throughout animal evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis V Lavrov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jory Cabrol</w:t>
+                <w:t xml:space="preserve">Alexander Ereskovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Borchiellini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063976.s006⟩</w:t>
+              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 223, pp.5 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00427-012-0399-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456636v1</w:t>
+                <w:t xml:space="preserve">hal-01456624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular processes leading to embryo formation in sponges: evidences for high conservation of processes throughout animal evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematics and Molecular Phylogeny of the Family Oscarellidae (Homoscleromorpha) with Description of Two New Oscarella Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Gazave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis V Lavrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ereskovsky</w:t>
+                <w:t xml:space="preserve">Jory Cabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 223, pp.5 - 22. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160, pp.781 - 781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00427-012-0399-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063976.s006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456624v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No longer Demospongiae: Homoscleromorph formal nimination as a fourth class of porifera</w:t>
               </w:r>
@@ -2354,51 +2354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Gazave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lapébie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ereskovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vacelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2672,51 +2672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vacelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (12), pp.e14290. </w:t>
@@ -2888,51 +2888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Homoscleromorph sponge Oscarella lobularis , a promising sponge model in evolutionary and developmental biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ereskovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Borchiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3194,51 +3194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lapébie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Gazave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ereskovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Derelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3934,77 +3934,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Borchiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vernale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vernale</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ereskovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encylopedia of Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2021, </w:t>
@@ -4081,64 +4081,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Degnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vernale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology of the Sea Urchin and Other Marine Invertebrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2219, Springer US, pp.81-97, 2021, Methods in Molecular Biology, </w:t>
@@ -4189,64 +4189,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Homoscleromorph Sponge, Oscarella lobularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ereskovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Borchiellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4293,103 +4293,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Hybridization Techniques in the Homoscleromorph Sponge Oscarella lobularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fierro-Constaín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology of the Sea Urchin and Other Marine Invertebrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-194, 2021, </w:t>
@@ -4427,64 +4427,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Look Back Over 20 Years of Evo-Devo Studies on Sponges: A Challenged View of Urmetazoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vernale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fierro-Constain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4787,51 +4787,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The buds of Oscarella lobularis (Porifera): a new convenient model for sponge cell and developmental biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernale Amélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4839,51 +4839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fierro-Constaín Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séjourné Nina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5168,51 +5168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica L Price" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anudi Nanayakkara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pasini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vernale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23324" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schenkelaars" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141839" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vernale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Consta&#237;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23271" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169410" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2023.35.1.23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979892v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114665" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duchesne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01619-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mandela Pr&#252;nster" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchian&#242;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Debost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01866-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Leys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert W&#246;rheide" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201700237" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4715-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Constain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gazave" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw289" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15557-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Quintero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Hall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.02.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0641-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April L. Hill" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTN036FJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456636v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis V Lavrov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jory Cabrol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063976.s006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-012-0399-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0842-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E63D2F03C5FFEFAC8C8F3D218637BFE1962BAFF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serpentini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-011-9364-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NHNC0TP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014290" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma S Richards" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Ereskovsky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-249" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793128v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julijana Ivanisevic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.080058" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F07987C9202E400228C9A43EFD1EB460FA0EE4B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2009.00167.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal B&#233;zac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005823" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gazave" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lap&#233;bie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bezac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Prigent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Cariou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803790v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bachmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cariou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Moreteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2000.01104.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LQ4KG4V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. da Lage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chartois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemeunier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205961v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21831-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276432v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001582.pub2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Degnan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Goff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003217503-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marschal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_11" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640291v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1_7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793157v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazave Eve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0022893" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640405v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383073v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernale Am&#233;lie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro-Consta&#237;n Laura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;journ&#233; Nina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02640512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica L Price" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anudi Nanayakkara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pasini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vernale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23324" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schenkelaars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141839" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vernale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Consta&#237;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23271" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2023.35.1.23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979892v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114665" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duchesne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01619-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mandela Pr&#252;nster" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchian&#242;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Debost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01866-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Leys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert W&#246;rheide" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201700237" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4715-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Constain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gazave" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw289" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15557-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Quintero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Hall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.02.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0641-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April L. Hill" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTN036FJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-012-0399-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis V Lavrov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jory Cabrol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063976.s006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0842-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E63D2F03C5FFEFAC8C8F3D218637BFE1962BAFF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serpentini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-011-9364-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NHNC0TP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014290" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma S Richards" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Ereskovsky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-249" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793128v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julijana Ivanisevic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.080058" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F07987C9202E400228C9A43EFD1EB460FA0EE4B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2009.00167.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal B&#233;zac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005823" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gazave" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lap&#233;bie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bezac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Prigent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Cariou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803790v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bachmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cariou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Moreteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2000.01104.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LQ4KG4V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. da Lage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chartois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemeunier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205961v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21831-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276432v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001582.pub2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Degnan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Goff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003217503-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marschal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_11" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640291v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1_7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793157v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazave Eve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0022893" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640405v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383073v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernale Am&#233;lie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro-Consta&#237;n Laura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;journ&#233; Nina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02640512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>