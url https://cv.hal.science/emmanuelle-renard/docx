--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -234,498 +234,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-accumulation of vanadium in animals: Two sponges compete with urochordates</w:t>
+                <w:t xml:space="preserve">Methylmercury exposure of the sponge O. lobularis induces strong tissue and cell defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Campos</w:t>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
+                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 914, pp.169410. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 358, pp.141839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390579v1</w:t>
+                <w:t xml:space="preserve">hal-04566371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylmercury exposure of the sponge O. lobularis induces strong tissue and cell defects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
+                <w:t xml:space="preserve">The Buds of Oscarella lobularis (Porifera, Homoscleromorpha): A New Convenient Model for Sponge Cell and Evolutionary Developmental Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rocher</w:t>
+                <w:t xml:space="preserve">Amélie Vernale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+                <w:t xml:space="preserve">Laura Fierro-Constaín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
+                <w:t xml:space="preserve">Nina Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
+                <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 358, pp.141839. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 342 (8), pp.503-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.23271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566371v1</w:t>
+                <w:t xml:space="preserve">hal-04730693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Buds of Oscarella lobularis (Porifera, Homoscleromorpha): A New Convenient Model for Sponge Cell and Evolutionary Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rocher</w:t>
+                <w:t xml:space="preserve">Hyper-accumulation of vanadium in animals: Two sponges compete with urochordates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vernale</w:t>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fierro-Constaín</w:t>
+                <w:t xml:space="preserve">Andrea Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Séjourné</w:t>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
+                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 342 (8), pp.503-528. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 914, pp.169410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jez.b.23271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730693v1</w:t>
+                <w:t xml:space="preserve">hal-04390579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éponge marine Oscarella lobularis un modèle pour comprendre l’origine et l’évolution des épithéliums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vernale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -789,90 +789,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sponge Oscarella lobularis (Porifera, Homoscleromorpha) as a suitable biomonitor of metallic contamination in Mediterranean coastal ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Borchiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 188, pp.114665. </w:t>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The compact genome of the sponge Oopsacas minuta (Hexactinellida) is lacking key metazoan core genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of mechanisms controlling epithelial morphogenesis across animals: new insights from dissociation-reaggregation experiments in the sponge Oscarella lobularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vernale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mandela Prünster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1423,364 +1423,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Conservation of the Germline Multipotency Program, from Sponges to Vertebrates: A Stepping Stone to Understanding the Somatic and Germline Origins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Animal multicellularity and polarity without Wnt signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kodjabachian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laura Fierro-Constain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rocher</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vacelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evw289⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-11/15383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15557-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680437v1</w:t>
+                <w:t xml:space="preserve">hal-01680462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal multicellularity and polarity without Wnt signaling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Conservation of the Germline Multipotency Program, from Sponges to Vertebrates: A Stepping Stone to Understanding the Somatic and Germline Origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fierro-Constain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Kodjabachian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Fierro-Constain</w:t>
+                <w:t xml:space="preserve">Eve Gazave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Vacelet</w:t>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-11/15383. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), pp.474-488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15557-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evw289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680462v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROCK inhibition abolishes the establishment of the aquiferous system in Ephydatia muelleri (Porifera, Demospongiae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelsea Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fierro-Constain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1831,64 +1831,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retracing the path of planar cell polarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fierro-Constain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1948,64 +1948,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Frizzled evolution and new perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fierro-Constain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2084,334 +2084,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular processes leading to embryo formation in sponges: evidences for high conservation of processes throughout animal evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematics and Molecular Phylogeny of the Family Oscarellidae (Homoscleromorpha) with Description of Two New Oscarella Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Gazave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ereskovsky</w:t>
+                <w:t xml:space="preserve">Dennis V Lavrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jory Cabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00427-012-0399-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160, pp.781 - 781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063976.s006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456624v1</w:t>
+                <w:t xml:space="preserve">hal-01456636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematics and Molecular Phylogeny of the Family Oscarellidae (Homoscleromorpha) with Description of Two New Oscarella Species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular and molecular processes leading to embryo formation in sponges: evidences for high conservation of processes throughout animal evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jory Cabrol</w:t>
+                <w:t xml:space="preserve">Alexander Ereskovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Borchiellini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 160, pp.781 - 781. </w:t>
+              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 223, pp.5 - 22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063976.s006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00427-012-0399-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456636v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No longer Demospongiae: Homoscleromorph formal nimination as a fourth class of porifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Gazave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lapébie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ereskovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vacelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2620,103 +2620,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Phylogeny Restores the Supra-Generic Subdivision of Homoscleromorph Sponges (Porifera, Homoscleromorpha)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Gazave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lapébie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vacelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (12), pp.e14290. </w:t>
@@ -2754,51 +2754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolution of the Notch signalling pathway: an overview from eukaryotic genomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Gazave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lapébie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2888,77 +2888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Homoscleromorph sponge Oscarella lobularis , a promising sponge model in evolutionary and developmental biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ereskovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Borchiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Gazave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julijana Ivanisevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3047,64 +3047,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the neuro-sensory system: new and expected insights from sponges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vacelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Gazave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lapébie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3181,64 +3181,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WNT/β-Catenin Signalling and Epithelial Patterning in the Homoscleromorph Sponge Oscarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lapébie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Gazave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ereskovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Derelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3798,265 +3798,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and Evolution of Epithelial Cell Types (chapter 5 )</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porifera (Sponges): Recent Knowledge and New Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Borchiellini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vernale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ereskovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origin and Evolution of Metazoan Cell Types</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/b21831-5⟩</w:t>
+              <w:t xml:space="preserve">Encylopedia of Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470015902.a0001582.pub2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205961v1</w:t>
+                <w:t xml:space="preserve">hal-03276432v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porifera (Sponges): Recent Knowledge and New Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and Evolution of Epithelial Cell Types (chapter 5 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Borchiellini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encylopedia of Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, 2021, </w:t>
+              <w:t xml:space="preserve">Origin and Evolution of Metazoan Cell Types</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.75-100, 2021, 9781315388229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9780470015902.a0001582.pub2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/b21831-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276432v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staining and Tracking Methods for Studying Sponge Cell Dynamics</w:t>
               </w:r>
@@ -4081,64 +4081,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Degnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vernale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology of the Sea Urchin and Other Marine Invertebrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2219, Springer US, pp.81-97, 2021, Methods in Molecular Biology, </w:t>
@@ -4189,64 +4189,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Homoscleromorph Sponge, Oscarella lobularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ereskovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Borchiellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4293,103 +4293,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Hybridization Techniques in the Homoscleromorph Sponge Oscarella lobularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fierro-Constaín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology of the Sea Urchin and Other Marine Invertebrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-194, 2021, </w:t>
@@ -4427,77 +4427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Look Back Over 20 Years of Evo-Devo Studies on Sponges: A Challenged View of Urmetazoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vernale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fierro-Constain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Borchiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4787,51 +4787,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The buds of Oscarella lobularis (Porifera): a new convenient model for sponge cell and developmental biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernale Amélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4839,51 +4839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fierro-Constaín Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séjourné Nina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5168,51 +5168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica L Price" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anudi Nanayakkara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pasini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vernale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23324" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schenkelaars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141839" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vernale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Consta&#237;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23271" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2023.35.1.23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979892v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114665" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duchesne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01619-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mandela Pr&#252;nster" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchian&#242;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Debost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01866-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Leys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert W&#246;rheide" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201700237" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4715-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Constain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gazave" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw289" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15557-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Quintero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Hall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.02.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0641-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April L. Hill" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTN036FJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-012-0399-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis V Lavrov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jory Cabrol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063976.s006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0842-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E63D2F03C5FFEFAC8C8F3D218637BFE1962BAFF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serpentini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-011-9364-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NHNC0TP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014290" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma S Richards" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Ereskovsky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-249" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793128v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julijana Ivanisevic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.080058" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F07987C9202E400228C9A43EFD1EB460FA0EE4B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2009.00167.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal B&#233;zac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005823" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gazave" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lap&#233;bie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bezac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Prigent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Cariou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803790v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bachmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cariou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Moreteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2000.01104.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LQ4KG4V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. da Lage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chartois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemeunier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205961v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21831-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276432v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001582.pub2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Degnan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Goff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003217503-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marschal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_11" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640291v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1_7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793157v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazave Eve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0022893" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640405v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383073v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernale Am&#233;lie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro-Consta&#237;n Laura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;journ&#233; Nina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02640512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica L Price" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anudi Nanayakkara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pasini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vernale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23324" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schenkelaars" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141839" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vernale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Consta&#237;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23271" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169410" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2023.35.1.23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979892v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114665" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duchesne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01619-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mandela Pr&#252;nster" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchian&#242;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Debost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01866-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Leys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert W&#246;rheide" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201700237" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4715-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Constain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15557-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680437v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gazave" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw289" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Quintero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Hall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.02.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0641-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April L. Hill" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTN036FJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456636v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis V Lavrov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jory Cabrol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063976.s006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-012-0399-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0842-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E63D2F03C5FFEFAC8C8F3D218637BFE1962BAFF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serpentini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-011-9364-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NHNC0TP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014290" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma S Richards" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Ereskovsky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-249" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793128v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julijana Ivanisevic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.080058" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F07987C9202E400228C9A43EFD1EB460FA0EE4B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2009.00167.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal B&#233;zac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005823" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gazave" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lap&#233;bie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bezac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Prigent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Cariou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803790v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bachmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cariou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Moreteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2000.01104.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LQ4KG4V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. da Lage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chartois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemeunier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276432v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001582.pub2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205961v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21831-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Degnan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Goff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003217503-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marschal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_11" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640291v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1_7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793157v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazave Eve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0022893" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640405v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383073v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernale Am&#233;lie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro-Consta&#237;n Laura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;journ&#233; Nina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02640512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>