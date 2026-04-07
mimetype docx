--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -1109,325 +1109,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are societal-level values still relevant measures in the twenty-first century businessworld? A 39-society analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can politics really be beneficial?” Towards a model for positive politics through consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Russell</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibault Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Journal of Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Organization Theory and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1-2), pp.56-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952208v1</w:t>
+                <w:t xml:space="preserve">hal-03952167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler de transition écologique sur Twitter : faire le buzz ou inciter à agir ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Are societal-level values still relevant measures in the twenty-first century businessworld? A 39-society analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ralston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Terpstra-Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Len Trevino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prem Ramburuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia Pacific Journal of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10490-022-09822-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516870v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can politics really be beneficial?” Towards a model for positive politics through consensus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parler de transition écologique sur Twitter : faire le buzz ou inciter à agir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Parmentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+                <w:t xml:space="preserve">Sébastien Mariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Organization Theory and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (1-2), pp.56-71</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952167v1</w:t>
+                <w:t xml:space="preserve">hal-03516870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individuals' sustainability orientation and entrepreneurial intentions: the mediating role of perceived attributes of the green market</w:t>
               </w:r>
@@ -1504,51 +1504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir la transition écologique : une exploration de la rhétorique des organisations de l’ESS sur le réseau social Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2000,473 +2000,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Employees’ Participation in Decision Making Increase the level of Corporate Social and Environmental Sustainability? An Investigation in South Asia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurobiological correlates of EMDR therapy effect in PTSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Farooq</w:t>
+                <w:t xml:space="preserve">P.F. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Khoury-Malhame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zendjidjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su11020511⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.103-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073636v1</w:t>
+                <w:t xml:space="preserve">hal-02158402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frugal supply chains: a managerial and societal perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Agro-ecology in action: The environmental oasis projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fulconis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paché</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society and Business Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Environmental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.66-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21511/ee.10(1).2019.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/SBR-06-2018-0059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01854999v1</w:t>
+                <w:t xml:space="preserve">hal-02395815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agro-ecology in action: The environmental oasis projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Employees’ Participation in Decision Making Increase the level of Corporate Social and Environmental Sustainability? An Investigation in South Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Environmental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21511/ee.10(1).2019.05⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su11020511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395815v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobiological correlates of EMDR therapy effect in PTSD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. El Khoury-Malhame</w:t>
+                <w:t xml:space="preserve">Frugal supply chains: a managerial and societal perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fulconis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (2), pp.103-111. </w:t>
+              <w:t xml:space="preserve">Society and Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 14, (N° 3,), pp. 228-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2018.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/SBR-06-2018-0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158402v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fear extinction learning improvement in PTSD after EMDR therapy: an fMRI study</w:t>
               </w:r>
@@ -2954,51 +2954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social and solidary economy and its stakeholders: a discourse analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3252,51 +3252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Économie Sociale et Solidaire et ses parties prenantes : une étude du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3523,234 +3523,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation as a driver of internationalization: The case of a singular Russian SME</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonin Ricard</w:t>
+                <w:t xml:space="preserve">Envers qui les dirigeants d’entreprises cotées sont-ils responsables, Logiques d’engagement en contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marais, Magalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Entrepreneurship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.139- 165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073682v1</w:t>
+                <w:t xml:space="preserve">hal-01538095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envers qui les dirigeants d’entreprises cotées sont-ils responsables, Logiques d’engagement en contexte français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marais, Magalie</w:t>
+                <w:t xml:space="preserve">Representation as a driver of internationalization: The case of a singular Russian SME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113, pp.139- 165</w:t>
+              <w:t xml:space="preserve">Journal of International Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538095v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nouvelle forme de croissance économique - Les apports des recherches en logistique et supply chain management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fulconis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paché Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3804,222 +3804,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shareholders, Stakeholders et Stratégie</w:t>
+                <w:t xml:space="preserve">Les déterminants internes de l'éco innovation : Analyse de 118 éco innovations selon le référentiel gestionnaire et la stratégie RSE de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Charles Martinet</w:t>
+                <w:t xml:space="preserve">Annelise Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RFG.253.297-317⟩</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.1592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464877v1</w:t>
+                <w:t xml:space="preserve">hal-01538531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants internes de l'éco innovation : Analyse de 118 éco innovations selon le référentiel gestionnaire et la stratégie RSE de l'entreprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annelise Mathieu</w:t>
+                <w:t xml:space="preserve">Shareholders, Stakeholders et Stratégie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charles Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 (1), </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (253), pp.297-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/fcs.1592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RFG.253.297-317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538531v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours sur la RSE dans le processus de légitimation de la banque</w:t>
               </w:r>
@@ -4100,51 +4100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le débat sur le gaz de schiste en France : une approche par la théorie des parties prenantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Affo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4834,265 +4834,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: A Twenty-First Century Assessment of Values Across the Global Workforce</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carolyn Egri</w:t>
+                <w:t xml:space="preserve">Management Students’ Attitudes Toward Business Ethics: A Comparison Between France and Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bageac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Furrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 104 (4), pp.589 - 590. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10551-011-1106-4⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 98 (3), pp.391 - 406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-010-0555-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796507v1</w:t>
+                <w:t xml:space="preserve">hal-01796502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management Students’ Attitudes Toward Business Ethics: A Comparison Between France and Romania</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bageac</w:t>
+                <w:t xml:space="preserve">Erratum to: A Twenty-First Century Assessment of Values Across the Global Workforce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ralston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Egri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Furrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 98 (3), pp.391 - 406. </w:t>
+              <w:t xml:space="preserve">, 2011, 104 (4), pp.589 - 590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10551-010-0555-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10551-011-1106-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796502v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation comme outil de lutte contre la pauvreté et l'exclusion : le cas Emmaüs</w:t>
               </w:r>
@@ -5631,51 +5631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. N. G. Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marais, Magalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5841,255 +5841,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Differences in Values Between Managers of the European Founding Countries, the New Members and the Applicant Countries: Societal Orientation or Financial Orientation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organiser le développement durable. Expériences des entreprises pionnières et formation de règles d’action collective F. Aggeri, E. Pezet, C. Abrassart, A. Acquier Paris, Éd. Vuibert, en pertenariat avec l’ADEME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796514v1</w:t>
+                <w:t xml:space="preserve">hal-01796506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser le développement durable. Expériences des entreprises pionnières et formation de règles d’action collective F. Aggeri, E. Pezet, C. Abrassart, A. Acquier Paris, Éd. Vuibert, en pertenariat avec l’ADEME</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Differences in Values Between Managers of the European Founding Countries, the New Members and the Applicant Countries: Societal Orientation or Financial Orientation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Egri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ralston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wade Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunas Starkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (2), pp.132 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.emj.2007.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796506v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la confiance dans la gestion du risque d'incendie</w:t>
               </w:r>
@@ -6319,255 +6319,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial du dossier développement durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The secrets of a good winery: core competences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwyn Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 108 (4), pp.243 - 255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/00070700610657100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800704v1</w:t>
+                <w:t xml:space="preserve">hal-01796498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The secrets of a good winery: core competences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial du dossier développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Food Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.17-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01796498v1</w:t>
+                <w:t xml:space="preserve">hal-01800704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The secrets of a good Winery : core competences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Food Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7222,51 +7222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les secrets d'un bon domaine. Une explication par lescompétences centrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 30 (149), pp.101 - 116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7779,51 +7779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Shareholders et Stakeholders : la stratégie ; une illustration par le management environnemental d’Evian-Danone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charles Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9000,234 +9000,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual review of the sustainable entrepreneurship literature: a way forward</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Subhan</w:t>
+                <w:t xml:space="preserve">Too chained to the rhythm? A consumption theory of the firm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunjika Prasai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International conference ISEOR Management consulting Division of the Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">26th International Vincentian Business Ethics Conference (IVBEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486357v1</w:t>
+                <w:t xml:space="preserve">hal-02485150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Too chained to the rhythm? A consumption theory of the firm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+                <w:t xml:space="preserve">A conceptual review of the sustainable entrepreneurship literature: a way forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Subhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Vincentian Business Ethics Conference (IVBEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">8th International conference ISEOR Management consulting Division of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485150v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating frugality in supply chains: a logistics view of degrowth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fulconis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9658,51 +9658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir la transition écologique : une exploration de la rhétorique des organisations de l’ESS sur le réseau social Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9740,51 +9740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La logistique durable, levier d’une décroissance assumée ? S’appuyer sur la recherche pour échapper à l’idéologie ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fulconis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paché Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9835,51 +9835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie sociale et solidaire est-elle légitime ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10715,51 +10715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler de transition écologique sur Twitter : faire le buzz ou inciter à agir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10846,51 +10846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic case: Change and change management in adidas AG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11167,64 +11167,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face au dépassement des limites planétaires : comment l’économie circulaire et la logistique durable peuvent œuvrer pour un espace opérationnel sûr ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fulconis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11345,51 +11345,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAB31BB5"/>
+    <w:nsid w:val="2533E319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11576,51 +11576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-reynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3064-6788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05906708X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAA-5606-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ralston" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Terpstra-Tong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Ramburuth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Karam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Furrer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bushor.2025.02.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ricard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhan Shahid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-2tbe-w35k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L.Y. Terpstra Tong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Patricia Egri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CCSM-03-2023-0041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Qasim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Farooq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LODJ-12-2023-0670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835777v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Prin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Basharat," TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walas Aur&#233;lie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Russell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Len Trevino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10490-022-09822-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516870v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mariaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parmentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-01-2021-0151" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vilanova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12305" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bageac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fortun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng&#7885;c Thuy Vo Thi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Farooq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11020511" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-06-2018-0059" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21511/ee.10(1).2019.05" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rousseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khoury-Malhame" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zendjidjian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Samuelian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2018.07.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Khoury-Malhame" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boukezzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Cancel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2019.1568132" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-018-0446-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano-Archimi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Mahboob Yasin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmed Bhatti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-018-3882-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510847v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano Archimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RPVMTR94-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudaba Ul-Mulk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.129.0151" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.113.0137" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Le Pennec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10843-016-0173-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marais, Magalie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442762v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pach&#233; Gilles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00092" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charles Martinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.253.297-317" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chandon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1592" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Affo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Babay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Egri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hsun Kuo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjuan Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-013-1744-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796500v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.070.0189" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800691v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gopinath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthasarathy Ravilochanan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n7p28" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.15-35" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796507v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narasimhan Srinivasan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-011-1106-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796502v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-010-0555-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.282.0051" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796503v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Danis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11575-010-0034-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800695v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796511v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. G. Phan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800702v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796512v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Starkus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2007.02.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60Z72X59-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.175.155-170" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.180.109-130" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3095075DBEDA1DB29277DFAD9EFDBFB33D542833/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800704v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796498v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyn Campbell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00070700610657100" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/297F15BC7B79DB84EE0B330B34B5249AD757F819/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03517165v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dontenwill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796489v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00458084v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugrul Atamer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.155.13-21" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-77ZM6F7H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796490v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.155.9-11" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796497v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mathieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796495v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800707v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.149.101-116" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800708v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379021v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Devin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00378724v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Martinet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379023v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00378730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eric" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01346367v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depoers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schneider Maunoury," TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800710v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800711v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03517193v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03517195v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457648v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Basharat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456803v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Baudin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Khadim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwen Liang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Naimi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pety Ngomuo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900942v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Reynaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430939v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04431028v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083131v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier T." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083129v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poitrin L." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083100v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunjika Prasai" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083127v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralston, D.A." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Russell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Richardson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casado, T." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02359574v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486357v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subhan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485150v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01865739v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794805v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaisha Arbab Khan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800693v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334376v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577722v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795038v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442872v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795045v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00378731v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379862v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Polg&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849302v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04309784v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538403v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553055v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fallourd" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nam Giang Phan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Troussel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bruand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.reyn.2010.01.0241" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390497v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03971436v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900912v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Poitrin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280706v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-reynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3064-6788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05906708X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAA-5606-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ralston" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Terpstra-Tong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Ramburuth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Karam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Furrer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bushor.2025.02.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ricard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhan Shahid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-2tbe-w35k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L.Y. Terpstra Tong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Patricia Egri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CCSM-03-2023-0041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Qasim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Farooq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LODJ-12-2023-0670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835777v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Prin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Basharat," TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walas Aur&#233;lie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parmentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Russell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Len Trevino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10490-022-09822-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mariaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-01-2021-0151" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vilanova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12305" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bageac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fortun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng&#7885;c Thuy Vo Thi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khoury-Malhame" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zendjidjian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Samuelian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2018.07.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21511/ee.10(1).2019.05" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Farooq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11020511" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-06-2018-0059" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Khoury-Malhame" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boukezzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Cancel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2019.1568132" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-018-0446-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano-Archimi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Mahboob Yasin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmed Bhatti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-018-3882-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510847v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano Archimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RPVMTR94-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudaba Ul-Mulk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.129.0151" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.113.0137" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Le Pennec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10843-016-0173-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marais, Magalie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073682v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442762v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pach&#233; Gilles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00092" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chandon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1592" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charles Martinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.253.297-317" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Affo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Babay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Egri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hsun Kuo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjuan Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-013-1744-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796500v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.070.0189" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800691v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gopinath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthasarathy Ravilochanan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n7p28" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.15-35" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796502v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-010-0555-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796507v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narasimhan Srinivasan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-011-1106-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.282.0051" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796503v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Danis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11575-010-0034-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800695v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796511v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. G. Phan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800702v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796512v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796506v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796514v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Starkus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2007.02.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60Z72X59-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.175.155-170" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.180.109-130" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3095075DBEDA1DB29277DFAD9EFDBFB33D542833/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyn Campbell" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00070700610657100" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/297F15BC7B79DB84EE0B330B34B5249AD757F819/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03517165v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dontenwill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796489v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00458084v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugrul Atamer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.155.13-21" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-77ZM6F7H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796490v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.155.9-11" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796497v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mathieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796495v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800707v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.149.101-116" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800708v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379021v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Devin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00378724v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Martinet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379023v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00378730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eric" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01346367v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depoers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schneider Maunoury," TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800710v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800711v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03517193v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03517195v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457648v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Basharat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456803v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Baudin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Khadim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwen Liang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Naimi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pety Ngomuo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900942v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Reynaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430939v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04431028v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083131v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier T." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083129v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poitrin L." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083100v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunjika Prasai" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083127v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralston, D.A." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Russell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Richardson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casado, T." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02359574v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485150v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486357v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subhan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01865739v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794805v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaisha Arbab Khan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800693v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334376v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577722v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795038v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442872v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795045v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00378731v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379862v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Polg&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849302v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04309784v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538403v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553055v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fallourd" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nam Giang Phan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Troussel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bruand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.reyn.2010.01.0241" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390497v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03971436v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900912v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Poitrin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280706v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>