--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -738,696 +738,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualizing decision-making in international business through scenario-based method Authors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Ricard</w:t>
+                <w:t xml:space="preserve">Les chatbots basés sur l’IA dans le secteur de la santé : Perspectives et préoccupations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iqra Basharat,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Subhan Shahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Survey Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.101-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835777v1</w:t>
+                <w:t xml:space="preserve">hal-04849337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The good and bad students of fast fashion: an analysis of strategic divergences from the perspective of decoupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Prin</w:t>
+                <w:t xml:space="preserve">Contextualizing decision-making in international business through scenario-based method Authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhan Shahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 163, pp.273-299</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900816v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chatbots basés sur l’IA dans le secteur de la santé : Perspectives et préoccupations</w:t>
+                <w:t xml:space="preserve">The good and bad students of fast fashion: an analysis of strategic divergences from the perspective of decoupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iqra Basharat,</w:t>
+                <w:t xml:space="preserve">Elisa Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Survey Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.101-102</w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 163, pp.273-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849337v1</w:t>
+                <w:t xml:space="preserve">hal-04900816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus de légitimation par la RSE : Une analyse multiméthodes du noyau stratégique des Caisses d'Épargne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are societal-level values still relevant measures in the twenty-first century businessworld? A 39-society analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ralston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walas Aurélie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+                <w:t xml:space="preserve">Craig Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Terpstra-Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Husser</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Len Trevino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prem Ramburuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia Pacific Journal of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10490-022-09822-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952234v1</w:t>
+                <w:t xml:space="preserve">hal-03952208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can politics really be beneficial?” Towards a model for positive politics through consensus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parler de transition écologique sur Twitter : faire le buzz ou inciter à agir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Organization Theory and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (1-2), pp.56-71</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952167v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are societal-level values still relevant measures in the twenty-first century businessworld? A 39-society analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le processus de légitimation par la RSE : Une analyse multiméthodes du noyau stratégique des Caisses d'Épargne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Len Trevino</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Walas Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Husser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Journal of Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, pp.193-219</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952208v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler de transition écologique sur Twitter : faire le buzz ou inciter à agir ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can politics really be beneficial?” Towards a model for positive politics through consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">International Journal of Organization Theory and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1-2), pp.56-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516870v1</w:t>
+                <w:t xml:space="preserve">hal-03952167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individuals' sustainability orientation and entrepreneurial intentions: the mediating role of perceived attributes of the green market</w:t>
               </w:r>
@@ -1504,51 +1504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir la transition écologique : une exploration de la rhétorique des organisations de l’ESS sur le réseau social Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2000,473 +2000,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobiological correlates of EMDR therapy effect in PTSD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Employees’ Participation in Decision Making Increase the level of Corporate Social and Environmental Sustainability? An Investigation in South Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.F. Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. El Khoury-Malhame</w:t>
+                <w:t xml:space="preserve">Mariam Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2018.07.001⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su11020511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158402v1</w:t>
+                <w:t xml:space="preserve">hal-02073636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agro-ecology in action: The environmental oasis projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frugal supply chains: a managerial and societal perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fulconis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Environmental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21511/ee.10(1).2019.05⟩</w:t>
+              <w:t xml:space="preserve">Society and Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 14, (N° 3,), pp. 228-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/SBR-06-2018-0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395815v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Employees’ Participation in Decision Making Increase the level of Corporate Social and Environmental Sustainability? An Investigation in South Asia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agro-ecology in action: The environmental oasis projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fulconis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su11020511⟩</w:t>
+              <w:t xml:space="preserve"> Environmental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.66-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21511/ee.10(1).2019.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073636v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frugal supply chains: a managerial and societal perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paché</w:t>
+                <w:t xml:space="preserve">Neurobiological correlates of EMDR therapy effect in PTSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Khoury-Malhame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zendjidjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society and Business Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vol. 14, (N° 3,), pp. 228-241. </w:t>
+              <w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.103-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/SBR-06-2018-0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854999v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fear extinction learning improvement in PTSD after EMDR therapy: an fMRI study</w:t>
               </w:r>
@@ -2580,278 +2580,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain metabolism and related connectivity in patients with acrophobia treated by virtual reality therapy: an F-18-FDG PET pilot study sensitized by virtual exposure</w:t>
+                <w:t xml:space="preserve">How Perceived Corporate Social Responsibility Affects Employee Cynicism: The Mediating Role of Organizational Trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Verger</w:t>
+                <w:t xml:space="preserve">Carolina Serrano-Archimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Malbos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+                <w:t xml:space="preserve">Hina Mahboob Yasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mallet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zeeshan Ahmed Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13550-018-0446-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-018-3882-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960532v1</w:t>
+                <w:t xml:space="preserve">hal-01796415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Perceived Corporate Social Responsibility Affects Employee Cynicism: The Mediating Role of Organizational Trust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain metabolism and related connectivity in patients with acrophobia treated by virtual reality therapy: an F-18-FDG PET pilot study sensitized by virtual exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Serrano-Archimi</w:t>
+                <w:t xml:space="preserve">Eric Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hina Mahboob Yasin</w:t>
+                <w:t xml:space="preserve">Pierre Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeeshan Ahmed Bhatti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">EJNMMI Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10551-018-3882-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13550-018-0446-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796415v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Perceived Corporate Social Responsibility Affects Employee Cynicism: The Mediating Role of Organizational Trust</w:t>
               </w:r>
@@ -2863,87 +2863,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Serrano Archimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hina Mahboob Yasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeeshan Ahmed Bhatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 151 (4), pp.907-921. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10551-018-3882-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510847v1</w:t>
@@ -2954,51 +2954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social and solidary economy and its stakeholders: a discourse analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3252,51 +3252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Économie Sociale et Solidaire et ses parties prenantes : une étude du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3425,332 +3425,332 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation as a driver of internationalization: The case of a singular Russian SME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412583v1</w:t>
+                <w:t xml:space="preserve">hal-02073682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envers qui les dirigeants d’entreprises cotées sont-ils responsables, Logiques d’engagement en contexte français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marais, Magalie</w:t>
+                <w:t xml:space="preserve">Representation as a driver of internationalization: The case of a singular Russian SME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of International Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10843-016-0173-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538095v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation as a driver of internationalization: The case of a singular Russian SME</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonin Ricard</w:t>
+                <w:t xml:space="preserve">Envers qui les dirigeants d’entreprises cotées sont-ils responsables, Logiques d’engagement en contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marais, Magalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Entrepreneurship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.139- 165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073682v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nouvelle forme de croissance économique - Les apports des recherches en logistique et supply chain management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fulconis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paché Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4018,51 +4018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours sur la RSE dans le processus de légitimation de la banque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walas Aurélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 248, pp.187-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4100,51 +4100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le débat sur le gaz de schiste en France : une approche par la théorie des parties prenantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Affo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4562,78 +4562,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parthasarathy Ravilochanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 5, </w:t>
+              <w:t xml:space="preserve">, 2012, 5 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5539/ibr.v5n7p28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456070v1</w:t>
+                <w:t xml:space="preserve">hal-01839558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Comparison of Global Perceptions</w:t>
               </w:r>
@@ -4679,78 +4679,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parthasarathy Ravilochanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 5 (7), </w:t>
+              <w:t xml:space="preserve">, 2012, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5539/ibr.v5n7p28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839558v1</w:t>
+                <w:t xml:space="preserve">hal-01456070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gros plan sur les jeunes managers français pro-mondialisation</w:t>
               </w:r>
@@ -4834,265 +4834,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management Students’ Attitudes Toward Business Ethics: A Comparison Between France and Romania</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bageac</w:t>
+                <w:t xml:space="preserve">Erratum to: A Twenty-First Century Assessment of Values Across the Global Workforce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ralston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Egri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimhan Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Furrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 98 (3), pp.391 - 406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10551-010-0555-5⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 104 (4), pp.589 - 590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-011-1106-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796502v1</w:t>
+                <w:t xml:space="preserve">hal-01796507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: A Twenty-First Century Assessment of Values Across the Global Workforce</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carolyn Egri</w:t>
+                <w:t xml:space="preserve">Management Students’ Attitudes Toward Business Ethics: A Comparison Between France and Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bageac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Furrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 104 (4), pp.589 - 590. </w:t>
+              <w:t xml:space="preserve">, 2011, 98 (3), pp.391 - 406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10551-011-1106-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10551-010-0555-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796507v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation comme outil de lutte contre la pauvreté et l'exclusion : le cas Emmaüs</w:t>
               </w:r>
@@ -5631,51 +5631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. N. G. Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marais, Magalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5763,333 +5763,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension d’ouvrage de L'inconduite en recherche:enquête en sciences de l'administration par Pierre Cossette 2007</w:t>
+                <w:t xml:space="preserve">The Differences in Values Between Managers of the European Founding Countries, the New Members and the Applicant Countries: Societal Orientation or Financial Orientation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Egri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ralston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wade Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunas Starkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5539/ibr.v5n7p28⟩</w:t>
+              <w:t xml:space="preserve">European Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (2), pp.132 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.emj.2007.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796512v1</w:t>
+                <w:t xml:space="preserve">hal-01796514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser le développement durable. Expériences des entreprises pionnières et formation de règles d’action collective F. Aggeri, E. Pezet, C. Abrassart, A. Acquier Paris, Éd. Vuibert, en pertenariat avec l’ADEME</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recension d’ouvrage de L'inconduite en recherche:enquête en sciences de l'administration par Pierre Cossette 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10, pp.23-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/ibr.v5n7p28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796506v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Differences in Values Between Managers of the European Founding Countries, the New Members and the Applicant Countries: Societal Orientation or Financial Orientation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organiser le développement durable. Expériences des entreprises pionnières et formation de règles d’action collective F. Aggeri, E. Pezet, C. Abrassart, A. Acquier Paris, Éd. Vuibert, en pertenariat avec l’ADEME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01796514v1</w:t>
+                <w:t xml:space="preserve">hal-01796506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la confiance dans la gestion du risque d'incendie</w:t>
               </w:r>
@@ -6319,255 +6319,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The secrets of a good winery: core competences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial du dossier développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Food Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.17-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796498v1</w:t>
+                <w:t xml:space="preserve">hal-01800704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial du dossier développement durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The secrets of a good winery: core competences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwyn Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 108 (4), pp.243 - 255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/00070700610657100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800704v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The secrets of a good Winery : core competences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Food Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7134,420 +7134,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’entreprise: le secteur des produits biologiques</w:t>
+                <w:t xml:space="preserve">Présentation du Cahier &amp;quot;Développement durable, responsabilité sociale et stratégie d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes économiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.46-52</w:t>
+              <w:t xml:space="preserve">Les cahiers de l’ISMEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.683-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800706v1</w:t>
+                <w:t xml:space="preserve">hal-01800708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les secrets d'un bon domaine. Une explication par lescompétences centrales</w:t>
+                <w:t xml:space="preserve">Peut-on noter la performance éthique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Simon</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Oeconomia Humana : bulletin de la chaire économie et humanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (6), pp.9-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800707v1</w:t>
+                <w:t xml:space="preserve">hal-00379021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Cahier &amp;quot;Développement durable, responsabilité sociale et stratégie d'entreprise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entreprise durable, finance et stratégie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Charles Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de l’ISMEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.683-684</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (152), pp.121-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800708v1</w:t>
+                <w:t xml:space="preserve">hal-00378724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on noter la performance éthique ?</w:t>
+                <w:t xml:space="preserve">Stratégies d’entreprise: le secteur des produits biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Oeconomia Humana : bulletin de la chaire économie et humanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 2 (6), pp.9-15</w:t>
+              <w:t xml:space="preserve">Problèmes économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.46-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379021v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprise durable, finance et stratégie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les secrets d'un bon domaine. Une explication par lescompétences centrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 30 (152), pp.121-136</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 30 (149), pp.101 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.149.101-116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378724v1</w:t>
+                <w:t xml:space="preserve">hal-01800707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'environnement devient stratégique</w:t>
               </w:r>
@@ -7773,178 +7773,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Shareholders et Stakeholders : la stratégie ; une illustration par le management environnemental d’Evian-Danone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une meilleure compréhension des décisions stratégiques : l’apport de la méthode des scénarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.12-25</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4 (2), pp.183-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800710v1</w:t>
+                <w:t xml:space="preserve">hal-01800711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure compréhension des décisions stratégiques : l’apport de la méthode des scénarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre Shareholders et Stakeholders : la stratégie ; une illustration par le management environnemental d’Evian-Danone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charles Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 4 (2), pp.183-214</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.12-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800711v1</w:t>
+                <w:t xml:space="preserve">hal-01800710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de l'environnement par l'entreprise : un phénomène durable. Eléments d'anticipation de la perception de la nature</w:t>
               </w:r>
@@ -8389,51 +8389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bons et les mauvais élèves de la fast-fashion : Analyse des divergences stratégiques sous l'angle de la théorie du decoupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8471,51 +8471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the effect of ethical actions on the economic performance of a company: The case study of Inditex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9000,234 +9000,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Too chained to the rhythm? A consumption theory of the firm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+                <w:t xml:space="preserve">A conceptual review of the sustainable entrepreneurship literature: a way forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Subhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Vincentian Business Ethics Conference (IVBEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">8th International conference ISEOR Management consulting Division of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485150v1</w:t>
+                <w:t xml:space="preserve">hal-02486357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual review of the sustainable entrepreneurship literature: a way forward</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Subhan</w:t>
+                <w:t xml:space="preserve">Too chained to the rhythm? A consumption theory of the firm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunjika Prasai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International conference ISEOR Management consulting Division of the Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">26th International Vincentian Business Ethics Conference (IVBEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486357v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating frugality in supply chains: a logistics view of degrowth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fulconis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9658,51 +9658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir la transition écologique : une exploration de la rhétorique des organisations de l’ESS sur le réseau social Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9740,51 +9740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La logistique durable, levier d’une décroissance assumée ? S’appuyer sur la recherche pour échapper à l’idéologie ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fulconis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paché Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9835,51 +9835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie sociale et solidaire est-elle légitime ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10385,51 +10385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉTUDE DE CAS STRATEGIQUE SUR LES PROCESSUS D’INNOVATION DE LA CAISSE D’ÉPARGNE COTE D’AZUR : DE LA CAISSE LOCALE A LA BANQUE 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walas Aurélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11 cas de Stratégie coordonné par I Calmé et M Polge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10715,51 +10715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler de transition écologique sur Twitter : faire le buzz ou inciter à agir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10846,51 +10846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic case: Change and change management in adidas AG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11167,64 +11167,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face au dépassement des limites planétaires : comment l’économie circulaire et la logistique durable peuvent œuvrer pour un espace opérationnel sûr ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fulconis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11345,51 +11345,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2533E319"/>
+    <w:nsid w:val="31B5BDE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11576,51 +11576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-reynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3064-6788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05906708X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAA-5606-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ralston" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Terpstra-Tong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Ramburuth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Karam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Furrer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bushor.2025.02.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ricard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhan Shahid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-2tbe-w35k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L.Y. Terpstra Tong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Patricia Egri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CCSM-03-2023-0041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Qasim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Farooq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LODJ-12-2023-0670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835777v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Prin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Basharat," TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walas Aur&#233;lie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parmentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Russell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Len Trevino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10490-022-09822-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mariaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-01-2021-0151" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vilanova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12305" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bageac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fortun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng&#7885;c Thuy Vo Thi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khoury-Malhame" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zendjidjian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Samuelian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2018.07.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21511/ee.10(1).2019.05" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Farooq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11020511" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-06-2018-0059" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Khoury-Malhame" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boukezzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Cancel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2019.1568132" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-018-0446-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano-Archimi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Mahboob Yasin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmed Bhatti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-018-3882-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510847v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano Archimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RPVMTR94-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudaba Ul-Mulk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.129.0151" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.113.0137" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Le Pennec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10843-016-0173-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marais, Magalie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073682v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442762v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pach&#233; Gilles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00092" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chandon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1592" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charles Martinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.253.297-317" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Affo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Babay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Egri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hsun Kuo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjuan Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-013-1744-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796500v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.070.0189" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800691v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gopinath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthasarathy Ravilochanan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n7p28" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.15-35" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796502v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-010-0555-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796507v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narasimhan Srinivasan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-011-1106-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.282.0051" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796503v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Danis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11575-010-0034-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800695v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796511v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. G. Phan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800702v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796512v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796506v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796514v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Starkus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2007.02.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60Z72X59-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.175.155-170" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.180.109-130" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3095075DBEDA1DB29277DFAD9EFDBFB33D542833/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyn Campbell" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00070700610657100" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/297F15BC7B79DB84EE0B330B34B5249AD757F819/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03517165v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dontenwill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796489v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00458084v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugrul Atamer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.155.13-21" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-77ZM6F7H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796490v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.155.9-11" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796497v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mathieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796495v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800707v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.149.101-116" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800708v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379021v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Devin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00378724v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Martinet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379023v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00378730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eric" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01346367v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depoers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schneider Maunoury," TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800710v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800711v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03517193v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03517195v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457648v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Basharat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456803v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Baudin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Khadim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwen Liang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Naimi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pety Ngomuo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900942v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Reynaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430939v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04431028v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083131v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier T." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083129v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poitrin L." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083100v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunjika Prasai" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083127v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralston, D.A." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Russell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Richardson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casado, T." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02359574v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485150v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486357v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subhan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01865739v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794805v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaisha Arbab Khan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800693v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334376v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577722v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795038v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442872v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795045v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00378731v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379862v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Polg&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849302v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04309784v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538403v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553055v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fallourd" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nam Giang Phan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Troussel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bruand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.reyn.2010.01.0241" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390497v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03971436v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900912v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Poitrin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280706v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-reynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3064-6788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05906708X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAA-5606-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ralston" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Terpstra-Tong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Ramburuth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Karam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Furrer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bushor.2025.02.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ricard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhan Shahid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-2tbe-w35k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L.Y. Terpstra Tong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Patricia Egri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CCSM-03-2023-0041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Qasim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Farooq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LODJ-12-2023-0670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Basharat," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Prin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Russell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Len Trevino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10490-022-09822-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mariaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walas Aur&#233;lie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parmentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-01-2021-0151" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vilanova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12305" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bageac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fortun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng&#7885;c Thuy Vo Thi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Farooq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11020511" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-06-2018-0059" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21511/ee.10(1).2019.05" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rousseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khoury-Malhame" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zendjidjian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Samuelian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2018.07.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Khoury-Malhame" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boukezzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Cancel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2019.1568132" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano-Archimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Mahboob Yasin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmed Bhatti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-018-3882-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960532v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-018-0446-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510847v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano Archimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RPVMTR94-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudaba Ul-Mulk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.129.0151" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.113.0137" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Le Pennec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412583v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10843-016-0173-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marais, Magalie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442762v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pach&#233; Gilles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00092" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chandon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1592" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charles Martinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.253.297-317" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Affo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Babay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Egri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hsun Kuo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjuan Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-013-1744-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796500v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.070.0189" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800691v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839558v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gopinath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthasarathy Ravilochanan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n7p28" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.15-35" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796507v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narasimhan Srinivasan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-011-1106-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796502v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-010-0555-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.282.0051" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796503v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Danis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11575-010-0034-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800695v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796511v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. G. Phan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800702v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796514v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Starkus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2007.02.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60Z72X59-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.175.155-170" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.180.109-130" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3095075DBEDA1DB29277DFAD9EFDBFB33D542833/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800704v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796498v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyn Campbell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00070700610657100" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/297F15BC7B79DB84EE0B330B34B5249AD757F819/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03517165v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dontenwill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796489v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00458084v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugrul Atamer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.155.13-21" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-77ZM6F7H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796490v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.155.9-11" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796497v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mathieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796495v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800708v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Devin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00378724v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Martinet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800706v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800707v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.149.101-116" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379023v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00378730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eric" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01346367v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depoers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schneider Maunoury," TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800711v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800710v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03517193v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03517195v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457648v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Basharat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456803v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Baudin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Khadim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwen Liang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Naimi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pety Ngomuo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900942v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Reynaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430939v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04431028v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083131v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier T." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083129v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poitrin L." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083100v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunjika Prasai" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083127v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralston, D.A." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Russell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Richardson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casado, T." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02359574v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486357v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subhan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485150v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01865739v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794805v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaisha Arbab Khan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800693v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334376v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577722v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795038v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442872v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795045v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00378731v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379862v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Polg&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849302v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04309784v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538403v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553055v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fallourd" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nam Giang Phan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Troussel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bruand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.reyn.2010.01.0241" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390497v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03971436v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900912v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Poitrin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280706v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>