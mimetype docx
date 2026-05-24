--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,11290 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11238 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.12643678161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Reynaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3064-6788</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05906708X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=ZnXEoF8AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAA-5606-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERGAM IAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a global-business-subculture effect on gender differences? A multisociety analysis of subordinate influence on ethics behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ralston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Terpstra-Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prem Ramburuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Furrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (3), pp.277-300. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bushor.2025.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualizing decision-making in international business through scenario-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhan Shahid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (1), pp.85-95. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-2tbe-w35k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes of millennials toward corporate responsibility: a 28-society multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane L.Y. Terpstra Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ralston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Furrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Patricia Egri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross Cultural &amp; Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (2), pp.291-316. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CCSM-03-2023-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religiosity as a buffer against the impact of abusive supervision on employee unethical behavior: a moderated mediation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arshad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelam Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Farooq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership and Organization Development Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/LODJ-12-2023-0670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chatbots basés sur l’IA dans le secteur de la santé : Perspectives et préoccupations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iqra Basharat,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualizing decision-making in international business through scenario-based method Authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhan Shahid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The good and bad students of fast fashion: an analysis of strategic divergences from the perspective of decoupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Prin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 163, pp.273-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de légitimation par la RSE : Une analyse multiméthodes du noyau stratégique des Caisses d'Épargne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walas Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Husser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.193-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de transition écologique sur Twitter : faire le buzz ou inciter à agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are societal-level values still relevant measures in the twenty-first century businessworld? A 39-society analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ralston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Terpstra-Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Len Trevino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prem Ramburuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10490-022-09822-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can politics really be beneficial?” Towards a model for positive politics through consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Organization Theory and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (1-2), pp.56-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuals' sustainability orientation and entrepreneurial intentions: the mediating role of perceived attributes of the green market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhan Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (7), pp.1947-1968. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/MD-01-2021-0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir la transition écologique : une exploration de la rhétorique des organisations de l’ESS sur le réseau social Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational aspects of open innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bageac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Fortun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngọc Thuy Vo Thi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.41-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR Dynamics in the Midst of Competing Injunctions: The case of Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.19-39. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR Dynamics in the Midst of Competing Injunctions: The case of Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.19-39. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugal supply chains: a managerial and societal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 14, (N° 3,), pp. 228-241. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-06-2018-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Employees’ Participation in Decision Making Increase the level of Corporate Social and Environmental Sustainability? An Investigation in South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.511. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11020511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobiological correlates of EMDR therapy effect in PTSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Khoury-Malhame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zendjidjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecology in action: The environmental oasis projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Environmental Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.66-78. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21511/ee.10(1).2019.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear extinction learning improvement in PTSD after EMDR therapy: an fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam El Khoury-Malhame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boukezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Cancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychotraumatology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.1568132. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20008198.2019.1568132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Perceived Corporate Social Responsibility Affects Employee Cynicism: The Mediating Role of Organizational Trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Serrano Archimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Mahboob Yasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ahmed Bhatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151 (4), pp.907-921. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-018-3882-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social and solidary economy and its stakeholders: a discourse analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, NS-3, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.2551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Perceived Corporate Social Responsibility Affects Employee Cynicism: The Mediating Role of Organizational Trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Serrano-Archimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Mahboob Yasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ahmed Bhatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-018-3882-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain metabolism and related connectivity in patients with acrophobia treated by virtual reality therapy: an F-18-FDG PET pilot study sensitized by virtual exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJNMMI Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.93. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13550-018-0446-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable attitudes and behavioural intentions towards renewable energy: a comparative analysis of developed and developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudaba Ul-Mulk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N°129 (6), pp.151. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.129.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR Dynamics in the Midst of Competing Injunctions: The case of Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Économie Sociale et Solidaire et ses parties prenantes : une étude du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation as a driver of internationalization: The case of a singular Russian SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10843-016-0173-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envers qui les dirigeants d’entreprises cotées sont-ils responsables ? Logiques d’engagement en contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (2), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.113.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation as a driver of internationalization: The case of a singular Russian SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envers qui les dirigeants d’entreprises cotées sont-ils responsables, Logiques d’engagement en contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marais, Magalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.139- 165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle forme de croissance économique - Les apports des recherches en logistique et supply chain management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Impact de la recherche en gestion., 42 (261, Novembre-Décembre), pp.127-149. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareholders, Stakeholders et Stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charles Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (253), pp.297-317. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.253.297-317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants internes de l'éco innovation : Analyse de 118 éco innovations selon le référentiel gestionnaire et la stratégie RSE de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours sur la RSE dans le processus de légitimation de la banque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walas Aurélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 248, pp.187-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat sur le gaz de schiste en France : une approche par la théorie des parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Affo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amine Babay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Cas en Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal-Level Versus Individual-Level Predictions of Ethical Behavior: A 48-Society Study of Collectivism and Individualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ralston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Egri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Furrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Hsun Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122, pp.283-306. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-013-1744-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la performance sociale. Comparaison des cas d'Emmaüs et des Restos du Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (4), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.070.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les parties prenantes ; Danone : du social dans le yaourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Cas en Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Comparison of Global Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gopinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parthasarathy Ravilochanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v5n7p28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Comparison of Global Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gopinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parthasarathy Ravilochanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (7), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v5n7p28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gros plan sur les jeunes managers français pro-mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gopinath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.226.15-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: A Twenty-First Century Assessment of Values Across the Global Workforce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ralston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Egri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narasimhan Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Furrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104 (4), pp.589 - 590. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-011-1106-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Students’ Attitudes Toward Business Ethics: A Comparison Between France and Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bageac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Furrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (3), pp.391 - 406. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-010-0555-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation comme outil de lutte contre la pauvreté et l'exclusion : le cas Emmaüs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (2), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.282.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes toward Corporate Responsibilities in Western Europe and in Central and East Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Furrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Egri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ralston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wade Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIR: Management International Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (3), pp.379 - 398. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11575-010-0034-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur en stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (196), pp.107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trio valeurs traditionnelles, confiance, innovation : L'enseignement de deux cas opposés pompiers et industrie aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (3), pp.55-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage Environnement et gestion : de la prévention à la mobilisation, d'Olivier Boiral (Presses de l'Université Laval, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre les entreprises françaises publiques et privées face aux exigences du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (4), pp.45-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la coopération des entreprises vietnamiennes avec des organisations caritatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N. G. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marais, Magalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’ouvrage de L'inconduite en recherche:enquête en sciences de l'administration par Pierre Cossette 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.23-24. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v5n7p28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de l’ouvrage Organiser le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Differences in Values Between Managers of the European Founding Countries, the New Members and the Applicant Countries: Societal Orientation or Financial Orientation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Egri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ralston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wade Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunas Starkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (2), pp.132 - 145. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.emj.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le développement durable. Expériences des entreprises pionnières et formation de règles d’action collective F. Aggeri, E. Pezet, C. Abrassart, A. Acquier Paris, Éd. Vuibert, en pertenariat avec l’ADEME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la confiance dans la gestion du risque d'incendie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (175), pp.155 - 170. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.175.155-170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l’entreprise à l’épreuve de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 180, pp.109 - 130. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.180.109-130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de l’ouvrage l’inconduite en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du dossier développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The secrets of a good winery: core competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwyn Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Food Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 108 (4), pp.243 - 255. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/00070700610657100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The secrets of a good Winery : core competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Food Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'approche par les parties prenantes dans l'initiation d'une politique de développement durable : Etude de cas d'une entreprise de transport urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dontenwill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, 33-59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'approche par les parties prenantes dans l'initiation d'une politique de développement durable : Etude du cas d'une entreprise de transport urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dontenwill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.35-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugrul Atamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol. 31/155, pp. 13-21. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.155.13-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariat RFG-AIMS. Vers la maturité d'une collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugrul Atamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (155), pp.9 - 11. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.155.9-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices de la responsabilité sociale de l'entreprise pour les PME: entre réduction des couts et légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.357-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IMPACT DE LA COMMUNICATION ENVIRONNNEMENTALE Le cas E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’entreprise: le secteur des produits biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les secrets d'un bon domaine. Une explication par lescompétences centrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (149), pp.101 - 116. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.149.101-116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Cahier &amp;quot;Développement durable, responsabilité sociale et stratégie d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l’ISMEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.683-684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on noter la performance éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Devin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Oeconomia Humana : bulletin de la chaire économie et humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (6), pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise durable, finance et stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Charles Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (152), pp.121-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'environnement devient stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série K, Économie de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les secrets d'un bon domaine : une explication par les compétences centrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (149), pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mesurer la performance durable des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Depoers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Schneider Maunoury,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (2), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Shareholders et Stakeholders : la stratégie ; une illustration par le management environnemental d’Evian-Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charles Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.12-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension des décisions stratégiques : l’apport de la méthode des scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (2), pp.183-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l'environnement par l'entreprise : un phénomène durable. Eléments d'anticipation de la perception de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique des affaires - Revue éthique des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gutenberg revisité : stratégie de différenciation grâce à Internet dans le marché de l’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Healthcare Startups: Impact of Ethical Certification and Disclosure on Stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iqra Basharat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Entrepreneurship and Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, KAEC, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDIVIDUAL WASTE SEPARATION BEHAVIOR IN FRANCE AND THE UAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothe Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Khadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinwen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pety Ngomuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international de l’ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarboner l’aviation pour conserver sa légitimité et sa compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bons et les mauvais élèves de la fast-fashion : Analyse des divergences stratégiques sous l'angle de la théorie du decoupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Prin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of ethical actions on the economic performance of a company: The case study of Inditex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Prin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Vincentian Business Etchics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can politics really be beneficial ? : Towards a model for positive politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmentier T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS XXIXème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les jeunes mangent-ils si mal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poitrin L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference ISEOR Organizational Development and Change and Management consulting Division of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a scientific approach to sustainability: The overconsumption theory of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunjika Prasai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal-Level vis-à-vis Individual-Level Work Values in the 21st Century Businessworld: An Empirical Analysis of 51 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralston, D.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Terpstra-Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casado, T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIB 2020 Miami Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication on overconsumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunjika Prasai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Vincentian Business Ethics Conference (IVBEC) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual review of the sustainable entrepreneurship literature: a way forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Subhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference ISEOR Management consulting Division of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Too chained to the rhythm? A consumption theory of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunjika Prasai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Vincentian Business Ethics Conference (IVBEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Business Schools in SR Education and Perceptual Transformation Among Prospective Employees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaisha Arbab Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 78th Annual Meeting of the Academy of Management will be held on August 10-14, 2018 in Chicago, Illinois, USA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chicago, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating frugality in supply chains: a logistics view of degrowth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Degrowth Conference for Ecological Sustainability and Social Equity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Malmö, Sweden. pp. 1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Business Schools in SR Education and Perceptual Transformation Among Prospective Employees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaisha Arbab Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 78th Annual Meeting of the Academy of Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chicago, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the rigor and relevance of international business research using scenario-based measurement scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas/AFMI 7th conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in the binding interactions of marine phycotoxins to AChBP, the soluble nAChR surrogate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Sulzenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rómulo Aráoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Symposium on Cholinergic Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marseille, France. pp.196, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnc.13925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir la transition écologique : une exploration de la rhétorique des organisations de l’ESS sur le réseau social Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La logistique durable, levier d’une décroissance assumée ? S’appuyer sur la recherche pour échapper à l’idéologie ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Ves EGM - États Généraux du Management : l’impact de la recherche en Sciences de Gestion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, IAE - Université de Toulouse, May 2016, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire est-elle légitime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence de l’Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment communiquer sur l'environnement ? le cas des sacs Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque AIMS (Association Internationale de Management Stratégique) - 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship: what are the typical capabilities to create competitive resources? A discussion from case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Asquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Polgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd McGill Conference on International Entrepreneurship: Researching New Frontiers - 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur, creator of ressources ? An empirical contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Asquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Polgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th Conference of the ESBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Cascais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une stratégie humaniste résiliente : l’approche effectuelle de Ardelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat humaniste, principes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.55-70, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pymac: Quelle stratégie adopter pour une TPE (très petite entreprise ) digitale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pratiquer l’entrepreneuriat en 17 cas d’entreprises (coord) I Calmé, M Polge, Dunod.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTUDE DE CAS STRATEGIQUE SUR LES PROCESSUS D’INNOVATION DE LA CAISSE D’ÉPARGNE COTE D’AZUR : DE LA CAISSE LOCALE A LA BANQUE 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walas Aurélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 cas de Stratégie coordonné par I Calmé et M Polge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique en recherche ou les éthiques en recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nam Giang Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Troussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies d'entreprises en développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.241, 2010, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.reyn.2010.01.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences centrales environnement comme source d'avantages concurrentiels et de légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management stratégique : actualités et futurs de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de transition écologique sur Twitter : faire le buzz ou inciter à agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">code3000.net Pionnier de la préparation au code de la route en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E0015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic case: Change and change management in adidas AG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POURQUOI LES JEUNES MANGENT-ILS SI MAL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Poitrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Depoers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CER2D, Observatoire des stratégies industrielles. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au dépassement des limites planétaires : comment l’économie circulaire et la logistique durable peuvent œuvrer pour un espace opérationnel sûr ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. U.E. Transition écologique et Développement Soutenable (TEDS) - 5.1.2 Gestion: Economie circulaire et logistique durable., Aix-Marseille Université, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11345,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31B5BDE9"/>
+    <w:nsid w:val="A1B9CEEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11576,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-reynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3064-6788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05906708X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAA-5606-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ralston" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Terpstra-Tong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Ramburuth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Karam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Furrer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bushor.2025.02.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ricard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhan Shahid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-2tbe-w35k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L.Y. Terpstra Tong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Patricia Egri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CCSM-03-2023-0041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Qasim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Farooq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LODJ-12-2023-0670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Basharat," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Prin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Russell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Len Trevino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10490-022-09822-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mariaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walas Aur&#233;lie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parmentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-01-2021-0151" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vilanova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12305" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bageac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fortun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng&#7885;c Thuy Vo Thi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Farooq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11020511" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-06-2018-0059" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21511/ee.10(1).2019.05" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rousseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khoury-Malhame" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zendjidjian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Samuelian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2018.07.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Khoury-Malhame" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boukezzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Cancel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2019.1568132" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano-Archimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Mahboob Yasin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmed Bhatti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-018-3882-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960532v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-018-0446-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510847v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano Archimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RPVMTR94-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudaba Ul-Mulk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.129.0151" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.113.0137" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Le Pennec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412583v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10843-016-0173-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marais, Magalie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442762v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pach&#233; Gilles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00092" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chandon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1592" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charles Martinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.253.297-317" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Affo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Babay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Egri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hsun Kuo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjuan Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-013-1744-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796500v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.070.0189" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800691v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839558v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gopinath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthasarathy Ravilochanan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n7p28" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.15-35" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796507v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narasimhan Srinivasan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-011-1106-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796502v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-010-0555-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.282.0051" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796503v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Danis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11575-010-0034-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800695v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796511v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. G. Phan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800702v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796514v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Starkus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2007.02.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60Z72X59-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.175.155-170" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.180.109-130" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3095075DBEDA1DB29277DFAD9EFDBFB33D542833/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800704v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796498v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyn Campbell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00070700610657100" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/297F15BC7B79DB84EE0B330B34B5249AD757F819/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03517165v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dontenwill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796489v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00458084v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugrul Atamer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.155.13-21" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-77ZM6F7H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796490v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.155.9-11" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796497v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mathieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796495v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800708v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Devin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00378724v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Martinet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800706v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800707v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.149.101-116" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379023v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00378730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eric" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01346367v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depoers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schneider Maunoury," TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800711v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800710v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03517193v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03517195v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457648v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Basharat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456803v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Baudin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Khadim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwen Liang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Naimi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pety Ngomuo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900942v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Reynaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430939v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04431028v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083131v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier T." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083129v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poitrin L." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083100v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunjika Prasai" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083127v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralston, D.A." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Russell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Richardson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casado, T." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02359574v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486357v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subhan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485150v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01865739v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794805v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaisha Arbab Khan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800693v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334376v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577722v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795038v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442872v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795045v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00378731v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379862v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Polg&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849302v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04309784v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538403v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553055v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fallourd" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nam Giang Phan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Troussel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bruand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.reyn.2010.01.0241" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390497v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03971436v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900912v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Poitrin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280706v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-reynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3064-6788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05906708X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=ZnXEoF8AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAA-5606-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ralston" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Terpstra-Tong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Ramburuth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Karam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Furrer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bushor.2025.02.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456722v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ricard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhan Shahid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-2tbe-w35k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L.Y. Terpstra Tong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Patricia Egri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CCSM-03-2023-0041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Qasim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Farooq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LODJ-12-2023-0670" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849337v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Basharat," TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Prin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walas Aur&#233;lie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mariaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Russell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Len Trevino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10490-022-09822-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parmentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952190v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-01-2021-0151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516850v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bageac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fortun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng&#7885;c Thuy Vo Thi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vilanova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12305" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01854999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-06-2018-0059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073636v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Farooq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11020511" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khoury-Malhame" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zendjidjian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Samuelian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2018.07.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21511/ee.10(1).2019.05" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Khoury-Malhame" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boukezzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Cancel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2019.1568132" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510847v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano Archimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Mahboob Yasin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmed Bhatti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-018-3882-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2551" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RPVMTR94-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano-Archimi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-018-0446-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudaba Ul-Mulk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.129.0151" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412583v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Le Pennec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10843-016-0173-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796505v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.113.0137" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marais, Magalie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442762v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pach&#233; Gilles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00092" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charles Martinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.253.297-317" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chandon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1592" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Affo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Babay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Egri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hsun Kuo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjuan Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-013-1744-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796500v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.070.0189" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800691v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gopinath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthasarathy Ravilochanan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n7p28" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.15-35" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796507v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narasimhan Srinivasan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-011-1106-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796502v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-010-0555-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.282.0051" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796503v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Danis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11575-010-0034-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800695v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796511v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. G. Phan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796512v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800702v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Starkus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2007.02.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60Z72X59-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.175.155-170" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.180.109-130" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3095075DBEDA1DB29277DFAD9EFDBFB33D542833/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800704v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796498v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyn Campbell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00070700610657100" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/297F15BC7B79DB84EE0B330B34B5249AD757F819/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03517165v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dontenwill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796489v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00458084v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugrul Atamer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.155.13-21" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-77ZM6F7H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796490v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.155.9-11" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796497v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mathieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796495v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800707v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.149.101-116" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800708v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379021v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Devin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00378724v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Martinet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379023v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00378730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eric" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01346367v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depoers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schneider Maunoury," TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800710v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800711v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03517193v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03517195v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457648v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Basharat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456803v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Baudin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Khadim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwen Liang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Naimi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pety Ngomuo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900942v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Reynaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430939v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04431028v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083131v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier T." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083129v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poitrin L." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083100v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunjika Prasai" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083127v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralston, D.A." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Russell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Richardson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casado, T." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02359574v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486357v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subhan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485150v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794805v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaisha Arbab Khan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01865739v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800693v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577722v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334376v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radic" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795038v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442872v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795045v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00378731v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379862v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Polg&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00379050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849302v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04309784v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01538403v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553055v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fallourd" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nam Giang Phan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Troussel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bruand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.reyn.2010.01.0241" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390497v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03971436v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900912v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Poitrin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280706v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>