--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -334,988 +334,988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet foam coarsening: More than film permeability</w:t>
+                <w:t xml:space="preserve">Reducing foam friction with self-slippery liquid-infused porous surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Requier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Commereuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.137825⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.L011601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.L011601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243813v1</w:t>
+                <w:t xml:space="preserve">hal-04880214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of evaporation in stability of foam films and foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (3), pp.031001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/52dh-hnnx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing foam friction with self-slippery liquid-infused porous surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wet foam coarsening: More than film permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailesh Varade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Galvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Commereuc</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Cohen Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (1), pp.L011601. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 696, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.L011601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.137825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880214v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime of vertical giant soap films: role of the relative humidity and film dimensions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalous relaxation of coarsening foams with viscoelastic continuous phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Restagno</w:t>
+                <w:t xml:space="preserve">Chiara Guidolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Cerbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Giavazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (10), pp.2374-2380. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3SM01629C⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 20 (35), pp.7021-7029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sm00588k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468090v1</w:t>
+                <w:t xml:space="preserve">hal-04870867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting coarsening of a two-bubble foam with viscosity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective water/water contact angle at the base of an impinging jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Alves</w:t>
+                <w:t xml:space="preserve">Théophile Gaichies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Gay</w:t>
+                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 688, pp.133560. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.133560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.034003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591705v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous relaxation of coarsening foams with viscoelastic continuous phases</w:t>
+                <w:t xml:space="preserve">Limiting coarsening of a two-bubble foam with viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Guidolin</w:t>
+                <w:t xml:space="preserve">Maxime Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4sm00588k⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 688, pp.133560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.133560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870867v1</w:t>
+                <w:t xml:space="preserve">hal-04591705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective water/water contact angle at the base of an impinging jet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anniina Salonen</w:t>
+                <w:t xml:space="preserve">Foam coarsening in a yield stress fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Guidolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Galvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (3), </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (30), pp.6023-6032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.034003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4sm00296b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870847v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam coarsening in a yield stress fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chiara Guidolin</w:t>
+                <w:t xml:space="preserve">Lifetime of vertical giant soap films: role of the relative humidity and film dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (30), pp.6023-6032. </w:t>
+              <w:t xml:space="preserve">, 2024, 20 (10), pp.2374-2380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4sm00296b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3SM01629C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870836v1</w:t>
+                <w:t xml:space="preserve">hal-04468090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic thinning of a coating film induced by a small solid defect: evidence of a time-minimum thickness</w:t>
               </w:r>
@@ -1418,90 +1418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix Viscoelasticity Decouples Bubble Growth and Mobility in Coarsening Foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Guidolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Cerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Giavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1542,1680 +1542,1680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop deformation in a planar elongational flow: impact of surfactant dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Limiting coarsening of a two-bubble foam with viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Jaeger</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4SM00642A⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 688, pp.133560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.133560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740537v2</w:t>
+                <w:t xml:space="preserve">hal-04800405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting coarsening of a two-bubble foam with viscosity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Gay</w:t>
+                <w:t xml:space="preserve">Straight to zigzag transition of foam pseudo-Plateau borders on textured surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Commereuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.133560⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.L041601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.L041601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800405v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straight to zigzag transition of foam pseudo-Plateau borders on textured surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Commereuc</w:t>
+                <w:t xml:space="preserve">Drop deformation in a planar elongational flow: impact of surfactant dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul G Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mariot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (4), pp.L041601. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (44), pp.8793-8803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.L041601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4SM00642A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555316v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740537v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation-Induced Temperature Gradient in a Foam Column</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aqueous foams in microgravity, measuring bubble sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Galvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Höhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01463⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351 (S2), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235197v1</w:t>
+                <w:t xml:space="preserve">hal-03999123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness profiles of giant soap films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Coarsening transitions of wet liquid foams under microgravity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Galvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Höhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.034001⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (33), pp.6267-6279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3SM00535F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087348v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic coarsening of quasi-2D foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Guidolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Mac Intyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Puisto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.1125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36763-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous foams in microgravity, measuring bubble sizes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Reinhard Höhler</w:t>
+                <w:t xml:space="preserve">Role of surfactants in electron cryo-microscopy film preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriel López-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéril Degrouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Nury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.153⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (10), pp.1846-1857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2023.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999123v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarsening transitions of wet liquid foams under microgravity conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Thickness profiles of giant soap films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3SM00535F⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.034001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.034001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236081v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of surfactants in electron cryo-microscopy film preparation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Leforestier</w:t>
+                <w:t xml:space="preserve">Hierarchical bubble size distributions in coarsening wet liquid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Galvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnab Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2023.04.016⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (38), pp.e2306551120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2306551120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271843v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical bubble size distributions in coarsening wet liquid foams</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of bubbles spontaneously entering into a tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Requier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Commereuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2306551120⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (30), pp.5758-5762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3sm00677h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236048v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bubbles spontaneously entering into a tube</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Marchand</w:t>
+                <w:t xml:space="preserve">Evaporation-Induced Temperature Gradient in a Foam Column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Boulogne</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (30), pp.5758-5762. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (40), pp.14256-14262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3sm00677h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190047v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of physical-chemistry on the film thinning in surface bubbles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the Temperature Decrease in Evaporating Soap Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SM00157H⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (26), pp.268001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.268001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715707v1</w:t>
+                <w:t xml:space="preserve">hal-03907369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Temperature Decrease in Evaporating Soap Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of physical-chemistry on the film thinning in surface bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Restagno</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sant-Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (26), pp.268001. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (24), pp.4536-4542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.268001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2SM00157H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907369v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimized recipe for making giant bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3295,706 +3295,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft matter dynamics: A versatile microgravity platform to study dynamics in soft matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new setup for giant soap films characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Born</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0062946⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (4), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-021-00054-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511925v1</w:t>
+                <w:t xml:space="preserve">hal-04030582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marginal regeneration-induced drainage of surface bubbles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">The Life of a Surface Bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuan Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.6.l101601⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (5), pp.1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26051317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04193416v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Life of a Surface Bubble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marginal regeneration-induced drainage of surface bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Miguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouyer</w:t>
+                <w:t xml:space="preserve">Yuan Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26051317⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (10), pp.L101601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.6.l101601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04211120v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new setup for giant soap films characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+                <w:t xml:space="preserve">Blowing big bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher a E Hamlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolachai N Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connor Perkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-021-00054-5⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (9), pp.2404 - 2409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0sm01893g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030582v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blowing big bubbles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft matter dynamics: A versatile microgravity platform to study dynamics in soft matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Braibanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher a E Hamlett</w:t>
+                <w:t xml:space="preserve">L. Cristofolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolachai N Boniface</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+                <w:t xml:space="preserve">S. Cohen-Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connor Perkins</w:t>
+                <w:t xml:space="preserve">D. J Durian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (9), pp.2404 - 2409. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (12), pp.124503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0sm01893g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0062946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193383v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roughness-induced friction in liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4054,77 +4054,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the presence of stevia glycosides impact surface bubbles stability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Miguet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yuan Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4165,447 +4165,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalescence in Two-Dimensional Foams: A Purely Statistical Process Dependent on Film Area</w:t>
+                <w:t xml:space="preserve">Measurement of film permeability in 2D foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.088002⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (6), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11834-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347383v1</w:t>
+                <w:t xml:space="preserve">hal-04037732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of big surface bubbles: impact of evaporation and bubble size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (4), pp.1082 - 1090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9sm01490j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of film permeability in 2D foams</w:t>
+                <w:t xml:space="preserve">Coalescence in Two-Dimensional Foams: A Purely Statistical Process Dependent on Film Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (6), pp.75. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11834-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.088002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037732v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Evaporation on Soap Film Rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4650,4978 +4650,4990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The break-up of free films pulled out of a pure liquid bath</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorène Champougny</w:t>
+                <w:t xml:space="preserve">Withdrawing a solid from a bath: How much liquid is coated?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Scheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.758⟩</w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247, pp.100 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032875v1</w:t>
+                <w:t xml:space="preserve">hal-01704033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Withdrawing a solid from a bath: How much liquid is coated?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Boulogne</w:t>
+                <w:t xml:space="preserve">The break-up of free films pulled out of a pure liquid bath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Scheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 247, pp.100 - 114. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 811, pp.499-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cis.2017.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01704033v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life and death of not so &amp;quot;bare&amp;quot; bubbles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the role of a poorly soluble surfactant in a thermally driven 2D microfoam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Roché</w:t>
+                <w:t xml:space="preserve">Vincent Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12 (24), pp.5276-5284. </w:t>
+              <w:t xml:space="preserve">, 2016, 12 (33), pp.7056-7062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6sm00178e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6SM00686H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944955v1</w:t>
+                <w:t xml:space="preserve">hal-01370412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The surface tells it all: Relationship between volume and surface fraction of liquid dispersions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arresting bubble coarsening: A two-bubble experiment to investigate grain growth in the presence of surface elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Beguin</w:t>
+                <w:t xml:space="preserve">A. Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Weaire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Drenckhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6sm01451h⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/116/46005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882472v1</w:t>
+                <w:t xml:space="preserve">hal-04882533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of a poorly soluble surfactant in a thermally driven 2D microfoam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Miralles</w:t>
+                <w:t xml:space="preserve">Tribological influence of a liquid meniscus in human sebum cleaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Nicolas-Morgantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 498, pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.03.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6SM00686H⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01370412v1</w:t>
+                <w:t xml:space="preserve">hal-04882454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arresting bubble coarsening: A two-bubble experiment to investigate grain growth in the presence of surface elasticity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Drenckhan</w:t>
+                <w:t xml:space="preserve">Life and death of not so &amp;quot;bare&amp;quot; bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rio</w:t>
+                <w:t xml:space="preserve">Matthieu Roché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/116/46005⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (24), pp.5276-5284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm00178e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882533v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological influence of a liquid meniscus in human sebum cleaning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siân Jones</w:t>
+                <w:t xml:space="preserve">The surface tells it all: Relationship between volume and surface fraction of liquid dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Cazeneuve</w:t>
+                <w:t xml:space="preserve">Sebastien Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Nicolas-Morgantini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+                <w:t xml:space="preserve">Denis Weaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 498, pp.268-275. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (38), pp.8025-8029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.03.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6sm01451h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882454v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How antifoams act: a microgravity study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surfactant-induced rigidity of interfaces: A unified approach to free and dip-coated films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Champougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Yazhgur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Klein</w:t>
+                <w:t xml:space="preserve">Jan Vermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ Microgravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npjmgrav.2015.4⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (14), pp.2758-2770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm02661f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876440v1</w:t>
+                <w:t xml:space="preserve">hal-04882664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Matter Drainage in a rising foam</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouyer</w:t>
+                <w:t xml:space="preserve">Enseigner la physique à l’université. Colloque régional, 6-7 juillet 2015 – Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Hosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235416v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-induced rigidity of interfaces: A unified approach to free and dip-coated films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ measurement of the permeability of foam films using quasi-two-dimensional foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Drenckhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-É. Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 473, pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4sm02661f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04882664v1</w:t>
+                <w:t xml:space="preserve">hal-03538749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la physique à l’université. Colloque régional, 6-7 juillet 2015 – Paris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soft Matter Drainage in a rising foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Yazhgur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5SM01886B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663268v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurement of the permeability of foam films using quasi-two-dimensional foams</w:t>
+                <w:t xml:space="preserve">How antifoams act: a microgravity study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Saulnier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Langevin</w:t>
+                <w:t xml:space="preserve">Pavel Yazhgur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.01.009⟩</w:t>
+              <w:t xml:space="preserve">NPJ Microgravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.15004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npjmgrav.2015.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538749v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusually stable liquid foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between generations of foams and single vertical films-single and mixed surfactant systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Boos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosima Stubenrauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (29), pp.5280-5288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm00326h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cis.2013.10.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04882779v1</w:t>
+                <w:t xml:space="preserve">hal-04882739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between generations of foams and single vertical films-single and mixed surfactant systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does water foam exist in microgravity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Guillermic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europhysics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (3), pp.22-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epn/2014303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4sm00326h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04882739v1</w:t>
+                <w:t xml:space="preserve">hal-01157342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of generation and rupture of soap films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (16), pp.2899-2906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3sm52433g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does water foam exist in microgravity?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pitois</w:t>
+                <w:t xml:space="preserve">How foams unstable on Earth behave in microgravity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazhgur Pavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhysics News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 457, pp.392-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.05.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epn/2014303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01157342v1</w:t>
+                <w:t xml:space="preserve">hal-01002717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How foams unstable on Earth behave in microgravity?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic and Mechanical Timescales Involved in Foam Film Rupture and Liquid Foam Coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐laure Biance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.05.063⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.3692-3707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201402195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01002717v1</w:t>
+                <w:t xml:space="preserve">hal-02309849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and Mechanical Timescales Involved in Foam Film Rupture and Liquid Foam Coalescence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne‐laure Biance</w:t>
+                <w:t xml:space="preserve">Foams stabilised by mixtures of nanoparticles and oppositely charged surfactants: Relationship between bubble shrinkage and foam coarsening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Maestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201402195⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (36), pp.6975-6983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm00047a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02309849v1</w:t>
+                <w:t xml:space="preserve">hal-04882822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foams stabilised by mixtures of nanoparticles and oppositely charged surfactants: Relationship between bubble shrinkage and foam coarsening</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unusually stable liquid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205, pp.74-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2013.10.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4sm00047a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04882822v1</w:t>
+                <w:t xml:space="preserve">hal-04882779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid dispersions under gravity: volume fraction profile and osmotic pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Maestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Hoehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (8), pp.2531-2540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2sm27668b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of porous solids with well-controlled morphologies by combining foaming and flow chemistry on a Lab-on-a-Chip</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the long-term stability of foams stabilised by mixtures of nano-particles and oppositely charged short chain surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.R. Arriaga</w:t>
+                <w:t xml:space="preserve">Laura R. Arriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Honorez</w:t>
+                <w:t xml:space="preserve">Jhonny A. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ranft</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Rodrigues</w:t>
+                <w:t xml:space="preserve">Ramón Íñiguez-Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.02.048⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (43), pp.11085-11097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2sm26461g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04883013v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate coating: influence of concentrated surfactants on the film thickness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Delacotte</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (8), pp.3821-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la204386b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the long-term stability of foams stabilised by mixtures of nano-particles and oppositely charged short chain surfactants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Antibubble dynamics: The drainage of an air film with viscous interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura R. Arriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2sm26461g⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.264502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883087v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibubble dynamics: The drainage of an air film with viscous interfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura R. Arriaga</w:t>
+                <w:t xml:space="preserve">Dual gas and oil dispersions in water: production and stability of foamulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lhermerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.264502⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1sm06537h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883064v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual gas and oil dispersions in water: production and stability of foamulsion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anniina Salonen</w:t>
+                <w:t xml:space="preserve">Generation of porous solids with well-controlled morphologies by combining foaming and flow chemistry on a Lab-on-a-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Testouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Arriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Honorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ranft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lhermerout</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8, pp.699. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 413, pp.17-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1sm06537h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974346v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and manipulation of bubbles and foams stabilised by magnetic nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jhonny A. Rodrigues</w:t>
+                <w:t xml:space="preserve">What is the mechanism of soap film entrainment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 384 (1-3), pp.408-416. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (22), pp.13406-13409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2011.04.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la202233f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04883220v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the mechanism of soap film entrainment?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Influence of the contact angle of silica nanoparticles at the air-water interface on the mechanical properties of the layers composed of these particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingbo Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyang Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Binks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la202233f⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2010.542778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883253v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the contact angle of silica nanoparticles at the air-water interface on the mechanical properties of the layers composed of these particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Generation and manipulation of bubbles and foams stabilised by magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhonny A. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 384 (1-3), pp.408-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2010.542778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2011.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686160v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of the stability of foams made from catanionic surfactant mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Varade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. R. Arriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (14), pp.6557 - 6570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c1sm05374d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous foams stabilized solely by particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard P. Binks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (4), pp.1260-1267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of polyelectrolytes solutions in nanofilms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viscoelastic properties of silica nanoparticle monolayers at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regine von Klitzing</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D.Y. Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Binks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la9046676⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2), pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2010-10565-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883333v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic properties of silica nanoparticle monolayers at the air-water interface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of surface rheology in liquid film formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (2), pp.125-134. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90 (2), pp.24002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2010-10565-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/90/24002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04883334v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of surface rheology in liquid film formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Viscosity of polyelectrolytes solutions in nanofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Restagno</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagri Uzüm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine von Klitzing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/90/24002⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (11), pp.7819-7823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la9046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495481v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmotically driven pipe flows and their relation to sugar transport in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kåre Jensen</w:t>
+                <w:t xml:space="preserve">Particle-stabilised foams: an interfacial study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tomas Bohr</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Binks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S002211200900799X⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B901180C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356994v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-stabilised foams: an interfacial study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
+                <w:t xml:space="preserve">Osmotically driven pipe flows and their relation to sugar transport in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kåre Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Binks</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Bohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B901180C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 636, pp.371-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002211200900799X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01913514v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of the remarkable stability of aqueous foams stabilised by nanoparticles: link with microscopic surface properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Cervantes-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, pp.1531-1535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/B804177F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting hysteresis of a dry patch left inside a flowing film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (3), pp.032102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2173183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving Contact Lines of a Colloidal Suspension in the Presence of Drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Daerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (7), pp.3186-3191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la052989e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Conditions in the Vicinity of a Dynamic Contact Line : Experimental Investigation of Viscous Drops Sliding Down an Inclined Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Daerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 94 (2), pp.024503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.024503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9631,1135 +9643,1135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life and Death of Soap Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrodynamics at small scale - from soft matter to bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Orsay, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics of thin films as a tool to explain soap film life and death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Compressible Multiphase Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of surface bubbles Impact of physical chemistry and application to fizzy beverages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Food Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of evaporation on foam films and bubbles stability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of the evaporation on the stability of soapy objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonas Miguet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eufoam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Krakow (Cracovie), Poland</w:t>
+              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001107v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the evaporation on the stability of soapy objects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouyer</w:t>
+                <w:t xml:space="preserve">Improving membrane protein structural study in electron cryo-microscopy: impact of surfactant excess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améile Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeril Degrouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Society (BPS) Annual Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, SAN FRANCISCO, California, USA, United States. pp.130a, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.11.2078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001158v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving membrane protein structural study in electron cryo-microscopy: impact of surfactant excess</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of evaporation on foam films and bubbles stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeril Degrouard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Society (BPS) Annual Meeting 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eufoam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Krakow (Cracovie), Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018473v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of surface bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eufoam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Aberysthwyth, Wales, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarsening of aqueous foams. microgravity experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Yazghur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mikhailovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th International Astronautical Congress (IAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foam drainage control using thermocapillary stress in a 2D-microchamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling thermocapillary and solutocapillary stress in 2D micro-foam drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10774,113 +10786,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are liquids foams unstable on Earth more stable in microgravity conditions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10899,672 +10911,672 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFOAM2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time evolution of Foams made from Emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lhermerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yoshitake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Iannacone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid matter 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foam stability in space: experiments in the International Space Station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giles Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Physical Sciences in Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foaming emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial de l'emulsion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles monolayers at the air water interface : links with foam stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Origin of the Remarkable Stability of Aqueous Foams Stabilized by Nano-Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFOAM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nordjwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11574,257 +11586,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arresting bubble coarsening: A two-bubble experiment to investigate grain growth in presence of surface elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Maestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149400v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas pressure in bubble attached to tube circular outlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Maestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11834,91 +11846,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité des mousses : quelques expériences montrant l'influence de la rhéologie de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Paris Sud - Paris XI, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00874063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11928,114 +11940,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouttes, Flaques et Arches sèches : des lignes de contact en présence d'un écoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010338v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId339"/>
+      <w:footerReference w:type="default" r:id="rId340"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12182,51 +12194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ziapkoff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00545-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savinien Pertant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-100224-111138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243813v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Varade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Galvani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen Addad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137825" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247489v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/52dh-hnnx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Commereuc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.L011601" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01629C" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04591705v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schneider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wailliez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.133560" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guidolin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cerbino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Giavazzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00588k" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gaichies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.034003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00296b" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Etienne-Simonetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00292j" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.088202" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740537v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Regazzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00642A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.L041601" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01463" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Mac Intyre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Puisto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36763-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999123v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Galvani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard H&#246;hler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.153" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00535F" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Michon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel L&#243;pez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Nury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.04.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Mukherjee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2306551120" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sm00677h" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sant-Anna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00157H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907369v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.268001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wallon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Fusier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00255-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03511925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Born" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braibanti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cristofolini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen-Addad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J Durian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062946" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Miguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.l101601" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26051317" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00054-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher a E Hamlett" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolachai N Boniface" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Perkins" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm01893g" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.118003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492169v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125093" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347383v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Forel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.088002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01490j" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037732v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11834-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873275v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Henaff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b04235" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.758" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704033v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.01.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944955v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00178e" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882472v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Beguin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Weaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01451h" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370412v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00686H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882533v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maestro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drenckhan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/46005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882454v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Jones" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cazeneuve" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nicolas-Morgantini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.047" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876440v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yazhgur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caps" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npjmgrav.2015.4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235416v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01886B" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882664v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vermant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02661f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663268v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barbi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fautrat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538749v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-&#201;. Larr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anglade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langevin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.01.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882779v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2013.10.023" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882739v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saulnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Stubenrauch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00326h" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882794v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bastien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52433g" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157342v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caps" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vandewalle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Guillermic" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2014303" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002717v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandewalle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhgur Pavel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.05.063" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2C971N7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309849v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Biance" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402195" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDRCZL8S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Maestro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00047a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239409v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hoehler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm27668b" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883013v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testouri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Arriaga" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honorez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranft" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.02.048" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCF3V1BQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909689v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delacotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Montel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scheid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la204386b" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura R. Arriaga" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonny A. Rodrigues" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n &#205;&#241;iguez-Palomares" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26461g" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883064v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.264502" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974346v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhermerout" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06537h" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883220v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2011.04.029" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ8R0S3Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883253v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202233f" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686160v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbo Wei" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyang Zang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Binks" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2010.542778" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650270v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Varade" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Arriaga" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05374d" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788618v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Binks" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883333v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Uz&#252;m" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine von Klitzing" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9046676" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883334v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Zang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wei" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Binks" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10565-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WBVHJB16-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495481v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/90/24002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356994v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#229;re Jensen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Hansen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bohr" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200900799X" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913514v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B901180C" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B9B6QJRG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671996v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cervantes-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Delon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B804177F" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170997v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2173183" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149158v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Daerr" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052989e" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3RKNM9VC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005343v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.024503" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495510v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001176v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001153v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001107v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001158v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04018473v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ile Leforestier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.2078" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001143v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037875v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yazghur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mikhailovskaya" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Forel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schneider" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rio" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370426v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370460v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079137v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986396v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yoshitake" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iannacone" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986344v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919655v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716161v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cervantes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714972v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stocco" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149400v3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416793v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874063v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010338v3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ziapkoff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00545-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savinien Pertant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-100224-111138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Commereuc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.L011601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/52dh-hnnx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Varade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Galvani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen Addad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137825" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guidolin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cerbino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Giavazzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00588k" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gaichies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.034003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04591705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schneider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wailliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.133560" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00296b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01629C" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Etienne-Simonetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00292j" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.088202" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.L041601" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740537v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Regazzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00642A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Galvani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard H&#246;hler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.153" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00535F" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Mac Intyre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Puisto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36763-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Michon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel L&#243;pez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Nury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.04.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Mukherjee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2306551120" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sm00677h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01463" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.268001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sant-Anna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00157H" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wallon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Fusier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00255-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00054-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Miguet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26051317" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.l101601" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher a E Hamlett" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolachai N Boniface" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Perkins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm01893g" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03511925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Born" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braibanti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cristofolini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen-Addad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J Durian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062946" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.118003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492169v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125093" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037732v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Forel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11834-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192316v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01490j" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.088002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873275v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Henaff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b04235" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704033v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.01.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032875v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.758" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00686H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maestro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drenckhan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/46005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Jones" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cazeneuve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nicolas-Morgantini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.047" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944955v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00178e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882472v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Beguin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Weaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01451h" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882664v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vermant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02661f" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barbi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fautrat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538749v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-&#201;. Larr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anglade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langevin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.01.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG3SFS1F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235416v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yazhgur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01886B" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876440v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caps" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npjmgrav.2015.4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882739v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saulnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Stubenrauch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00326h" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157342v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caps" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vandewalle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Guillermic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2014303" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882794v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bastien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52433g" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002717v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandewalle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhgur Pavel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.05.063" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2C971N7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309849v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Biance" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402195" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDRCZL8S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882822v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Maestro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00047a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882779v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2013.10.023" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239409v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hoehler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm27668b" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883087v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura R. Arriaga" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonny A. Rodrigues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n &#205;&#241;iguez-Palomares" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26461g" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909689v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delacotte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Montel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scheid" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la204386b" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883064v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.264502" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974346v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhermerout" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06537h" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883013v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testouri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Arriaga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honorez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranft" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.02.048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCF3V1BQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883253v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202233f" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686160v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbo Wei" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyang Zang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Binks" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2010.542778" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883220v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2011.04.029" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ8R0S3Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650270v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Varade" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Arriaga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05374d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788618v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Binks" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883334v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Zang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wei" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Binks" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10565-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WBVHJB16-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495481v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/90/24002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883333v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Uz&#252;m" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine von Klitzing" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9046676" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B901180C" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B9B6QJRG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356994v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#229;re Jensen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Hansen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bohr" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200900799X" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671996v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cervantes-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Delon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B804177F" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170997v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2173183" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149158v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Daerr" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052989e" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3RKNM9VC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005343v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.024503" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495510v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001153v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001158v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04018473v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ile Leforestier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.2078" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001107v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001143v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037875v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yazghur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mikhailovskaya" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Forel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schneider" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370426v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370460v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079137v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986396v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yoshitake" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iannacone" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986344v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919655v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cervantes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714972v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stocco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149400v3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416793v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874063v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010338v3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>