--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -100,1222 +100,1222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White light interferometry analysis for measuring thin film thickness down to a few nanometers</w:t>
+                <w:t xml:space="preserve">Capillary Drainage in Horizontal Soap Films: Theoretical Review and Experimental Illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Ziapkoff</w:t>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boulogne</w:t>
+                <w:t xml:space="preserve">Savinien Pertant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anniina Salonen</w:t>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 49 (1-2), pp.4. </w:t>
+              <w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 58 (1), pp.111-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-025-00545-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-fluid-100224-111138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466609v1</w:t>
+                <w:t xml:space="preserve">hal-05493216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary Drainage in Horizontal Soap Films: Theoretical Review and Experimental Illustrations</w:t>
+                <w:t xml:space="preserve">White light interferometry analysis for measuring thin film thickness down to a few nanometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+                <w:t xml:space="preserve">Victor Ziapkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savinien Pertant</w:t>
+                <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 58 (1), pp.111-138. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49 (1-2), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-fluid-100224-111138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-025-00545-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493216v1</w:t>
+                <w:t xml:space="preserve">hal-05466609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing foam friction with self-slippery liquid-infused porous surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Commereuc</w:t>
+                <w:t xml:space="preserve">Role of evaporation in stability of foam films and foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.L011601⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (3), pp.031001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/52dh-hnnx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880214v1</w:t>
+                <w:t xml:space="preserve">hal-05247489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of evaporation in stability of foam films and foams</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wet foam coarsening: More than film permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailesh Varade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Galvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cohen Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/52dh-hnnx⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 696, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.137825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247489v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet foam coarsening: More than film permeability</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing foam friction with self-slippery liquid-infused porous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cohen Addad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Commereuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 696, </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.L011601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.137825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.L011601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243813v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous relaxation of coarsening foams with viscoelastic continuous phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lifetime of vertical giant soap films: role of the relative humidity and film dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Guidolin</w:t>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabio Giavazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (35), pp.7021-7029. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4sm00588k⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 20 (10), pp.2374-2380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3SM01629C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870867v1</w:t>
+                <w:t xml:space="preserve">hal-04468090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective water/water contact angle at the base of an impinging jet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limiting coarsening of a two-bubble foam with viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Gaichies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anniina Salonen</w:t>
+                <w:t xml:space="preserve">Douglas Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
+                <w:t xml:space="preserve">Cyprien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (3), </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 688, pp.133560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.034003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.133560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870847v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting coarsening of a two-bubble foam with viscosity</w:t>
+                <w:t xml:space="preserve">Anomalous relaxation of coarsening foams with viscoelastic continuous phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Schneider</w:t>
+                <w:t xml:space="preserve">Chiara Guidolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Wailliez</w:t>
+                <w:t xml:space="preserve">Roberto Cerbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Alves</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabio Giavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.133560⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (35), pp.7021-7029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sm00588k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591705v1</w:t>
+                <w:t xml:space="preserve">hal-04870867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam coarsening in a yield stress fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chiara Guidolin</w:t>
+                <w:t xml:space="preserve">Effective water/water contact angle at the base of an impinging jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Gaichies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (30), pp.6023-6032. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4sm00296b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.034003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870836v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime of vertical giant soap films: role of the relative humidity and film dimensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Boulogne</w:t>
+                <w:t xml:space="preserve">Foam coarsening in a yield stress fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Guidolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Galvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Restagno</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (10), pp.2374-2380. </w:t>
+              <w:t xml:space="preserve">, 2024, 20 (30), pp.6023-6032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3SM01629C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4sm00296b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468090v1</w:t>
+                <w:t xml:space="preserve">hal-04870836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic thinning of a coating film induced by a small solid defect: evidence of a time-minimum thickness</w:t>
               </w:r>
@@ -1327,51 +1327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Etienne-Simonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1418,103 +1418,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix Viscoelasticity Decouples Bubble Growth and Mobility in Coarsening Foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Guidolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Cerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Giavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 133 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1548,130 +1548,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting coarsening of a two-bubble foam with viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 688, pp.133560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.133560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800405v1</w:t>
@@ -1682,90 +1682,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straight to zigzag transition of foam pseudo-Plateau borders on textured surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Commereuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (4), pp.L041601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1799,77 +1799,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop deformation in a planar elongational flow: impact of surfactant dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul G Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1927,1295 +1927,1295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740537v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous foams in microgravity, measuring bubble sizes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaporation-Induced Temperature Gradient in a Foam Column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.153⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (40), pp.14256-14262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999123v1</w:t>
+                <w:t xml:space="preserve">hal-04235197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarsening transitions of wet liquid foams under microgravity conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Thickness profiles of giant soap films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3SM00535F⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.034001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.034001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236081v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic coarsening of quasi-2D foam</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aqueous foams in microgravity, measuring bubble sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Galvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Höhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36763-y⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351 (S2), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193402v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of surfactants in electron cryo-microscopy film preparation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Leforestier</w:t>
+                <w:t xml:space="preserve">Coarsening transitions of wet liquid foams under microgravity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Galvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Höhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2023.04.016⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (33), pp.6267-6279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3SM00535F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271843v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness profiles of giant soap films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+                <w:t xml:space="preserve">Viscoelastic coarsening of quasi-2D foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Guidolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Mac Intyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Puisto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.034001⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36763-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087348v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical bubble size distributions in coarsening wet liquid foams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
+                <w:t xml:space="preserve">Role of surfactants in electron cryo-microscopy film preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriel López-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéril Degrouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Nury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2306551120⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (10), pp.1846-1857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2023.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236048v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bubbles spontaneously entering into a tube</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hierarchical bubble size distributions in coarsening wet liquid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Galvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnab Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3sm00677h⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (38), pp.e2306551120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2306551120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190047v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation-Induced Temperature Gradient in a Foam Column</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamics of bubbles spontaneously entering into a tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Commereuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (40), pp.14256-14262. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (30), pp.5758-5762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3sm00677h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235197v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Temperature Decrease in Evaporating Soap Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of physical-chemistry on the film thinning in surface bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Restagno</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sant-Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.268001⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (24), pp.4536-4542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SM00157H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907369v1</w:t>
+                <w:t xml:space="preserve">hal-03715707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of physical-chemistry on the film thinning in surface bubbles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Measurement of the Temperature Decrease in Evaporating Soap Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (24), pp.4536-4542. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (26), pp.268001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2SM00157H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.268001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715707v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimized recipe for making giant bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3295,732 +3295,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new setup for giant soap films characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soft matter dynamics: A versatile microgravity platform to study dynamics in soft matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Klein</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Braibanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cristofolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cohen-Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J Durian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-021-00054-5⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (12), pp.124503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0062946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030582v1</w:t>
+                <w:t xml:space="preserve">hal-03511925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Life of a Surface Bubble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Marginal regeneration-induced drainage of surface bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26051317⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (10), pp.L101601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.6.l101601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04211120v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marginal regeneration-induced drainage of surface bubbles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">The Life of a Surface Bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuan Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.6.l101601⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (5), pp.1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26051317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04193416v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blowing big bubbles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anniina Salonen</w:t>
+                <w:t xml:space="preserve">A new setup for giant soap films characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (4), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-021-00054-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0sm01893g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04193383v1</w:t>
+                <w:t xml:space="preserve">hal-04030582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft matter dynamics: A versatile microgravity platform to study dynamics in soft matter</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blowing big bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cristofolini</w:t>
+                <w:t xml:space="preserve">Christopher a E Hamlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cohen-Addad</w:t>
+                <w:t xml:space="preserve">Dolachai N Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. J Durian</w:t>
+                <w:t xml:space="preserve">Connor Perkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92 (12), pp.124503. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (9), pp.2404 - 2409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0062946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0sm01893g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511925v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roughness-induced friction in liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4054,77 +4054,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the presence of stevia glycosides impact surface bubbles stability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4165,460 +4165,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of film permeability in 2D foams</w:t>
+                <w:t xml:space="preserve">Coalescence in Two-Dimensional Foams: A Purely Statistical Process Dependent on Film Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11834-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.088002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037732v1</w:t>
+                <w:t xml:space="preserve">hal-02347383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of big surface bubbles: impact of evaporation and bubble size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (4), pp.1082 - 1090. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sm01490j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalescence in Two-Dimensional Foams: A Purely Statistical Process Dependent on Film Area</w:t>
+                <w:t xml:space="preserve">Measurement of film permeability in 2D foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (8), </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (6), pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.088002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11834-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347383v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Evaporation on Soap Film Rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (10), pp.3221 - 3227. </w:t>
@@ -4650,2460 +4650,2460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Withdrawing a solid from a bath: How much liquid is coated?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Boulogne</w:t>
+                <w:t xml:space="preserve">The break-up of free films pulled out of a pure liquid bath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Scheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cis.2017.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 811, pp.499-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704033v1</w:t>
+                <w:t xml:space="preserve">hal-04032875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The break-up of free films pulled out of a pure liquid bath</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorène Champougny</w:t>
+                <w:t xml:space="preserve">Withdrawing a solid from a bath: How much liquid is coated?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Scheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 811, pp.499-524. </w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247, pp.100 - 114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04032875v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of a poorly soluble surfactant in a thermally driven 2D microfoam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The surface tells it all: Relationship between volume and surface fraction of liquid dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Miralles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+                <w:t xml:space="preserve">Sebastien Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Weaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12 (33), pp.7056-7062. </w:t>
+              <w:t xml:space="preserve">, 2016, 12 (38), pp.8025-8029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6SM00686H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6sm01451h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370412v1</w:t>
+                <w:t xml:space="preserve">hal-04882472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arresting bubble coarsening: A two-bubble experiment to investigate grain growth in the presence of surface elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life and death of not so &amp;quot;bare&amp;quot; bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Champougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Salonen</w:t>
+                <w:t xml:space="preserve">Matthieu Roché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Rio</w:t>
+                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/116/46005⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (24), pp.5276-5284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm00178e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882533v1</w:t>
+                <w:t xml:space="preserve">hal-04944955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological influence of a liquid meniscus in human sebum cleaning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siân Jones</w:t>
+                <w:t xml:space="preserve">Investigating the role of a poorly soluble surfactant in a thermally driven 2D microfoam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.03.047⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (33), pp.7056-7062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6SM00686H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882454v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life and death of not so &amp;quot;bare&amp;quot; bubbles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
+                <w:t xml:space="preserve">Tribological influence of a liquid meniscus in human sebum cleaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Nicolas-Morgantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6sm00178e⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 498, pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944955v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The surface tells it all: Relationship between volume and surface fraction of liquid dispersions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Schneider</w:t>
+                <w:t xml:space="preserve">Arresting bubble coarsening: A two-bubble experiment to investigate grain growth in the presence of surface elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Beguin</w:t>
+                <w:t xml:space="preserve">W. Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Weaire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (38), pp.8025-8029. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6sm01451h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/116/46005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882472v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-induced rigidity of interfaces: A unified approach to free and dip-coated films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soft Matter Drainage in a rising foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Vermant</w:t>
+                <w:t xml:space="preserve">Pavel Yazhgur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 11 (14), pp.2758-2770. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm02661f⟩</w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5SM01886B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882664v1</w:t>
+                <w:t xml:space="preserve">hal-01235416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la physique à l’université. Colloque régional, 6-7 juillet 2015 – Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Barbi</w:t>
+                <w:t xml:space="preserve">How antifoams act: a microgravity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Yazhgur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blanc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. de Hosson</w:t>
+                <w:t xml:space="preserve">Hervé Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NPJ Microgravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.15004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npjmgrav.2015.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663268v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurement of the permeability of foam films using quasi-two-dimensional foams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surfactant-induced rigidity of interfaces: A unified approach to free and dip-coated films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Champougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.01.009⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (14), pp.2758-2770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm02661f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03538749v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Matter Drainage in a rising foam</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enseigner la physique à l’université. Colloque régional, 6-7 juillet 2015 – Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Hosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235416v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How antifoams act: a microgravity study</w:t>
+                <w:t xml:space="preserve">In situ measurement of the permeability of foam films using quasi-two-dimensional foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Yazhgur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+                <w:t xml:space="preserve">L. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Drenckhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-É. Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ Microgravity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 473, pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/npjmgrav.2015.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04876440v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between generations of foams and single vertical films-single and mixed surfactant systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unusually stable liquid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm00326h⟩</w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205, pp.74-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2013.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882739v1</w:t>
+                <w:t xml:space="preserve">hal-04882779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does water foam exist in microgravity?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between generations of foams and single vertical films-single and mixed surfactant systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Boos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosima Stubenrauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhysics News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epn/2014303⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (29), pp.5280-5288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm00326h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157342v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of generation and rupture of soap films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (16), pp.2899-2906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3sm52433g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How foams unstable on Earth behave in microgravity?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yazhgur Pavel</w:t>
+                <w:t xml:space="preserve">Does water foam exist in microgravity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Guillermic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.05.063⟩</w:t>
+              <w:t xml:space="preserve">Europhysics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (3), pp.22-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epn/2014303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01002717v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and Mechanical Timescales Involved in Foam Film Rupture and Liquid Foam Coalescence</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How foams unstable on Earth behave in microgravity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazhgur Pavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201402195⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 457, pp.392-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.05.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309849v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foams stabilised by mixtures of nanoparticles and oppositely charged surfactants: Relationship between bubble shrinkage and foam coarsening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anniina Salonen</w:t>
+                <w:t xml:space="preserve">Thermodynamic and Mechanical Timescales Involved in Foam Film Rupture and Liquid Foam Coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐laure Biance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm00047a⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.3692-3707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201402195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882822v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusually stable liquid foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foams stabilised by mixtures of nanoparticles and oppositely charged surfactants: Relationship between bubble shrinkage and foam coarsening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Maestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 205, pp.74-86. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (36), pp.6975-6983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cis.2013.10.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4sm00047a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882779v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid dispersions under gravity: volume fraction profile and osmotic pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Maestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7157,757 +7157,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the long-term stability of foams stabilised by mixtures of nano-particles and oppositely charged short chain surfactants</w:t>
+                <w:t xml:space="preserve">Generation of porous solids with well-controlled morphologies by combining foaming and flow chemistry on a Lab-on-a-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura R. Arriaga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anniina Salonen</w:t>
+                <w:t xml:space="preserve">A. Testouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jhonny A. Rodrigues</w:t>
+                <w:t xml:space="preserve">L.R. Arriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramón Íñiguez-Palomares</w:t>
+                <w:t xml:space="preserve">C. Honorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ranft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2sm26461g⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 413, pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883087v1</w:t>
+                <w:t xml:space="preserve">hal-04883013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate coating: influence of concentrated surfactants on the film thickness.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+                <w:t xml:space="preserve">On the long-term stability of foams stabilised by mixtures of nano-particles and oppositely charged short chain surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura R. Arriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhonny A. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Íñiguez-Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la204386b⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (43), pp.11085-11097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2sm26461g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909689v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibubble dynamics: The drainage of an air film with viscous interfaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plate coating: influence of concentrated surfactants on the film thickness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.264502⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (8), pp.3821-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la204386b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883064v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual gas and oil dispersions in water: production and stability of foamulsion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Lhermerout</w:t>
+                <w:t xml:space="preserve">Antibubble dynamics: The drainage of an air film with viscous interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura R. Arriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1sm06537h⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.264502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974346v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of porous solids with well-controlled morphologies by combining foaming and flow chemistry on a Lab-on-a-Chip</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual gas and oil dispersions in water: production and stability of foamulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lhermerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.02.048⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1sm06537h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04883013v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the mechanism of soap film entrainment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7948,303 +7948,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the contact angle of silica nanoparticles at the air-water interface on the mechanical properties of the layers composed of these particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Generation and manipulation of bubbles and foams stabilised by magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhonny A. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2010.542778⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 384 (1-3), pp.408-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2011.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686160v1</w:t>
+                <w:t xml:space="preserve">hal-04883220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and manipulation of bubbles and foams stabilised by magnetic nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jhonny A. Rodrigues</w:t>
+                <w:t xml:space="preserve">Influence of the contact angle of silica nanoparticles at the air-water interface on the mechanical properties of the layers composed of these particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingbo Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyang Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Binks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2011.04.029⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2010.542778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04883220v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of the stability of foams made from catanionic surfactant mixtures</w:t>
               </w:r>
@@ -8282,51 +8282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. R. Arriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (14), pp.6557 - 6570. </w:t>
@@ -8403,51 +8403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard P. Binks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (4), pp.1260-1267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8466,709 +8466,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic properties of silica nanoparticle monolayers at the air-water interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscosity of polyelectrolytes solutions in nanofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.Y. Zang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Langevin</w:t>
+                <w:t xml:space="preserve">Cagri Uzüm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Wei</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regine von Klitzing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2010-10565-7⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (11), pp.7819-7823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la9046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883334v1</w:t>
+                <w:t xml:space="preserve">hal-04883333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of surface rheology in liquid film formation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viscoelastic properties of silica nanoparticle monolayers at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.Y. Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Binks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/90/24002⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2), pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2010-10565-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495481v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of polyelectrolytes solutions in nanofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">The role of surface rheology in liquid film formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Regine von Klitzing</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (11), pp.7819-7823. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90 (2), pp.24002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la9046676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/90/24002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883333v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-stabilised foams: an interfacial study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
+                <w:t xml:space="preserve">Osmotically driven pipe flows and their relation to sugar transport in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kåre Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Binks</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Bohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B901180C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 636, pp.371-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002211200900799X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913514v1</w:t>
+                <w:t xml:space="preserve">hal-02356994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmotically driven pipe flows and their relation to sugar transport in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kåre Jensen</w:t>
+                <w:t xml:space="preserve">Particle-stabilised foams: an interfacial study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tomas Bohr</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Binks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B901180C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S002211200900799X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02356994v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of the remarkable stability of aqueous foams stabilised by nanoparticles: link with microscopic surface properties</w:t>
               </w:r>
@@ -9193,64 +9193,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, pp.1531-1535. </w:t>
@@ -9726,103 +9726,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics of thin films as a tool to explain soap film life and death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Compressible Multiphase Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
@@ -9851,90 +9851,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of surface bubbles Impact of physical chemistry and application to fizzy beverages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9970,480 +9970,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the evaporation on the stability of soapy objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Impact of evaporation on foam films and bubbles stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouyer</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Eufoam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Krakow (Cracovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001158v1</w:t>
+                <w:t xml:space="preserve">hal-05001107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving membrane protein structural study in electron cryo-microscopy: impact of surfactant excess</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeril Degrouard</w:t>
+                <w:t xml:space="preserve">Influence of the evaporation on the stability of soapy objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Society (BPS) Annual Meeting 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018473v1</w:t>
+                <w:t xml:space="preserve">hal-05001158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of evaporation on foam films and bubbles stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving membrane protein structural study in electron cryo-microscopy: impact of surfactant excess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améile Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeril Degrouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eufoam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Society (BPS) Annual Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, SAN FRANCISCO, California, USA, United States. pp.130a, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.11.2078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001107v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of surface bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10606,90 +10606,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foam drainage control using thermocapillary stress in a 2D-microchamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10714,90 +10714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling thermocapillary and solutocapillary stress in 2D micro-foam drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10822,103 +10822,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are liquids foams unstable on Earth more stable in microgravity conditions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFOAM2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, thessalonique, Greece</w:t>
@@ -10947,64 +10947,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time evolution of Foams made from Emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lhermerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yoshitake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11072,90 +11072,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foam stability in space: experiments in the International Space Station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11197,103 +11197,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foaming emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial de l'emulsion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11318,103 +11318,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles monolayers at the air water interface : links with foam stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Adelaide, Australia</w:t>
@@ -11443,103 +11443,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Origin of the Remarkable Stability of Aqueous Foams Stabilized by Nano-Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFOAM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nordjwijk, Netherlands</w:t>
@@ -11600,90 +11600,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arresting bubble coarsening: A two-bubble experiment to investigate grain growth in presence of surface elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Maestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11714,90 +11714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas pressure in bubble attached to tube circular outlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Maestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12194,51 +12194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ziapkoff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00545-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savinien Pertant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-100224-111138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Commereuc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.L011601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/52dh-hnnx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Varade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Galvani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen Addad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137825" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guidolin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cerbino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Giavazzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00588k" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gaichies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.034003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04591705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schneider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wailliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.133560" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00296b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01629C" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Etienne-Simonetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00292j" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.088202" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.L041601" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740537v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Regazzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00642A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Galvani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard H&#246;hler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.153" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00535F" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Mac Intyre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Puisto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36763-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Michon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel L&#243;pez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Nury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.04.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Mukherjee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2306551120" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sm00677h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01463" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.268001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sant-Anna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00157H" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wallon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Fusier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00255-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00054-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Miguet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26051317" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.l101601" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher a E Hamlett" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolachai N Boniface" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Perkins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm01893g" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03511925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Born" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braibanti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cristofolini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen-Addad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J Durian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062946" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.118003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492169v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125093" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037732v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Forel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11834-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192316v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01490j" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.088002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873275v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Henaff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b04235" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704033v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.01.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032875v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.758" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00686H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maestro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drenckhan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/46005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Jones" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cazeneuve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nicolas-Morgantini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.047" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944955v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00178e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882472v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Beguin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Weaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01451h" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882664v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vermant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02661f" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barbi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fautrat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538749v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-&#201;. Larr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anglade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langevin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.01.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG3SFS1F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235416v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yazhgur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01886B" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876440v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caps" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npjmgrav.2015.4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882739v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saulnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Stubenrauch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00326h" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157342v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caps" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vandewalle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Guillermic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2014303" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882794v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bastien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52433g" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002717v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandewalle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhgur Pavel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.05.063" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2C971N7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309849v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Biance" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402195" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDRCZL8S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882822v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Maestro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00047a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882779v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2013.10.023" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239409v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hoehler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm27668b" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883087v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura R. Arriaga" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonny A. Rodrigues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n &#205;&#241;iguez-Palomares" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26461g" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909689v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delacotte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Montel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scheid" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la204386b" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883064v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.264502" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974346v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhermerout" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06537h" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883013v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testouri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Arriaga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honorez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranft" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.02.048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCF3V1BQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883253v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202233f" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686160v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbo Wei" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyang Zang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Binks" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2010.542778" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883220v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2011.04.029" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ8R0S3Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650270v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Varade" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Arriaga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05374d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788618v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Binks" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883334v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Zang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wei" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Binks" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10565-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WBVHJB16-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495481v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/90/24002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883333v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Uz&#252;m" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine von Klitzing" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9046676" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B901180C" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B9B6QJRG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356994v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#229;re Jensen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Hansen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bohr" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200900799X" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671996v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cervantes-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Delon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B804177F" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170997v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2173183" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149158v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Daerr" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052989e" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3RKNM9VC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005343v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.024503" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495510v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001153v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001158v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04018473v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ile Leforestier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.2078" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001107v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001143v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037875v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yazghur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mikhailovskaya" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Forel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schneider" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370426v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370460v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079137v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986396v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yoshitake" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iannacone" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986344v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919655v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cervantes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714972v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stocco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149400v3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416793v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874063v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010338v3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savinien Pertant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-100224-111138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ziapkoff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00545-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247489v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/52dh-hnnx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Varade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Galvani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen Addad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137825" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Commereuc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.L011601" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01629C" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04591705v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schneider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wailliez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.133560" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guidolin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cerbino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Giavazzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00588k" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gaichies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.034003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00296b" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Etienne-Simonetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00292j" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.088202" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.L041601" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740537v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Regazzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00642A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01463" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Galvani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard H&#246;hler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.153" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00535F" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193402v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Mac Intyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Puisto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36763-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Michon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel L&#243;pez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Nury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.04.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Mukherjee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2306551120" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sm00677h" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sant-Anna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00157H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907369v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.268001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wallon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Fusier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00255-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03511925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Born" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braibanti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cristofolini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen-Addad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J Durian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062946" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Miguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.l101601" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26051317" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00054-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher a E Hamlett" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolachai N Boniface" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Perkins" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm01893g" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.118003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492169v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125093" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347383v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Forel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.088002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01490j" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037732v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11834-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873275v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Henaff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b04235" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.758" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704033v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.01.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882472v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Beguin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Weaire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01451h" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00178e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370412v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00686H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882454v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Jones" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cazeneuve" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nicolas-Morgantini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.047" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882533v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maestro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drenckhan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/46005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yazhgur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01886B" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876440v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npjmgrav.2015.4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882664v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vermant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02661f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663268v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barbi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fautrat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538749v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-&#201;. Larr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anglade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langevin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.01.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG3SFS1F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882779v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2013.10.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882739v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saulnier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Stubenrauch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00326h" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882794v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bastien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52433g" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caps" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vandewalle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Guillermic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2014303" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandewalle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhgur Pavel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.05.063" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2C971N7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309849v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Biance" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402195" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDRCZL8S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882822v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Maestro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00047a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239409v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hoehler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm27668b" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883013v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testouri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Arriaga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honorez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranft" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.02.048" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCF3V1BQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura R. Arriaga" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonny A. Rodrigues" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n &#205;&#241;iguez-Palomares" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26461g" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909689v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delacotte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Montel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scheid" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la204386b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883064v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.264502" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974346v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhermerout" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06537h" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883253v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202233f" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883220v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2011.04.029" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ8R0S3Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686160v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbo Wei" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyang Zang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Binks" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2010.542778" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650270v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Varade" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Arriaga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05374d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788618v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Binks" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883333v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Uz&#252;m" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine von Klitzing" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9046676" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883334v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Zang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wei" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Binks" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10565-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WBVHJB16-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495481v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/90/24002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356994v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#229;re Jensen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Hansen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bohr" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200900799X" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913514v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B901180C" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B9B6QJRG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671996v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cervantes-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Delon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B804177F" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170997v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2173183" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149158v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Daerr" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052989e" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3RKNM9VC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005343v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.024503" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495510v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001153v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001107v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001158v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04018473v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ile Leforestier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.2078" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001143v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037875v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yazghur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mikhailovskaya" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Forel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schneider" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370426v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370460v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079137v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986396v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yoshitake" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iannacone" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986344v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919655v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cervantes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714972v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stocco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149400v3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416793v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874063v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010338v3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>