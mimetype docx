--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -334,386 +334,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of evaporation in stability of foam films and foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing foam friction with self-slippery liquid-infused porous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Commereuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/52dh-hnnx⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.L011601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.L011601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247489v1</w:t>
+                <w:t xml:space="preserve">hal-04880214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet foam coarsening: More than film permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Requier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Varade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò Galvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cohen Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 696, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.137825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing foam friction with self-slippery liquid-infused porous surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Commereuc</w:t>
+                <w:t xml:space="preserve">Role of evaporation in stability of foam films and foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (1), pp.L011601. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (3), pp.031001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.L011601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/52dh-hnnx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880214v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime of vertical giant soap films: role of the relative humidity and film dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -780,542 +780,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting coarsening of a two-bubble foam with viscosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foam coarsening in a yield stress fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Schneider</w:t>
+                <w:t xml:space="preserve">Chiara Guidolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Galvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Wailliez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+                <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.133560⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (30), pp.6023-6032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sm00296b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591705v1</w:t>
+                <w:t xml:space="preserve">hal-04870836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous relaxation of coarsening foams with viscoelastic continuous phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Guidolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Cerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Giavazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (35), pp.7021-7029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4sm00588k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective water/water contact angle at the base of an impinging jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Gaichies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.034003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam coarsening in a yield stress fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chiara Guidolin</w:t>
+                <w:t xml:space="preserve">Limiting coarsening of a two-bubble foam with viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (30), pp.6023-6032. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 688, pp.133560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4sm00296b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.133560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870836v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic thinning of a coating film induced by a small solid defect: evidence of a time-minimum thickness</w:t>
               </w:r>
@@ -1418,90 +1418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix Viscoelasticity Decouples Bubble Growth and Mobility in Coarsening Foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Guidolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Cerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Giavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1548,1674 +1548,1674 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting coarsening of a two-bubble foam with viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 688, pp.133560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.133560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straight to zigzag transition of foam pseudo-Plateau borders on textured surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Commereuc</w:t>
+                <w:t xml:space="preserve">Drop deformation in a planar elongational flow: impact of surfactant dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mariot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul G Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.L041601⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (44), pp.8793-8803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SM00642A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555316v1</w:t>
+                <w:t xml:space="preserve">hal-04740537v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop deformation in a planar elongational flow: impact of surfactant dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul G Chen</w:t>
+                <w:t xml:space="preserve">Straight to zigzag transition of foam pseudo-Plateau borders on textured surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Commereuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jaeger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (44), pp.8793-8803. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.L041601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4SM00642A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.L041601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740537v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation-Induced Temperature Gradient in a Foam Column</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Boulogne</w:t>
+                <w:t xml:space="preserve">Thickness profiles of giant soap films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (40), pp.14256-14262. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.034001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.034001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235197v1</w:t>
+                <w:t xml:space="preserve">hal-04087348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness profiles of giant soap films</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of surfactants in electron cryo-microscopy film preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriel López-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéril Degrouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Nury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.034001⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (10), pp.1846-1857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2023.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087348v1</w:t>
+                <w:t xml:space="preserve">hal-04271843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous foams in microgravity, measuring bubble sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Galvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Höhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 351 (S2), pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crmeca.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarsening transitions of wet liquid foams under microgravity conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Galvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Requier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Höhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (33), pp.6267-6279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3SM00535F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic coarsening of quasi-2D foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Guidolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Mac Intyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Puisto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.1125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-36763-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of surfactants in electron cryo-microscopy film preparation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Leforestier</w:t>
+                <w:t xml:space="preserve">Hierarchical bubble size distributions in coarsening wet liquid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Galvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnab Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2023.04.016⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (38), pp.e2306551120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2306551120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271843v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical bubble size distributions in coarsening wet liquid foams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of bubbles spontaneously entering into a tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Commereuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2306551120⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (30), pp.5758-5762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3sm00677h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236048v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bubbles spontaneously entering into a tube</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Marchand</w:t>
+                <w:t xml:space="preserve">Evaporation-Induced Temperature Gradient in a Foam Column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Boulogne</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (30), pp.5758-5762. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (40), pp.14256-14262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3sm00677h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190047v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of physical-chemistry on the film thinning in surface bubbles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the Temperature Decrease in Evaporating Soap Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SM00157H⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (26), pp.268001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.268001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715707v1</w:t>
+                <w:t xml:space="preserve">hal-03907369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Temperature Decrease in Evaporating Soap Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of physical-chemistry on the film thinning in surface bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Restagno</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sant-Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (26), pp.268001. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (24), pp.4536-4542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.268001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2SM00157H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907369v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimized recipe for making giant bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3295,693 +3295,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft matter dynamics: A versatile microgravity platform to study dynamics in soft matter</w:t>
+                <w:t xml:space="preserve">Marginal regeneration-induced drainage of surface bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Born</w:t>
+                <w:t xml:space="preserve">Jonas Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Braibanti</w:t>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cristofolini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0062946⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (10), pp.L101601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.6.l101601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511925v1</w:t>
+                <w:t xml:space="preserve">hal-04193416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marginal regeneration-induced drainage of surface bubbles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A new setup for giant soap films characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yuan Fang</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.6.l101601⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (4), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-021-00054-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193416v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Life of a Surface Bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (5), pp.1317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules26051317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new setup for giant soap films characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+                <w:t xml:space="preserve">Blowing big bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher a E Hamlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolachai N Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connor Perkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-021-00054-5⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (9), pp.2404 - 2409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0sm01893g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030582v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blowing big bubbles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft matter dynamics: A versatile microgravity platform to study dynamics in soft matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Braibanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher a E Hamlett</w:t>
+                <w:t xml:space="preserve">L. Cristofolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolachai N Boniface</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+                <w:t xml:space="preserve">S. Cohen-Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connor Perkins</w:t>
+                <w:t xml:space="preserve">D. J Durian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (9), pp.2404 - 2409. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (12), pp.124503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0sm01893g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0062946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193383v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roughness-induced friction in liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4054,77 +4054,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the presence of stevia glycosides impact surface bubbles stability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4165,421 +4165,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalescence in Two-Dimensional Foams: A Purely Statistical Process Dependent on Film Area</w:t>
+                <w:t xml:space="preserve">Measurement of film permeability in 2D foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.088002⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (6), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11834-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347383v1</w:t>
+                <w:t xml:space="preserve">hal-04037732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of big surface bubbles: impact of evaporation and bubble size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (4), pp.1082 - 1090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9sm01490j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of film permeability in 2D foams</w:t>
+                <w:t xml:space="preserve">Coalescence in Two-Dimensional Foams: A Purely Statistical Process Dependent on Film Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (6), pp.75. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11834-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.088002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037732v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Evaporation on Soap Film Rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4650,871 +4650,871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The break-up of free films pulled out of a pure liquid bath</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorène Champougny</w:t>
+                <w:t xml:space="preserve">Withdrawing a solid from a bath: How much liquid is coated?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Scheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.758⟩</w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247, pp.100 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032875v1</w:t>
+                <w:t xml:space="preserve">hal-01704033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Withdrawing a solid from a bath: How much liquid is coated?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Boulogne</w:t>
+                <w:t xml:space="preserve">The break-up of free films pulled out of a pure liquid bath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Scheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 247, pp.100 - 114. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 811, pp.499-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cis.2017.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01704033v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The surface tells it all: Relationship between volume and surface fraction of liquid dispersions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Forel</w:t>
+                <w:t xml:space="preserve">Investigating the role of a poorly soluble surfactant in a thermally driven 2D microfoam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Beguin</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Weaire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12 (38), pp.8025-8029. </w:t>
+              <w:t xml:space="preserve">, 2016, 12 (33), pp.7056-7062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6sm01451h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6SM00686H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882472v1</w:t>
+                <w:t xml:space="preserve">hal-01370412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life and death of not so &amp;quot;bare&amp;quot; bubbles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arresting bubble coarsening: A two-bubble experiment to investigate grain growth in the presence of surface elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Roché</w:t>
+                <w:t xml:space="preserve">A. Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+                <w:t xml:space="preserve">C. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Drenckhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6sm00178e⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/116/46005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944955v1</w:t>
+                <w:t xml:space="preserve">hal-04882533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of a poorly soluble surfactant in a thermally driven 2D microfoam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Miralles</w:t>
+                <w:t xml:space="preserve">Tribological influence of a liquid meniscus in human sebum cleaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Nicolas-Morgantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 498, pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.03.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6SM00686H⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01370412v1</w:t>
+                <w:t xml:space="preserve">hal-04882454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological influence of a liquid meniscus in human sebum cleaning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siân Jones</w:t>
+                <w:t xml:space="preserve">The surface tells it all: Relationship between volume and surface fraction of liquid dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Weaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (38), pp.8025-8029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm01451h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.03.047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04882454v1</w:t>
+                <w:t xml:space="preserve">hal-04882472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arresting bubble coarsening: A two-bubble experiment to investigate grain growth in the presence of surface elasticity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Maestro</w:t>
+                <w:t xml:space="preserve">Life and death of not so &amp;quot;bare&amp;quot; bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Drenckhan</w:t>
+                <w:t xml:space="preserve">Matthieu Roché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rio</w:t>
+                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (4), </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (24), pp.5276-5284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/116/46005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6sm00178e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882533v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft Matter Drainage in a rising foam</w:t>
               </w:r>
@@ -5526,51 +5526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Yazhgur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5643,77 +5643,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How antifoams act: a microgravity study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Yazhgur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5758,1352 +5758,1352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-induced rigidity of interfaces: A unified approach to free and dip-coated films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ measurement of the permeability of foam films using quasi-two-dimensional foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Vermant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Drenckhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-É. Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm02661f⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 473, pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882664v1</w:t>
+                <w:t xml:space="preserve">hal-03538749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la physique à l’université. Colloque régional, 6-7 juillet 2015 – Paris</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fautrat</w:t>
+                <w:t xml:space="preserve">Surfactant-induced rigidity of interfaces: A unified approach to free and dip-coated films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Champougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Hosson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan Vermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (14), pp.2758-2770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm02661f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663268v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurement of the permeability of foam films using quasi-two-dimensional foams</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner la physique à l’université. Colloque régional, 6-7 juillet 2015 – Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-É. Larré</w:t>
+                <w:t xml:space="preserve">Maria Barbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Anglade</w:t>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Langevin</w:t>
+                <w:t xml:space="preserve">Florence Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03538749v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusually stable liquid foams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">A study of generation and rupture of soap films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Champougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cis.2013.10.023⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (16), pp.2899-2906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sm52433g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882779v1</w:t>
+                <w:t xml:space="preserve">hal-04882794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between generations of foams and single vertical films-single and mixed surfactant systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does water foam exist in microgravity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosima Stubenrauch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Guillermic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm00326h⟩</w:t>
+              <w:t xml:space="preserve">Europhysics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (3), pp.22-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epn/2014303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882739v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of generation and rupture of soap films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Comparison between generations of foams and single vertical films-single and mixed surfactant systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Boos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosima Stubenrauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10 (16), pp.2899-2906. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sm52433g⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 10 (29), pp.5280-5288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm00326h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882794v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does water foam exist in microgravity?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pitois</w:t>
+                <w:t xml:space="preserve">How foams unstable on Earth behave in microgravity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazhgur Pavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhysics News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epn/2014303⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 457, pp.392-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.05.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157342v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How foams unstable on Earth behave in microgravity?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic and Mechanical Timescales Involved in Foam Film Rupture and Liquid Foam Coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐laure Biance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.3692-3707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201402195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.05.063⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01002717v1</w:t>
+                <w:t xml:space="preserve">hal-02309849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and Mechanical Timescales Involved in Foam Film Rupture and Liquid Foam Coalescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foams stabilised by mixtures of nanoparticles and oppositely charged surfactants: Relationship between bubble shrinkage and foam coarsening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Maestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne‐laure Biance</w:t>
+                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (36), pp.6975-6983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm00047a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201402195⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02309849v1</w:t>
+                <w:t xml:space="preserve">hal-04882822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foams stabilised by mixtures of nanoparticles and oppositely charged surfactants: Relationship between bubble shrinkage and foam coarsening</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unusually stable liquid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (36), pp.6975-6983. </w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205, pp.74-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4sm00047a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2013.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882822v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid dispersions under gravity: volume fraction profile and osmotic pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Maestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7157,1228 +7157,1228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of porous solids with well-controlled morphologies by combining foaming and flow chemistry on a Lab-on-a-Chip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibubble dynamics: The drainage of an air film with viscous interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Testouri</w:t>
+                <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.R. Arriaga</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura R. Arriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.02.048⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.264502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883013v1</w:t>
+                <w:t xml:space="preserve">hal-04883064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the long-term stability of foams stabilised by mixtures of nano-particles and oppositely charged short chain surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura R. Arriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhonny A. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Íñiguez-Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (43), pp.11085-11097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2sm26461g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate coating: influence of concentrated surfactants on the film thickness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (8), pp.3821-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la204386b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibubble dynamics: The drainage of an air film with viscous interfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura R. Arriaga</w:t>
+                <w:t xml:space="preserve">Dual gas and oil dispersions in water: production and stability of foamulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lhermerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.264502⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1sm06537h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883064v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual gas and oil dispersions in water: production and stability of foamulsion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation of porous solids with well-controlled morphologies by combining foaming and flow chemistry on a Lab-on-a-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Testouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Arriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Honorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ranft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 413, pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.02.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1sm06537h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00974346v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the mechanism of soap film entrainment?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the origin of the stability of foams made from catanionic surfactant mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Varade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. R. Arriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la202233f⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (14), pp.6557 - 6570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1sm05374d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883253v1</w:t>
+                <w:t xml:space="preserve">hal-02650270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and manipulation of bubbles and foams stabilised by magnetic nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jhonny A. Rodrigues</w:t>
+                <w:t xml:space="preserve">What is the mechanism of soap film entrainment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2011.04.029⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (22), pp.13406-13409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la202233f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04883220v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the contact angle of silica nanoparticles at the air-water interface on the mechanical properties of the layers composed of these particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Generation and manipulation of bubbles and foams stabilised by magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhonny A. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 384 (1-3), pp.408-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2010.542778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2011.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686160v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of the stability of foams made from catanionic surfactant mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Varade</w:t>
+                <w:t xml:space="preserve">Influence of the contact angle of silica nanoparticles at the air-water interface on the mechanical properties of the layers composed of these particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carriere</w:t>
+                <w:t xml:space="preserve">Bingbo Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. R. Arriaga</w:t>
+                <w:t xml:space="preserve">Duyang Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Rio</w:t>
+                <w:t xml:space="preserve">Bernard Binks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (14), pp.6557 - 6570. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1sm05374d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2010.542778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650270v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous foams stabilized solely by particles</w:t>
               </w:r>
@@ -8403,51 +8403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard P. Binks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (4), pp.1260-1267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8466,709 +8466,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of polyelectrolytes solutions in nanofilms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viscoelastic properties of silica nanoparticle monolayers at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cagri Uzüm</w:t>
+                <w:t xml:space="preserve">D.Y. Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regine von Klitzing</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Binks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la9046676⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2), pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2010-10565-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883333v1</w:t>
+                <w:t xml:space="preserve">hal-04883334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic properties of silica nanoparticle monolayers at the air-water interface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of surface rheology in liquid film formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2010-10565-7⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90 (2), pp.24002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/90/24002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04883334v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of surface rheology in liquid film formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Viscosity of polyelectrolytes solutions in nanofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Restagno</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagri Uzüm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine von Klitzing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 90 (2), pp.24002. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (11), pp.7819-7823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/90/24002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la9046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495481v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmotically driven pipe flows and their relation to sugar transport in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kåre Jensen</w:t>
+                <w:t xml:space="preserve">Particle-stabilised foams: an interfacial study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tomas Bohr</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Binks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S002211200900799X⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B901180C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356994v1</w:t>
+                <w:t xml:space="preserve">hal-01913514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-stabilised foams: an interfacial study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
+                <w:t xml:space="preserve">Osmotically driven pipe flows and their relation to sugar transport in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kåre Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Binks</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Bohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B901180C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 636, pp.371-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002211200900799X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01913514v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of the remarkable stability of aqueous foams stabilised by nanoparticles: link with microscopic surface properties</w:t>
               </w:r>
@@ -9193,64 +9193,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, pp.1531-1535. </w:t>
@@ -9726,103 +9726,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics of thin films as a tool to explain soap film life and death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Compressible Multiphase Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
@@ -9851,90 +9851,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of surface bubbles Impact of physical chemistry and application to fizzy beverages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9970,480 +9970,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of evaporation on foam films and bubbles stability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Influence of the evaporation on the stability of soapy objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonas Miguet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eufoam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Krakow (Cracovie), Poland</w:t>
+              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001107v1</w:t>
+                <w:t xml:space="preserve">hal-05001158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the evaporation on the stability of soapy objects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouyer</w:t>
+                <w:t xml:space="preserve">Improving membrane protein structural study in electron cryo-microscopy: impact of surfactant excess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améile Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeril Degrouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Society (BPS) Annual Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, SAN FRANCISCO, California, USA, United States. pp.130a, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.11.2078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001158v1</w:t>
+                <w:t xml:space="preserve">hal-04018473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving membrane protein structural study in electron cryo-microscopy: impact of surfactant excess</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of evaporation on foam films and bubbles stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeril Degrouard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Society (BPS) Annual Meeting 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eufoam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Krakow (Cracovie), Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.11.2078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04018473v1</w:t>
+                <w:t xml:space="preserve">hal-05001107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of surface bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10606,90 +10606,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foam drainage control using thermocapillary stress in a 2D-microchamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10714,64 +10714,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling thermocapillary and solutocapillary stress in 2D micro-foam drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10848,51 +10848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10941,359 +10941,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of Foams made from Emulsions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Gabou</w:t>
+                <w:t xml:space="preserve">Foam stability in space: experiments in the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giles Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid matter 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, vienne, Austria</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Physical Sciences in Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986396v1</w:t>
+                <w:t xml:space="preserve">hal-00986344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam stability in space: experiments in the International Space Station</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+                <w:t xml:space="preserve">Time evolution of Foams made from Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lhermerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yoshitake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Iannacone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Physical Sciences in Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Liquid matter 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986344v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foaming emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial de l'emulsion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11318,103 +11318,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles monolayers at the air water interface : links with foam stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Adelaide, Australia</w:t>
@@ -11443,103 +11443,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Origin of the Remarkable Stability of Aqueous Foams Stabilized by Nano-Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFOAM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nordjwijk, Netherlands</w:t>
@@ -11613,77 +11613,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arresting bubble coarsening: A two-bubble experiment to investigate grain growth in presence of surface elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Maestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11727,77 +11727,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas pressure in bubble attached to tube circular outlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Maestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12194,51 +12194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savinien Pertant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-100224-111138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ziapkoff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00545-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247489v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/52dh-hnnx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Varade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Galvani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen Addad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137825" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Commereuc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.L011601" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01629C" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04591705v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schneider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wailliez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.133560" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guidolin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cerbino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Giavazzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00588k" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gaichies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.034003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00296b" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Etienne-Simonetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00292j" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.088202" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.L041601" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740537v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Regazzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00642A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01463" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Galvani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard H&#246;hler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.153" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00535F" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193402v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Mac Intyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Puisto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36763-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Michon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel L&#243;pez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Nury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.04.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Mukherjee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2306551120" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sm00677h" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sant-Anna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00157H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907369v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.268001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wallon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Fusier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00255-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03511925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Born" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braibanti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cristofolini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen-Addad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J Durian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062946" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Miguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.l101601" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26051317" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00054-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher a E Hamlett" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolachai N Boniface" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Perkins" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm01893g" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.118003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492169v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125093" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347383v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Forel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.088002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01490j" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037732v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11834-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873275v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Henaff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b04235" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.758" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704033v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.01.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882472v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Beguin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Weaire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01451h" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00178e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370412v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00686H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882454v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Jones" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cazeneuve" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nicolas-Morgantini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.047" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882533v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maestro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drenckhan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/46005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yazhgur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01886B" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876440v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npjmgrav.2015.4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882664v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vermant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02661f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663268v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barbi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fautrat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538749v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-&#201;. Larr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anglade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langevin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.01.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG3SFS1F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882779v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2013.10.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882739v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saulnier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Stubenrauch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00326h" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882794v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bastien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52433g" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caps" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vandewalle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Guillermic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2014303" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandewalle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhgur Pavel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.05.063" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2C971N7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309849v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Biance" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402195" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDRCZL8S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882822v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Maestro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00047a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239409v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hoehler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm27668b" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883013v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testouri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Arriaga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honorez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranft" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.02.048" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCF3V1BQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura R. Arriaga" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonny A. Rodrigues" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n &#205;&#241;iguez-Palomares" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26461g" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909689v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delacotte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Montel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scheid" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la204386b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883064v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.264502" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974346v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhermerout" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06537h" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883253v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202233f" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883220v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2011.04.029" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ8R0S3Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686160v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbo Wei" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyang Zang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Binks" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2010.542778" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650270v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Varade" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Arriaga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05374d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788618v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Binks" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883333v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Uz&#252;m" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine von Klitzing" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9046676" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883334v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Zang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wei" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Binks" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10565-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WBVHJB16-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495481v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/90/24002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356994v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#229;re Jensen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Hansen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bohr" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200900799X" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913514v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B901180C" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B9B6QJRG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671996v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cervantes-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Delon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B804177F" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170997v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2173183" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149158v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Daerr" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052989e" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3RKNM9VC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005343v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.024503" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495510v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001153v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001107v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001158v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04018473v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ile Leforestier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.2078" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001143v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037875v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yazghur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mikhailovskaya" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Forel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schneider" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370426v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370460v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079137v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986396v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yoshitake" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iannacone" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986344v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919655v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cervantes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714972v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stocco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149400v3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416793v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874063v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010338v3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savinien Pertant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-100224-111138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ziapkoff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00545-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Commereuc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.L011601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05243813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Varade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Galvani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen Addad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137825" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/52dh-hnnx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01629C" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guidolin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00296b" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cerbino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Giavazzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00588k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870847v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gaichies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.034003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04591705v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schneider" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wailliez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.133560" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Etienne-Simonetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00292j" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.088202" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740537v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Regazzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00642A" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.L041601" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Michon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel L&#243;pez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Nury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.04.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999123v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Galvani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard H&#246;hler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.153" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00535F" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Mac Intyre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Puisto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36763-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Mukherjee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2306551120" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sm00677h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01463" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.268001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sant-Anna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00157H" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wallon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Fusier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00255-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Miguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.l101601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030582v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00054-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26051317" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher a E Hamlett" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolachai N Boniface" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Perkins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm01893g" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03511925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Born" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braibanti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cristofolini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen-Addad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J Durian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062946" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.118003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492169v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125093" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037732v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Forel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11834-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192316v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01490j" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.088002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873275v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Henaff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b04235" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704033v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.01.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032875v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.758" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00686H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maestro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drenckhan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/46005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Jones" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cazeneuve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nicolas-Morgantini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.047" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882472v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Beguin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Weaire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01451h" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944955v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00178e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yazhgur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01886B" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876440v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npjmgrav.2015.4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538749v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-&#201;. Larr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anglade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langevin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.01.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG3SFS1F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882664v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vermant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02661f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663268v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barbi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fautrat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882794v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saulnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bastien" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52433g" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157342v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caps" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vandewalle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Guillermic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2014303" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882739v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Stubenrauch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00326h" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002717v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandewalle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhgur Pavel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.05.063" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2C971N7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309849v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Biance" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402195" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDRCZL8S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882822v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Maestro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00047a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882779v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2013.10.023" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239409v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hoehler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm27668b" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883064v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura R. Arriaga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.264502" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883087v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonny A. Rodrigues" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n &#205;&#241;iguez-Palomares" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26461g" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909689v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delacotte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Montel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scheid" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la204386b" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974346v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhermerout" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06537h" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883013v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testouri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Arriaga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honorez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranft" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.02.048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCF3V1BQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650270v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Varade" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Arriaga" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05374d" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883253v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202233f" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883220v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2011.04.029" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ8R0S3Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686160v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbo Wei" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyang Zang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Binks" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2010.542778" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788618v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Binks" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883334v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Zang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wei" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Binks" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10565-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WBVHJB16-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495481v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/90/24002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883333v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Uz&#252;m" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine von Klitzing" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9046676" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B901180C" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B9B6QJRG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356994v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#229;re Jensen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Hansen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bohr" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200900799X" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671996v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cervantes-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Delon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B804177F" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170997v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2173183" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149158v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Daerr" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052989e" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3RKNM9VC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005343v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.024503" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495510v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001153v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001158v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04018473v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ile Leforestier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.2078" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001107v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001143v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037875v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yazghur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mikhailovskaya" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Forel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schneider" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370426v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370460v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079137v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986344v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986396v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yoshitake" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iannacone" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919655v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cervantes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714972v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stocco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149400v3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416793v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874063v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010338v3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>