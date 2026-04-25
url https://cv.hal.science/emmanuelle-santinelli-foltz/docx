--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -3853,234 +3853,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. Constances et déclinaisons plurielles de la représentation de la puissance royale de l’Antiquité au Moyen Âge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
+                <w:t xml:space="preserve">Images et pouvoir monarchique : représentation de la puissance royale de l’Antiquité au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-Georges Schwentzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian-Georges Schwentzel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz; Christian-Georges Schwentzel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La puissance royale : Image et pouvoir de l’Antiquité au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-25, 2012, 9782753517745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.126450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629782v1</w:t>
+                <w:t xml:space="preserve">hal-03629735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images et pouvoir monarchique : représentation de la puissance royale de l’Antiquité au Moyen Âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion. Constances et déclinaisons plurielles de la représentation de la puissance royale de l’Antiquité au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian-Georges Schwentzel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz; Christian-Georges Schwentzel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La puissance royale : Image et pouvoir de l’Antiquité au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-256, 2012, 9782753517745</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629735v1</w:t>
+                <w:t xml:space="preserve">hal-03629782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porter et transmettre le nom de Stephanus dans la famille des comtes de Blois-Champagne des XIe-XIIe siècles</w:t>
               </w:r>
@@ -4782,169 +4782,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03310853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni Morgengabe, ni tertia, mais dos et dispositions en faveur du dernier vivant : les échanges patrimoniaux entre époux dans la Loire moyenne (VIIe–XIe siècles)</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ni Morgengabe, ni tertia, mais dons et dispositions en faveur du dernier vivant : les échanges patrimoniaux entre époux dans la Loire moyenne (VIIe\textendashXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dots et douaires dans le haut Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École française de Rome, 2002, Collection de l'École française de Rome 295, 2-7283-0657-5</w:t>
+              <w:t xml:space="preserve">, pp.245-275, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627842v1</w:t>
+                <w:t xml:space="preserve">hal-03310855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni Morgengabe, ni tertia, mais dons et dispositions en faveur du dernier vivant : les échanges patrimoniaux entre époux dans la Loire moyenne (VIIe\textendashXIe siècles)</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ni Morgengabe, ni tertia, mais dos et dispositions en faveur du dernier vivant : les échanges patrimoniaux entre époux dans la Loire moyenne (VIIe–XIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Bougard, L. Feller, R. Le Jan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dots et douaires dans le haut Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.245-275, 2002</w:t>
+              <w:t xml:space="preserve">, École française de Rome, 2002, Collection de l'École française de Rome 295, 2-7283-0657-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03310855v1</w:t>
+                <w:t xml:space="preserve">hal-03627842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes en Europe</w:t>
               </w:r>
@@ -5640,51 +5640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecuppre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santinelli-Foltz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913369v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delcourte Delcourte Debarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.429.0167" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.17442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.429.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.429.0015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627247v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315018v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.351.0631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve B&#252;hrer-Thierry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Soussignan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625925v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galochet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guizard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Georges Schwentzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.126450" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dubois-Nayt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brand'Honneur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gazeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Nayt-Dubois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310854v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.1034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04349949v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03631922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange S&#233;gala de Carbonni&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/10.1484/M.CSM-EB.5.114157" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.114157" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03522574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/10.1484/M.HAMA-EB.5.114114" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629837v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753549487/batards-et-batardises-dans-l-europe-medievale-et-moderne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03326551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/abs/10.1484/M.HAMA-EB.5.103315" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.103315" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03371115v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03326534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03326512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/126606?lang=fr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/126489" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630441v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.HAMA-EB.6.09070802050003050403030502" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.1.100901" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-C5GRKK94-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311880v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/125556?lang=fr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pu-valenciennes.fr/hors15.htm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630426v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/1717-les-societes-en-europe-milieu-vie-fin-ixe-siecle-en-dissertations-corrigees-9782729812317.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630427v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625951v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecuppre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santinelli-Foltz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913369v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delcourte Delcourte Debarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.429.0167" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.17442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.429.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.429.0015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627247v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315018v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.351.0631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve B&#252;hrer-Thierry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Soussignan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625925v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galochet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guizard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Georges Schwentzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.126450" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dubois-Nayt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brand'Honneur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gazeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Nayt-Dubois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310854v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.1034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04349949v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03631922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange S&#233;gala de Carbonni&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/10.1484/M.CSM-EB.5.114157" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.114157" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03522574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/10.1484/M.HAMA-EB.5.114114" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629837v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753549487/batards-et-batardises-dans-l-europe-medievale-et-moderne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03326551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/abs/10.1484/M.HAMA-EB.5.103315" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.103315" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03371115v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03326534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03326512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/126489" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/126606?lang=fr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630441v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.HAMA-EB.6.09070802050003050403030502" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.1.100901" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-C5GRKK94-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311880v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/125556?lang=fr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pu-valenciennes.fr/hors15.htm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310855v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630426v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/1717-les-societes-en-europe-milieu-vie-fin-ixe-siecle-en-dissertations-corrigees-9782729812317.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630427v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625951v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>