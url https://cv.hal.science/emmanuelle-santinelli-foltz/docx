--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -352,252 +352,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quitter les siens. Mariage, migration et genre au haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50, pp.249-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.17442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Disparités en terres du Nord, du Moyen Âge à nos jours. Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delcourte Delcourte Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Disparités en terres du Nord, du Moyen Âge à nos jours, 429 (1), pp.167-170. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.429.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disparités en terres du Nord, du Moyen Âge à nos jours. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdn.429.0167⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Marie Delcourte Delcourte Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -954,165 +954,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autour des morts vers l’an mil. Pleurer et donner ensemble : témoignage de piété et geste social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Sentiments religieux et piété populaire de l’an mil à nos jours, 25, pp.13-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pleurer les morts et transmettre aux vivants : les femmes et la mort dans le groupe familial (l’exemple de la Province de Reims au Xe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia medievale : cultura materiale, insediamenti, territorio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Donne e uomini, parentela e memoria tra storia e archeologia, 38, pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627275v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03627260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ille et ejus uxor. Illa et maritus ejus. La représentation du couple dans le Hainaut de la fin du XIIe siècle</w:t>
               </w:r>
@@ -1736,64 +1736,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparité(s) en terres du Nord. Du Moyen Âge à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delcourte Delcourte Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2193,51 +2193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement, territoires et sociétés - Etudes interdisciplinaires offertes à Corinne Beck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delcourte Delcourte Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Galochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3271,213 +3271,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mariage, compétition et genre dans la Francie occidentale du XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Joye; Régine Le Jan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et compétition dans les sociétés occidentales du haut Moyen Âge (IVe-XIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-166, 2018, 978-2-503-57607-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.114114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre Burgondes et Francs : Clotilde, princesse burgonde, reine des Francs (472/480-544/548)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les royaumes de Bourgogne jusque 1032, à travers la culture et la religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-218, 2018, 9782503575834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.CSM-EB.5.114157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379959v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03522574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naître in ou extra legitimo matrimonio. Le témoignage des sources franques (VIe-XIe siècles)</w:t>
               </w:r>
@@ -3853,234 +3853,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images et pouvoir monarchique : représentation de la puissance royale de l’Antiquité au Moyen Âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion. Constances et déclinaisons plurielles de la représentation de la puissance royale de l’Antiquité au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian-Georges Schwentzel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz; Christian-Georges Schwentzel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La puissance royale : Image et pouvoir de l’Antiquité au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-256, 2012, 9782753517745</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629735v1</w:t>
+                <w:t xml:space="preserve">hal-03629782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. Constances et déclinaisons plurielles de la représentation de la puissance royale de l’Antiquité au Moyen Âge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
+                <w:t xml:space="preserve">Images et pouvoir monarchique : représentation de la puissance royale de l’Antiquité au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-Georges Schwentzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian-Georges Schwentzel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz; Christian-Georges Schwentzel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La puissance royale : Image et pouvoir de l’Antiquité au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-25, 2012, 9782753517745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.126450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629782v1</w:t>
+                <w:t xml:space="preserve">hal-03629735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porter et transmettre le nom de Stephanus dans la famille des comtes de Blois-Champagne des XIe-XIIe siècles</w:t>
               </w:r>
@@ -4167,50 +4167,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand les femmes sont traîtres. Hommes, femmes et trahison à l'époque mérovingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maïté Billoré. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La trahison au Moyen Âge. De la monstruosité au crime politique (Ve –XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-171, 2009, 9782753509504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction : concepts et champs de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santinelli-Foltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4219,143 +4305,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes de pouvoir et pouvoir des femmes dans l'Occident médiéval et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaire de Valenciennes, pp.13-39, 2009, 2905725990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311880v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03311878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunehilde, Bathilde, Hildegarde, Richilde, Gerberge étaient-elles considérées comme des femmes de pouvoir ? La perception masculine du pouvoir royal féminin et son évolution du VIe au Xe siècle</w:t>
               </w:r>
@@ -5640,51 +5640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecuppre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santinelli-Foltz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913369v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delcourte Delcourte Debarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.429.0167" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.17442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.429.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.429.0015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627247v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315018v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.351.0631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve B&#252;hrer-Thierry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Soussignan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625925v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galochet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guizard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Georges Schwentzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.126450" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dubois-Nayt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brand'Honneur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gazeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Nayt-Dubois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310854v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.1034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04349949v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03631922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange S&#233;gala de Carbonni&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/10.1484/M.CSM-EB.5.114157" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.114157" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03522574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/10.1484/M.HAMA-EB.5.114114" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629837v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753549487/batards-et-batardises-dans-l-europe-medievale-et-moderne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03326551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/abs/10.1484/M.HAMA-EB.5.103315" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.103315" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03371115v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03326534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03326512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/126489" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/126606?lang=fr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630441v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.HAMA-EB.6.09070802050003050403030502" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.1.100901" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-C5GRKK94-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311880v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/125556?lang=fr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pu-valenciennes.fr/hors15.htm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310855v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630426v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/1717-les-societes-en-europe-milieu-vie-fin-ixe-siecle-en-dissertations-corrigees-9782729812317.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630427v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625951v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecuppre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santinelli-Foltz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627604v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.17442" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delcourte Delcourte Debarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.429.0167" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.429.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.429.0015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627247v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315018v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.351.0631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve B&#252;hrer-Thierry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Soussignan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625925v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galochet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guizard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Georges Schwentzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.126450" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dubois-Nayt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brand'Honneur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gazeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Nayt-Dubois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310854v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.1034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04349949v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03631922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange S&#233;gala de Carbonni&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03522574v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/10.1484/M.HAMA-EB.5.114114" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114114" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/10.1484/M.CSM-EB.5.114157" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.114157" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629837v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753549487/batards-et-batardises-dans-l-europe-medievale-et-moderne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03326551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/abs/10.1484/M.HAMA-EB.5.103315" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.103315" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03371115v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03326534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03326512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/126606?lang=fr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/126489" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630441v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.HAMA-EB.6.09070802050003050403030502" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.1.100901" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-C5GRKK94-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311878v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/125556?lang=fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pu-valenciennes.fr/hors15.htm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310855v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630426v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/1717-les-societes-en-europe-milieu-vie-fin-ixe-siecle-en-dissertations-corrigees-9782729812317.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630427v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625951v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>