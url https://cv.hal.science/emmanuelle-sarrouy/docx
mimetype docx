--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -189,356 +189,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag coefficient estimation in FSI for PWR fuel assembly bowing</w:t>
+                <w:t xml:space="preserve">Numerical Study of Coupled Fluid and Solid Wave Propagation Related to the Cladding Failure of a Nuclear Fuel Rod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Longo</w:t>
+                <w:t xml:space="preserve">Tristan Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Cruz</w:t>
+                <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sarrouy</w:t>
+                <w:t xml:space="preserve">Laurent Pantera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ricciardi</w:t>
+                <w:t xml:space="preserve">Guillaume Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Eloy</w:t>
+                <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 399, pp.111995. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.1784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12041784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887807v1</w:t>
+                <w:t xml:space="preserve">hal-03689230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Coupled Fluid and Solid Wave Propagation Related to the Cladding Failure of a Nuclear Fuel Rod</w:t>
+                <w:t xml:space="preserve">Drag coefficient estimation in FSI for PWR fuel assembly bowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Julien</w:t>
+                <w:t xml:space="preserve">L. Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Faucher</w:t>
+                <w:t xml:space="preserve">K. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pantera</w:t>
+                <w:t xml:space="preserve">E. Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ricciardi</w:t>
+                <w:t xml:space="preserve">G. Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
+                <w:t xml:space="preserve">Christophe Eloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (4), pp.1784. </w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 399, pp.111995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app12041784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689230v1</w:t>
+                <w:t xml:space="preserve">hal-03887807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic response of cylinder assemblies in axial flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Capanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 943, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -585,77 +585,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear normal mode continuation through a Proper Generalized Decomposition approach with modal enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 443, pp.444-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -702,77 +702,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of fluid structure interaction on fuel assemblies on the ICARE experimental facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Capanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 352, pp.110146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -806,51 +806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase driven study for stochastic linear multi-dofs dynamic response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -897,51 +897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pitfalls in the frequency response represented onto Polynomial Chaos for random SDOF mechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pagnacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubens Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1014,51 +1014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of error criteria for adaptive multi-element polynomial chaos approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Chouvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66--67, pp.201--222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1092,51 +1092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constant phase approach for the frequency response of stochastic linear oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pagnacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1196,51 +1196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise polynomial chaos expansion with an application to brake squeal of a linear brake system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,51 +1300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic study of a non-linear self-excited system with friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1404,51 +1404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Analysis of the Eigenvalue Problem for Mechanical Systems Using Polynomial Chaos Expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1508,51 +1508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global and bifurcation analysis of a structure with cyclic symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1612,51 +1612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global search of non-linear systems periodic solutions: A rotordynamics application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1748,51 +1748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Dynamical Absorber for Floating Offshore Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.189-189, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1826,51 +1826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase driven modal synthesis for forced response evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 th International Conference on Nonlinear Vibrations, Localization and Energy Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1889,649 +1889,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the Use of a Passive Nonlinear Absorber for the Reduction of Vibration in the Mast of a Floating Offshore Wind Turbine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Low-dimensional Nonlinear Modes computed with PGD/HBM and Reduced Nonlinear Modal Synthesis for Forced Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Meyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Choisnet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internois 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Nonlinear Vibrations, Localization and Energy Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370353v1</w:t>
+                <w:t xml:space="preserve">hal-02292424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-dimensional Nonlinear Modes computed with PGD/HBM and Reduced Nonlinear Modal Synthesis for Forced Responses</w:t>
+                <w:t xml:space="preserve">Calcul de Mode NL de structure à non linéarités géométriques via un algorithme de continuation PGD/HBM en dimension réduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Nonlinear Vibrations, Localization and Energy Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292424v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de Mode NL de structure à non linéarités géométriques via un algorithme de continuation PGD/HBM en dimension réduite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Investigation on the Use of a Passive Nonlinear Absorber for the Reduction of Vibration in the Mast of a Floating Offshore Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Choisnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">Internois 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196546v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential flow model for seismic excitation of PWR assemblies under axial flow</w:t>
+                <w:t xml:space="preserve">Experimental characterization of PCI impact on vibrating fuel rod under axial turbulent flow representative of JHR irradiation device ADELINE: Set-up conception and measurement method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Capanna</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">V. d'Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Breaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions - 2019 Winter Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ANIMMA 2019 - International conference on Advancements in Nuclear Instrumentation Measurements Methods ans their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534158v1</w:t>
+                <w:t xml:space="preserve">cea-02339454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of PCI impact on vibrating fuel rod under axial turbulent flow representative of JHR irradiation device ADELINE: Set-up conception and measurement method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential flow model for seismic excitation of PWR assemblies under axial flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Destouches</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">R. Capanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA 2019 - International conference on Advancements in Nuclear Instrumentation Measurements Methods ans their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions - 2019 Winter Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Washington, United States. pp.1905-1908, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/T31124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339454v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A full PGD/HBM-based algorithm for a low-dimensional NNM continuation with modal enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Noise and Vibration engineering (ISMA2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KU Leuven, Sep 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2556,51 +2556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'un oscillateur de Duffing stochastique via la phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2625,90 +2625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement effects on added mass of cylindrical structures in a potential flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Capanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2017 Pressure Vessels and Piping Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Waikoloa, Hawaii, United States. pp.PVP2017-65352, V004T04A038, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2755,51 +2755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères de raffinement pour le chaos polynomial multi-éléments. Application au pompage énergétique acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chouvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2824,51 +2824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constant phase approach for the frequency response of stochastic linear oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pagnacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2919,51 +2919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité des systèmes incertains via une méthode MEgPC et développements - application à un modèle éléments finis de frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3014,51 +3014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial chaos for modeling multimodal dynamical systems - Investigations on a single degree of freedom system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pagnacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubens Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3103,260 +3103,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique non-linéaire d'un bi-rotor aubagé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Prise en compte d'incertitudes dans l'analyse modale de machines tournantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Jean</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dessombz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592911v1</w:t>
+                <w:t xml:space="preserve">hal-00592913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte d'incertitudes dans l'analyse modale de machines tournantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dynamique non-linéaire d'un bi-rotor aubagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592913v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse globale de systèmes dynamiques non-linéaires : une méthode homotopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3426,51 +3426,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Linear Periodic and Quasi-Periodic Vibrations in Mechanical Systems - On the use of the Harmonic Balance Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3553,51 +3553,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse globale de systèmes mécaniques non-linéaires - Application à la dynamique des rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Centrale de Lyon, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3714,51 +3714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE8B517C"/>
+    <w:nsid w:val="3174259E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3945,51 +3945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centrale-marseille.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lma.cnrs-mrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://esarrouy.perso.centrale-marseille.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrouy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricciardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eloy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111995" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Julien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pantera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12041784" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Capanna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990020v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meyrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.11.030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.04.042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Sampaio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Souza de Cursi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.08.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chouvion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dessombz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.09.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.12.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005842" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2011.02.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.02.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cillis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Mariani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Choisnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196546v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capanna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/T31124" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339454v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Ambrosi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990055v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2017-65352" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Souza de Cursis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877185v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gruin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15638" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00366857v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centrale-marseille.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lma.cnrs-mrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://esarrouy.perso.centrale-marseille.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689230v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Julien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pantera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12041784" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cruz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrouy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricciardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eloy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111995" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Capanna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990020v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meyrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.11.030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.04.042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Sampaio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Souza de Cursi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.08.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chouvion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dessombz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.09.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.12.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005842" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2011.02.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.02.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196546v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370353v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cillis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Mariani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Choisnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Ambrosi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capanna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/T31124" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990055v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2017-65352" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Souza de Cursis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877185v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gruin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Jean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15638" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00366857v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>