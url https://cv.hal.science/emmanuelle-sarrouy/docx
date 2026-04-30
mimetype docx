--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1889,580 +1889,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-dimensional Nonlinear Modes computed with PGD/HBM and Reduced Nonlinear Modal Synthesis for Forced Responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Meyrand</w:t>
+                <w:t xml:space="preserve">Investigation on the Use of a Passive Nonlinear Absorber for the Reduction of Vibration in the Mast of a Floating Offshore Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Choisnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Nonlinear Vibrations, Localization and Energy Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Internois 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292424v1</w:t>
+                <w:t xml:space="preserve">hal-02370353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de Mode NL de structure à non linéarités géométriques via un algorithme de continuation PGD/HBM en dimension réduite</w:t>
+                <w:t xml:space="preserve">Low-dimensional Nonlinear Modes computed with PGD/HBM and Reduced Nonlinear Modal Synthesis for Forced Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Nonlinear Vibrations, Localization and Energy Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196546v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the Use of a Passive Nonlinear Absorber for the Reduction of Vibration in the Mast of a Floating Offshore Wind Turbine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Cillis</w:t>
+                <w:t xml:space="preserve">Calcul de Mode NL de structure à non linéarités géométriques via un algorithme de continuation PGD/HBM en dimension réduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Choisnet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internois 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370353v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of PCI impact on vibrating fuel rod under axial turbulent flow representative of JHR irradiation device ADELINE: Set-up conception and measurement method</w:t>
+                <w:t xml:space="preserve">Potential flow model for seismic excitation of PWR assemblies under axial flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. d'Ambrosi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Destouches</w:t>
+                <w:t xml:space="preserve">R. Capanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA 2019 - International conference on Advancements in Nuclear Instrumentation Measurements Methods ans their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions - 2019 Winter Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Washington, United States. pp.1905-1908, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/T31124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339454v1</w:t>
+                <w:t xml:space="preserve">hal-03534158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential flow model for seismic excitation of PWR assemblies under axial flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of PCI impact on vibrating fuel rod under axial turbulent flow representative of JHR irradiation device ADELINE: Set-up conception and measurement method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. d'Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Breaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Capanna</w:t>
+                <w:t xml:space="preserve">C. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions - 2019 Winter Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ANIMMA 2019 - International conference on Advancements in Nuclear Instrumentation Measurements Methods ans their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534158v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A full PGD/HBM-based algorithm for a low-dimensional NNM continuation with modal enrichment</w:t>
               </w:r>
@@ -2625,51 +2625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement effects on added mass of cylindrical structures in a potential flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Capanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3714,51 +3714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3174259E"/>
+    <w:nsid w:val="3DC650F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3945,51 +3945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centrale-marseille.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lma.cnrs-mrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://esarrouy.perso.centrale-marseille.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689230v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Julien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pantera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12041784" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cruz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrouy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricciardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eloy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111995" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Capanna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990020v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meyrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.11.030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.04.042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Sampaio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Souza de Cursi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.08.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chouvion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dessombz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.09.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.12.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005842" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2011.02.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.02.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196546v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370353v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cillis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Mariani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Choisnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Ambrosi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capanna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/T31124" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990055v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2017-65352" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Souza de Cursis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877185v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gruin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Jean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15638" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00366857v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centrale-marseille.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lma.cnrs-mrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://esarrouy.perso.centrale-marseille.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689230v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Julien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pantera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12041784" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cruz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrouy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricciardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eloy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111995" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Capanna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990020v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meyrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.11.030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.04.042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Sampaio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Souza de Cursi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.08.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chouvion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dessombz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.09.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.12.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005842" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2011.02.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.02.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cillis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Mariani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Choisnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196546v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capanna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/T31124" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339454v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Ambrosi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990055v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2017-65352" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Souza de Cursis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877185v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gruin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Jean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15638" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00366857v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>