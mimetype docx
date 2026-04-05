--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -428,563 +428,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hereditary spastic paraplegia and prominent sensorial involvement: think MAG mutations!</w:t>
+                <w:t xml:space="preserve">Dominant mutations in mtDNA maintenance gene SSBP1 cause optic atrophy and foveopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Roubertie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Majida Charif</w:t>
+                <w:t xml:space="preserve">Camille Piro-Mégy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Manes</w:t>
+                <w:t xml:space="preserve">Aleix Tarrés-Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Meunier</w:t>
+                <w:t xml:space="preserve">Marie Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenna Hensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acn3.50860⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130 (1), pp.143-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI128513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956737v1</w:t>
+                <w:t xml:space="preserve">hal-02388212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant mutations in mtDNA maintenance gene SSBP1 cause optic atrophy and foveopathy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hereditary spastic paraplegia and prominent sensorial involvement: think MAG mutations!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleix Tarrés-Solé</w:t>
+                <w:t xml:space="preserve">Agathe Roubertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majida Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Péquignot</w:t>
+                <w:t xml:space="preserve">Pierre Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Manes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenna Hensen</w:t>
+                <w:t xml:space="preserve">Isabelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 130 (1), pp.143-156. </w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (8), pp.1572-1577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI128513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acn3.50860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388212v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPA1 gene therapy prevents retinal ganglion cell loss in a Dominant Optic Atrophy mouse model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACO2 mutations: A novel phenotype associating severe optic atrophy and spastic paraplegia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Seveno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Piro-Mégy</w:t>
+                <w:t xml:space="preserve">Cecilia Marelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Elzière</w:t>
+                <w:t xml:space="preserve">Christian Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Quiles</w:t>
+                <w:t xml:space="preserve">Melanie Quiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Carlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-20838-8⟩</w:t>
+              <w:t xml:space="preserve">Neurology Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.e225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXG.0000000000000225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964503v1</w:t>
+                <w:t xml:space="preserve">hal-02337842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACO2 mutations: A novel phenotype associating severe optic atrophy and spastic paraplegia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Hamel</w:t>
+                <w:t xml:space="preserve">OPA1 gene therapy prevents retinal ganglion cell loss in a Dominant Optic Atrophy mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Quiles</w:t>
+                <w:t xml:space="preserve">Marie Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Piro-Mégy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Carlander</w:t>
+                <w:t xml:space="preserve">Lucie Elzière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Larrieu</w:t>
+                <w:t xml:space="preserve">Mélanie Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (2), pp.e225. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.2468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/NXG.0000000000000225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-20838-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337842v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Coherence Tomography: Imaging Mouse Retinal Ganglion Cells &amp;lt;em&amp;gt;In Vivo&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -1009,51 +1009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Baecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1397,51 +1397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased steroidogenesis promotes early-onset and severe vision loss in females with OPA1 dominant optic atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1664,51 +1664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroradiological findings expand the phenotype of OPA1-related mitochondrial dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roubertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leboucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3245,51 +3245,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A049C73"/>
+    <w:nsid w:val="3E695DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3476,51 +3476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-sarzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7623-6699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501558v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Affortit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolanne Coyat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Rym Saidia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ceccato" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Charif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05115-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234769v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piarroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benkirane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Manes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2021.05.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roubertie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50860" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piro-M&#233;gy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Tarr&#233;s-Sol&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;quignot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenna Hensen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI128513" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Elzi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quiles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20838-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hamel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Quiles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carlander" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Larrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000225" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02478978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Jagodzinska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cavalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55865" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de la Barca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-21116" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prunier-Mirebeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Amati-Bonneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.08.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R97Q8GS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Milea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia R&#246;nnb&#228;ck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956776v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruani Fernando" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin-Tricaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2015.05.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58CKDWK3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboucq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brunel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2015.01.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CTFQ2J6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vidoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zanna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Rugolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lenaers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4800" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Elachouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pattyn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukhaddaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108696.110" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s R&#246;tig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262171" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Goffart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chr&#233;tien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Slama" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21207" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWRBGHPB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limor Minai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng2040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zarhrate" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Corcos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2007.01.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brown" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chretien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Munnich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.31565" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CG1V8VL0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Spinazzola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Viscomi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fernandez-Vizarra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Carrara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pio d'Adamo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1765" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zinovieva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2004.07.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDCSCQLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delettre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piro-Megy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol&#224;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes N Spelbrink" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-sarzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7623-6699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501558v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Affortit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolanne Coyat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Rym Saidia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ceccato" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Charif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05115-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234769v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piarroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benkirane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Manes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2021.05.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piro-M&#233;gy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Tarr&#233;s-Sol&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;quignot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenna Hensen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI128513" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956737v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roubertie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50860" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Quiles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carlander" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Larrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000225" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Elzi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quiles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20838-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02478978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Jagodzinska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cavalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55865" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de la Barca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-21116" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prunier-Mirebeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Amati-Bonneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.08.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R97Q8GS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Milea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia R&#246;nnb&#228;ck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956776v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruani Fernando" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin-Tricaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2015.05.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58CKDWK3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboucq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brunel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2015.01.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CTFQ2J6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vidoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zanna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Rugolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lenaers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4800" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Elachouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pattyn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukhaddaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108696.110" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s R&#246;tig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262171" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Goffart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chr&#233;tien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Slama" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21207" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWRBGHPB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limor Minai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng2040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zarhrate" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Corcos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2007.01.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brown" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chretien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Munnich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.31565" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CG1V8VL0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Spinazzola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Viscomi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fernandez-Vizarra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Carrara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pio d'Adamo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1765" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zinovieva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2004.07.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDCSCQLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delettre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piro-Megy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol&#224;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes N Spelbrink" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>