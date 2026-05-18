--- v1 (2026-04-05)
+++ v2 (2026-05-18)
@@ -428,563 +428,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant mutations in mtDNA maintenance gene SSBP1 cause optic atrophy and foveopathy</w:t>
+                <w:t xml:space="preserve">Hereditary spastic paraplegia and prominent sensorial involvement: think MAG mutations!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Piro-Mégy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
+                <w:t xml:space="preserve">Agathe Roubertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majida Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleix Tarrés-Solé</w:t>
+                <w:t xml:space="preserve">Pierre Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Manes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Péquignot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fenna Hensen</w:t>
+                <w:t xml:space="preserve">Isabelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI128513⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (8), pp.1572-1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.50860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388212v1</w:t>
+                <w:t xml:space="preserve">hal-04956737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hereditary spastic paraplegia and prominent sensorial involvement: think MAG mutations!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dominant mutations in mtDNA maintenance gene SSBP1 cause optic atrophy and foveopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Piro-Mégy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Roubertie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Majida Charif</w:t>
+                <w:t xml:space="preserve">Aleix Tarrés-Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Manes</w:t>
+                <w:t xml:space="preserve">Marie Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Meunier</w:t>
+                <w:t xml:space="preserve">Fenna Hensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (8), pp.1572-1577. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130 (1), pp.143-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acn3.50860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI128513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956737v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACO2 mutations: A novel phenotype associating severe optic atrophy and spastic paraplegia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OPA1 gene therapy prevents retinal ganglion cell loss in a Dominant Optic Atrophy mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Marelli</w:t>
+                <w:t xml:space="preserve">Marie Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Piro-Mégy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hamel</w:t>
+                <w:t xml:space="preserve">Lucie Elzière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Quiles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise Larrieu</w:t>
+                <w:t xml:space="preserve">Mélanie Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/NXG.0000000000000225⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.2468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-20838-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337842v1</w:t>
+                <w:t xml:space="preserve">hal-01964503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPA1 gene therapy prevents retinal ganglion cell loss in a Dominant Optic Atrophy mouse model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
+                <w:t xml:space="preserve">ACO2 mutations: A novel phenotype associating severe optic atrophy and spastic paraplegia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Marelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Seveno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Piro-Mégy</w:t>
+                <w:t xml:space="preserve">Melanie Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Elzière</w:t>
+                <w:t xml:space="preserve">Bertrand Carlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Quiles</w:t>
+                <w:t xml:space="preserve">Lise Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.2468. </w:t>
+              <w:t xml:space="preserve">Neurology Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.e225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-20838-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/NXG.0000000000000225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964503v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Coherence Tomography: Imaging Mouse Retinal Ganglion Cells &amp;lt;em&amp;gt;In Vivo&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -1009,51 +1009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Baecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1397,51 +1397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased steroidogenesis promotes early-onset and severe vision loss in females with OPA1 dominant optic atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1664,51 +1664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroradiological findings expand the phenotype of OPA1-related mitochondrial dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roubertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leboucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2159,363 +2159,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twinkle helicase (PEO1) gene mutation causes mitochondrial DNA depletion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutation of RRM2B, encoding p53-controlled ribonucleotide reductase (p53R2), causes severe mitochondrial DNA depletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limor Minai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 62 (6), pp.579-587. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (6), pp.776-780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.21207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng2040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956914v1</w:t>
+                <w:t xml:space="preserve">hal-04956920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation of RRM2B, encoding p53-controlled ribonucleotide reductase (p53R2), causes severe mitochondrial DNA depletion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twinkle helicase (PEO1) gene mutation causes mitochondrial DNA depletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bourdon</w:t>
+                <w:t xml:space="preserve">Dominique Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limor Minai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
+                <w:t xml:space="preserve">Abdelhamid Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (6), pp.579-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.21207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng2040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04956920v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial DNA Depletion is a Prevalent Cause of Multiple Respiratory Chain Deficiency in Childhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zarhrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3245,51 +3245,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E695DFD"/>
+    <w:nsid w:val="F7FADDEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3476,51 +3476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-sarzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7623-6699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501558v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Affortit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolanne Coyat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Rym Saidia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ceccato" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Charif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05115-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234769v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piarroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benkirane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Manes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2021.05.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piro-M&#233;gy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Tarr&#233;s-Sol&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;quignot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenna Hensen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI128513" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956737v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roubertie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50860" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Quiles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carlander" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Larrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000225" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Elzi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quiles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20838-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02478978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Jagodzinska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cavalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55865" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de la Barca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-21116" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prunier-Mirebeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Amati-Bonneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.08.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R97Q8GS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Milea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia R&#246;nnb&#228;ck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956776v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruani Fernando" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin-Tricaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2015.05.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58CKDWK3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboucq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brunel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2015.01.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CTFQ2J6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vidoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zanna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Rugolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lenaers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4800" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Elachouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pattyn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukhaddaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108696.110" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s R&#246;tig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262171" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Goffart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chr&#233;tien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Slama" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21207" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWRBGHPB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limor Minai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng2040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zarhrate" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Corcos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2007.01.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brown" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chretien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Munnich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.31565" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CG1V8VL0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Spinazzola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Viscomi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fernandez-Vizarra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Carrara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pio d'Adamo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1765" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zinovieva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2004.07.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDCSCQLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delettre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piro-Megy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol&#224;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes N Spelbrink" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-sarzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7623-6699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501558v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Affortit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolanne Coyat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Rym Saidia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ceccato" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Charif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05115-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234769v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piarroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benkirane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Manes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2021.05.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roubertie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50860" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piro-M&#233;gy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Tarr&#233;s-Sol&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;quignot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenna Hensen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI128513" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Elzi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quiles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20838-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hamel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Quiles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carlander" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Larrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000225" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02478978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Jagodzinska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cavalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55865" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de la Barca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-21116" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prunier-Mirebeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Amati-Bonneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.08.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R97Q8GS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Milea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia R&#246;nnb&#228;ck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956776v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruani Fernando" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin-Tricaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2015.05.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58CKDWK3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboucq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brunel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2015.01.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CTFQ2J6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vidoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zanna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Rugolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lenaers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4800" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Elachouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pattyn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukhaddaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108696.110" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s R&#246;tig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262171" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limor Minai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng2040" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Goffart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chr&#233;tien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Slama" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21207" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWRBGHPB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zarhrate" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Corcos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2007.01.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brown" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chretien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Munnich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.31565" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CG1V8VL0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Spinazzola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Viscomi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fernandez-Vizarra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Carrara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pio d'Adamo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1765" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zinovieva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2004.07.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDCSCQLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delettre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piro-Megy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol&#224;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes N Spelbrink" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>