--- v0 (2026-03-05)
+++ v1 (2026-04-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Simon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en sciences de l'information et communicationUniversité de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en anthropologie & Maîtresse de conférences en sciences de l’information et de la communication, mes travaux portent sur la construction/circulation des savoirs à l’intérieur de différents espaces sanitaires avec un intérêt particulier pour les savoirs à la marge (ou émergents) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication en santé environnementale et exposition aux métaux lourds (Guyane)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éducation thérapeutique et savoirs expérientiels en santé (France hexagonale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médiation numérique et diffusion mondialisée des innovations ou connaissances biomédicales (Afrique de l’Ouest)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dynamique des systèmes de soins et hybridation des textes dans l’espace traditionnel et non-conventionnel du soin (Bénin, Sénégal).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engagée dans une réflexion sur les rapports sciences/société, j'ai siégé durant 3 ans comme membre suppléante du collège externe du comité d'éthique de l'Institut Pasteur (IRB) (2021-24). Je siège aujourd'hui au comité d'éthique de la recherche - CER de mon établissement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dernières publications :Simon E., Hejoaka F., (2025). La fabrique des savoirs expérientiels chez Thomasina Borkman : sagesse et vérité dans les groupes d’autosupport. Intellectica : Lieux et modes d’existence du savoir expérientiel. 82, 2025/1 pp. 135-155.Halloy, A., Simon, E., & Hejoaka, F. (2022). Defining patient’s experiential knowledge: Who, what and how patients know. A narrative critical review. Sociology of Health & Illness, 45( 2), 405– 422. </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1111/1467-9566.13588</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> hal-04253781v1Arborio S., Simon E. (2021), Le rôle de la « narration située » en éducation thérapeutique des patients (ETP) : de l’information à la relation, Santé Publique, 3 Vol. 33.Simon E., Stein M. (2021). « Sciences embarquées et approches réflexives : quelle médiation scientifique ? » In Anne Piponnier, Céline Ségur, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte du colloque Identités du chercheur et narrations en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Loraine, (Nancy).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROULAND Betty, MAFFI Irène (dir.), Voyager pour procréer au Maghreb. Expériences au sein d’une nouvelle industrie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Action philanthropique et développement au Proche-Orient, 158 (2), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14juf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05244535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des savoirs expérientiels chez Thomasina Borkman : sagesse et vérité dans les groupes d’autosupport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (82), pp.135-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining patient’s experiential knowledge: Who, what and how patients know. A narrative critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Health and Illness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (2), pp.405-422. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9566.13588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie sanitaire peut-elle guérir de l’épidémie de covid-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.151-58. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la &amp;quot;narration située&amp;quot; en éducation thérapeutique des patients (ETP) : de l'information à la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), pp.311-316. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.213.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’augmentation et la diversification de l’offre médicamenteuse dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.063.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative medicines for AIDS in resource-poor settings: Insights from exploratory anthropological studies in Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (16), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4269-4-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importation of manufactured herbals in West Africa: the case of AIDS treatments in Benin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale sur le Médicament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exportation du new age en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Etudes africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XLIII (4), pp.883-898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des publics d'un problème de santé environnementale en Guyane. Un contre-point des normes de prévoyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les “publics vulnérables” de la prévention : appropriations et expériences des recommandations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil; Centre d’étude des discours, images, textes, écrits, communication, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le qui, le quoi et le comment des savoirs d’expérience. Les apports d’une approche pragmatique et située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EXPAIRs, Expériences et Savoirs Expérientiels, Webinaire scientifique interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, May 2025, Rennes EHESP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En(quête) de sens. Ce que la digitalisation de la santé fait à l’annonce du diagnostic d’une maladie rare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles agentivités” et pratiques info -communicationnelles en santé ? Entre idéologies de la promesse et réalités expérientielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche sur les Enjeux de la communication, Oct 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different forms of health communication and absence of illness narratives. The lack of construction of the mercury health problem in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First meeting of the network DIM : Democracy, illness narratives and scientific mediation in health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Norvégien à la Maison des Sciences de l’Homme, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des savoirs expérientiels : Relecture des travaux princeps de Thomasina Borkman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Réseau Health &amp; Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Européen de Recherche en Économie Financière et Gestion des Entreprises (Cerefige, Université de Lorraine), Sep 2024, [En ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mercure en Guyane : un problème (discret) de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire carcéralité et santé en Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Jun 2024, Lyon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health in French Guiana between a republican vision of health and recognition of cultural pluralism in health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Medical Multiculturalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04939852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche communicationnelle de la diversité des pratiques de médiation : le cas des médiations en santé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, La médiation institutionnelles et familiale en Afrique, Notions, contextes, méthodes, services et compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Parakou - Bénin, Nov 2023, Parakou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres « manquées » entre les chercheur·e·s et les publics. Retour réflexif sur trois recherches en sciences humaines et sociales sur des questions de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Journées Hubert Curien» Science &amp;You 2021. La communication scientifique : un temps de réflexion pour avancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.204-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le problème public lié à la pollution au mercure en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'écotoxicologie fondamentale et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'écotoxicologie fondamentale et appliquée (Sefa), Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold, Mercury and Sanitary Crisis in French Guiana: An Interdisciplinary Approach to Discourse(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual ICA Conference. One World, One Network‽</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Facebook consacré à une maladie/handicap rare âge dépendant : construire un collectif de mères autour d’une expérience partagée de la singularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de santé Discours et représentations autour des longues maladies : les figures du patient, du soignant et de l’aidant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Clermont Auvergne, Jun 2021, Moulins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences embarquées et renouveau minier français : récits de chercheurs, approches réflexives et engagement en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire Identités du chercheur et narrations en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2019, Nancy, France. pp.95-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de communication organisationnelle sur un sujet sensible : le cas de &amp;quot;Montagne d'Or&amp;quot; (Guyane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'université populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Thionville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets imaginés, effets documentés de la e-santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre-débat Les Rencontres Santé-Société Georges Canguilhem. La santé connectée, une totale mutation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euro Cos Humanisme &amp; Santé, Oct 2018, Strasbourg, France. pp.161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux marges de l’ETP : étude de cas à partir d’un groupe Facebook consacré à une maladie infantile rare (le syndrome de West)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Éducation thérapeutique dispositifs de médiation de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); région Grand-Est; Attractivité de la Région : Innovation, Aménagement du territoire, Nouveaux Effets économiques et sociaux (ARIANE); Centre hospitalier régional Metz-Thionville; Les enfants de West; Fondation Maladies rares; Association Injeno; Association Sclérose tubéreuse de Bourneville (astb), Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux marges de l’ETP : étude de cas à partir d’un groupe Facebook consacré à une maladie infantile rare (le syndrome de West).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Éducation thérapeutique : dispositifs de médiation de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine), Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des résultats du programme Com-Patients (prix de la recherche clinique 2014 du CHR Metz-Thionville)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Sioux et Com-Patients. Restitution des résultats auprès des patients participants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); CHR Metz-Thionville, Sep 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des premiers résultats de l'étude FAM-WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FAM-WEST. Regards croisés sur le syndrome de West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Hôpital universitaire Robert-Debré; association Injeno; association Les Enfants de West; Fondation Maladies rares, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-health and industrial medicine, a new program for communication research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale ICA 2018 Prague Health Communication. Extended session: Trends, Issues and Innovations - Engaging French and International Shared Voices Regarding Public Health Controversies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International communication association, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biography of health devices: role and impact for (e-)health communication studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Communication et santé : croisée des approches entre la France et les États-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communications; Médiations; Organisations; Savoirs (Cimeos; Université de Bourgogne); Labex Lipstic, Jun 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation thérapeutique en ostéoporose au regard des représentations des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e journée ETP rhumato Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETP Grand-Est, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque soignants et anthropologues collaborent : l’expérience de l’étude FAM-WEST à l’hôpital Robert Debré (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Danse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20es Journées françaises de l’épilepsie (JFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ligue française contre l'épilepsie, Oct 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours en ligne d'internautes africaines francophones : une (bio) médicalisation de la reproduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Technologies de la procréation et mondialisation. Dispositifs, savoirs, expériences en Afrique sub-saharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre population et développement (Ceped); Institut national d'études démographiques (Ined); Les Afriques dans le monde (Lam); Centre d'études des mondes africains (Cemaf), Dec 2013, Paris, France. pp.91-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration de la relation patient médecin et éducation thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Rencontres d’éducation thérapeutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santé; éducation; formation (SEFor), Nov 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs qui sont-ils ? Biographie(s) de guérisseur(s) contemporain(s) : innovation, réseaux internationaux des dimensions constitutives de leurs pratiques, savoirs et identités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée séminaire Guérisseurs d'aujourd'hui dans l'Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'ethnopharmacologie, Sep 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’experimentation humaine en médecine traditionnelle, une pratique à la croisée de deux questionnements éthiques. Analyses à partir du Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques internationales d’éthique et de bioéthique pour l’Afrique de l’ouest et du centre : Nouveaux enjeux ethiques autour du médicament en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Droit, éthique, santé de la faculté des sciences juridiques et politiques de l’université Cheikh Anta Diop de Dakar ; TRANSVIHMI, l’Institut de recherche pour le développement, Jul 2013, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages sociaux africains des blogs et forums consacrés à l’infertilité : un objet qui nécessite de se situer à l’intersection des SIC et de l’anthropologie, Intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, Colloque franco-roumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility and medically assisted procreation: forms of exchange and relationships between patients via forums and blogs in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Biomedical Technologies in Sub-saharan Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie et usages de l’Internet pour l’accès à l’information de santé : questions de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Anthropologie au temps du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, Nov 2011, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAM-WEST. Du diagnostic à l'identification de la maladie dans le cas du syndrome de West</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Auvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e congrès de la Société française de Neurologie pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAM-WEST. West Syndrom: building knowledge and singularity of the families experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Auvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress on Epileptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vienne, Austria. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires d'une évaluation qualitative à 6 mois pour ETP en ostéoporose étude com-patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poivret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès société française de rhumatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé : fondements épistémologiques et enjeux identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40, Presses universitaire de Nancy - Éditions universitaires de Lorraine, 2019, Questions de communication, série actes, 9782814305649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Narration et éducation thérapeutique du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33 (3), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médicaments dans les Suds : nouveaux produits, nouveaux enjeux, Autrepart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64, pp.187, 2013, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.063.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDULOR, 40, 2021, Série Actes, ISBN : 978-2-8143-0564-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05247965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs : Biographies de thérapeutes au temps de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École des hautes études en sciences sociales, 42, pp.301, 2013, En temps &amp; lieux, 978-2-7132-2385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the on-line circulation of health information in Africa: The reciprocal contributions made by applying anthropological and communicational approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Fleury; Jacques Walter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Publics. Theories, Practices, Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-176, 2022, 978-2-8076-1848-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les savoirs expérientiels en santé: une revue de la littérature en sciences humaines et sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Simon; Sophie Arborio; Arnaud Halloy; Fabienne Hejoaka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-74, 2021, Série Actes, 9782814305649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Communication of African Francophone Women Dealing with Infertility: Practices in the Face of Different Asymmetric Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Ségur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Perspectives on Media, Participation and Audiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-147, 2020, 978-3-030-33346-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La fabrique des savoirs expérientiels : généalogie de la notion, jalons définitionnels et descriptions en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Simon; Sophie Arborio; Arnaud Halloy; Fabienne Hejoaka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaire de Nancy - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-48, 2019, Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires, 978-2-8143-0564-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges en ligne de femmes africaines francophones confrontées à l'infertilité. Pratiques à l'intersection de différents rapports d'asymétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Ballarini; Céline Ségur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir public. Modalités et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-112, 2018, 978-2-84934-288-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation humaine en médecine traditionnelle, une pratique à la croisée de deux questionnements éthiques. Analyses à partir du Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux; Mamadou Badji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux éthiques autour du médicament en Afrique. Analyses en anthropologie, droit et santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan-Sénégal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-299, 2015, 978-2-343-08072-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production sociale d’un thérapeute béninois contemporaine. Entrepreneuriat, pratiques de soins et essais thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Pordié; Emmanuelle Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs : Biographies de thérapeutes au temps de la globalisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.241‑262, 2013, En temps et lieux, ISBN 978-2-7132-2385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce n’est pas dans les vieilles marmites qu’on fait les meilleures soupes, portrait d’un guérisseur d’un nouveau genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Pordié; Emmanuelle Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs, le néo-traditionalisme en biographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de valorisation des « médecines traditionnelles » au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Massé; Jean Benoist. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convocations thérapeutiques du sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'information et de la communication (SIC) en IUT - 35 fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression et communication verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'information et de la communication (SIC) en IUT - 35 fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication non verbale et para-verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'information et de la communication (SIC) en IUT - 35 fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de West : construction des savoirs et singularité des expériences des familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche sur les médiations (Crem, Université de Lorraine). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire FAM-WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CPER Ariane. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les initiatives de promotion des thérapeutiques traditionnelles au Bénin, nouveaux enjeux thérapeutiques, politiques et religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Paul Valéry - Montpellier 3, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05020623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Simon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en sciences de l'information et communicationUniversité de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en anthropologie & Maîtresse de conférences en sciences de l’information et de la communication, mes travaux portent sur la construction/circulation des savoirs à l’intérieur de différents espaces sanitaires avec un intérêt particulier pour les savoirs à la marge (ou émergents) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication en santé environnementale et exposition aux métaux lourds (Guyane)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éducation thérapeutique et savoirs expérientiels en santé (France hexagonale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médiation numérique et diffusion mondialisée des innovations ou connaissances biomédicales (Afrique de l’Ouest)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dynamique des systèmes de soins et hybridation des textes dans l’espace traditionnel et non-conventionnel du soin (Bénin, Sénégal).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engagée dans une réflexion sur les rapports sciences/société, j'ai siégé durant 3 ans comme membre suppléante du collège externe du comité d'éthique de l'Institut Pasteur (IRB) (2021-24). Je siège aujourd'hui au comité d'éthique de la recherche - CER de mon établissement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dernières publications :Simon E., Hejoaka F., (2025). La fabrique des savoirs expérientiels chez Thomasina Borkman : sagesse et vérité dans les groupes d’autosupport. Intellectica : Lieux et modes d’existence du savoir expérientiel. 82, 2025/1 pp. 135-155.Halloy, A., Simon, E., & Hejoaka, F. (2022). Defining patient’s experiential knowledge: Who, what and how patients know. A narrative critical review. Sociology of Health & Illness, 45( 2), 405– 422. </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1111/1467-9566.13588</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> hal-04253781v1Arborio S., Simon E. (2021), Le rôle de la « narration située » en éducation thérapeutique des patients (ETP) : de l’information à la relation, Santé Publique, 3 Vol. 33.Simon E., Stein M. (2021). « Sciences embarquées et approches réflexives : quelle médiation scientifique ? » In Anne Piponnier, Céline Ségur, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte du colloque Identités du chercheur et narrations en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Loraine, (Nancy).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROULAND Betty, MAFFI Irène (dir.), Voyager pour procréer au Maghreb. Expériences au sein d’une nouvelle industrie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Action philanthropique et développement au Proche-Orient, 158 (2), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14juf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05244535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des savoirs expérientiels chez Thomasina Borkman : sagesse et vérité dans les groupes d’autosupport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (82), pp.135-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining patient’s experiential knowledge: Who, what and how patients know. A narrative critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Health and Illness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (2), pp.405-422. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9566.13588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie sanitaire peut-elle guérir de l’épidémie de covid-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.151-58. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la &amp;quot;narration située&amp;quot; en éducation thérapeutique des patients (ETP) : de l'information à la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), pp.311-316. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.213.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’augmentation et la diversification de l’offre médicamenteuse dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.063.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative medicines for AIDS in resource-poor settings: Insights from exploratory anthropological studies in Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (16), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4269-4-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importation of manufactured herbals in West Africa: the case of AIDS treatments in Benin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale sur le Médicament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exportation du new age en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Etudes africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XLIII (4), pp.883-898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En(quête) de sens. Ce que la digitalisation de la santé fait à l’annonce du diagnostic d’une maladie rare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles agentivités” et pratiques info -communicationnelles en santé ? Entre idéologies de la promesse et réalités expérientielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche sur les Enjeux de la communication, Oct 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le qui, le quoi et le comment des savoirs d’expérience. Les apports d’une approche pragmatique et située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EXPAIRs, Expériences et Savoirs Expérientiels, Webinaire scientifique interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, May 2025, Rennes EHESP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des publics d'un problème de santé environnementale en Guyane. Un contre-point des normes de prévoyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les “publics vulnérables” de la prévention : appropriations et expériences des recommandations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil; Centre d’étude des discours, images, textes, écrits, communication, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different forms of health communication and absence of illness narratives. The lack of construction of the mercury health problem in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First meeting of the network DIM : Democracy, illness narratives and scientific mediation in health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Norvégien à la Maison des Sciences de l’Homme, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des savoirs expérientiels : Relecture des travaux princeps de Thomasina Borkman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Réseau Health &amp; Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Européen de Recherche en Économie Financière et Gestion des Entreprises (Cerefige, Université de Lorraine), Sep 2024, [En ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health in French Guiana between a republican vision of health and recognition of cultural pluralism in health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Medical Multiculturalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04939852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mercure en Guyane : un problème (discret) de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire carcéralité et santé en Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Jun 2024, Lyon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche communicationnelle de la diversité des pratiques de médiation : le cas des médiations en santé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, La médiation institutionnelles et familiale en Afrique, Notions, contextes, méthodes, services et compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Parakou - Bénin, Nov 2023, Parakou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le problème public lié à la pollution au mercure en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'écotoxicologie fondamentale et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'écotoxicologie fondamentale et appliquée (Sefa), Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres « manquées » entre les chercheur·e·s et les publics. Retour réflexif sur trois recherches en sciences humaines et sociales sur des questions de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Journées Hubert Curien» Science &amp;You 2021. La communication scientifique : un temps de réflexion pour avancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.204-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold, Mercury and Sanitary Crisis in French Guiana: An Interdisciplinary Approach to Discourse(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual ICA Conference. One World, One Network‽</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences embarquées et renouveau minier français : récits de chercheurs, approches réflexives et engagement en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire Identités du chercheur et narrations en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2019, Nancy, France. pp.95-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Facebook consacré à une maladie/handicap rare âge dépendant : construire un collectif de mères autour d’une expérience partagée de la singularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de santé Discours et représentations autour des longues maladies : les figures du patient, du soignant et de l’aidant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Clermont Auvergne, Jun 2021, Moulins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux marges de l’ETP : étude de cas à partir d’un groupe Facebook consacré à une maladie infantile rare (le syndrome de West).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Éducation thérapeutique : dispositifs de médiation de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine), Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets imaginés, effets documentés de la e-santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre-débat Les Rencontres Santé-Société Georges Canguilhem. La santé connectée, une totale mutation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euro Cos Humanisme &amp; Santé, Oct 2018, Strasbourg, France. pp.161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux marges de l’ETP : étude de cas à partir d’un groupe Facebook consacré à une maladie infantile rare (le syndrome de West)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Éducation thérapeutique dispositifs de médiation de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); région Grand-Est; Attractivité de la Région : Innovation, Aménagement du territoire, Nouveaux Effets économiques et sociaux (ARIANE); Centre hospitalier régional Metz-Thionville; Les enfants de West; Fondation Maladies rares; Association Injeno; Association Sclérose tubéreuse de Bourneville (astb), Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des résultats du programme Com-Patients (prix de la recherche clinique 2014 du CHR Metz-Thionville)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Sioux et Com-Patients. Restitution des résultats auprès des patients participants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); CHR Metz-Thionville, Sep 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de communication organisationnelle sur un sujet sensible : le cas de &amp;quot;Montagne d'Or&amp;quot; (Guyane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'université populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Thionville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-health and industrial medicine, a new program for communication research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale ICA 2018 Prague Health Communication. Extended session: Trends, Issues and Innovations - Engaging French and International Shared Voices Regarding Public Health Controversies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International communication association, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biography of health devices: role and impact for (e-)health communication studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Communication et santé : croisée des approches entre la France et les États-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communications; Médiations; Organisations; Savoirs (Cimeos; Université de Bourgogne); Labex Lipstic, Jun 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des premiers résultats de l'étude FAM-WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FAM-WEST. Regards croisés sur le syndrome de West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Hôpital universitaire Robert-Debré; association Injeno; association Les Enfants de West; Fondation Maladies rares, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation thérapeutique en ostéoporose au regard des représentations des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e journée ETP rhumato Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETP Grand-Est, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque soignants et anthropologues collaborent : l’expérience de l’étude FAM-WEST à l’hôpital Robert Debré (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Danse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20es Journées françaises de l’épilepsie (JFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ligue française contre l'épilepsie, Oct 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs qui sont-ils ? Biographie(s) de guérisseur(s) contemporain(s) : innovation, réseaux internationaux des dimensions constitutives de leurs pratiques, savoirs et identités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée séminaire Guérisseurs d'aujourd'hui dans l'Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'ethnopharmacologie, Sep 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration de la relation patient médecin et éducation thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Rencontres d’éducation thérapeutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santé; éducation; formation (SEFor), Nov 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours en ligne d'internautes africaines francophones : une (bio) médicalisation de la reproduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Technologies de la procréation et mondialisation. Dispositifs, savoirs, expériences en Afrique sub-saharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre population et développement (Ceped); Institut national d'études démographiques (Ined); Les Afriques dans le monde (Lam); Centre d'études des mondes africains (Cemaf), Dec 2013, Paris, France. pp.91-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’experimentation humaine en médecine traditionnelle, une pratique à la croisée de deux questionnements éthiques. Analyses à partir du Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques internationales d’éthique et de bioéthique pour l’Afrique de l’ouest et du centre : Nouveaux enjeux ethiques autour du médicament en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Droit, éthique, santé de la faculté des sciences juridiques et politiques de l’université Cheikh Anta Diop de Dakar ; TRANSVIHMI, l’Institut de recherche pour le développement, Jul 2013, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages sociaux africains des blogs et forums consacrés à l’infertilité : un objet qui nécessite de se situer à l’intersection des SIC et de l’anthropologie, Intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, Colloque franco-roumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility and medically assisted procreation: forms of exchange and relationships between patients via forums and blogs in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Biomedical Technologies in Sub-saharan Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie et usages de l’Internet pour l’accès à l’information de santé : questions de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Anthropologie au temps du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, Nov 2011, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAM-WEST. Du diagnostic à l'identification de la maladie dans le cas du syndrome de West</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Auvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e congrès de la Société française de Neurologie pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAM-WEST. West Syndrom: building knowledge and singularity of the families experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Auvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress on Epileptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vienne, Austria. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires d'une évaluation qualitative à 6 mois pour ETP en ostéoporose étude com-patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poivret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès société française de rhumatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé : fondements épistémologiques et enjeux identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40, Presses universitaire de Nancy - Éditions universitaires de Lorraine, 2019, Questions de communication, série actes, 9782814305649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Narration et éducation thérapeutique du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33 (3), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médicaments dans les Suds : nouveaux produits, nouveaux enjeux, Autrepart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64, pp.187, 2013, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.063.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDULOR, 40, 2021, Série Actes, ISBN : 978-2-8143-0564-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05247965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs : Biographies de thérapeutes au temps de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École des hautes études en sciences sociales, 42, pp.301, 2013, En temps &amp; lieux, 978-2-7132-2385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the on-line circulation of health information in Africa: The reciprocal contributions made by applying anthropological and communicational approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Fleury; Jacques Walter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Publics. Theories, Practices, Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-176, 2022, 978-2-8076-1848-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les savoirs expérientiels en santé: une revue de la littérature en sciences humaines et sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Simon; Sophie Arborio; Arnaud Halloy; Fabienne Hejoaka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-74, 2021, Série Actes, 9782814305649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Communication of African Francophone Women Dealing with Infertility: Practices in the Face of Different Asymmetric Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Ségur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Perspectives on Media, Participation and Audiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-147, 2020, 978-3-030-33346-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La fabrique des savoirs expérientiels : généalogie de la notion, jalons définitionnels et descriptions en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Simon; Sophie Arborio; Arnaud Halloy; Fabienne Hejoaka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaire de Nancy - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-48, 2019, Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires, 978-2-8143-0564-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges en ligne de femmes africaines francophones confrontées à l'infertilité. Pratiques à l'intersection de différents rapports d'asymétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Ballarini; Céline Ségur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir public. Modalités et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-112, 2018, 978-2-84934-288-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation humaine en médecine traditionnelle, une pratique à la croisée de deux questionnements éthiques. Analyses à partir du Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux; Mamadou Badji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux éthiques autour du médicament en Afrique. Analyses en anthropologie, droit et santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan-Sénégal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-299, 2015, 978-2-343-08072-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production sociale d’un thérapeute béninois contemporaine. Entrepreneuriat, pratiques de soins et essais thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Pordié; Emmanuelle Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs : Biographies de thérapeutes au temps de la globalisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.241‑262, 2013, En temps et lieux, ISBN 978-2-7132-2385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce n’est pas dans les vieilles marmites qu’on fait les meilleures soupes, portrait d’un guérisseur d’un nouveau genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Pordié; Emmanuelle Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs, le néo-traditionalisme en biographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de valorisation des « médecines traditionnelles » au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Massé; Jean Benoist. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convocations thérapeutiques du sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression et communication verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'information et de la communication (SIC) en IUT - 35 fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication non verbale et para-verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'information et de la communication (SIC) en IUT - 35 fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'information et de la communication (SIC) en IUT - 35 fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de West : construction des savoirs et singularité des expériences des familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche sur les médiations (Crem, Université de Lorraine). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire FAM-WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CPER Ariane. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les initiatives de promotion des thérapeutiques traditionnelles au Bénin, nouveaux enjeux thérapeutiques, politiques et religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Paul Valéry - Montpellier 3, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05020623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E28BE3B4"/>
+    <w:nsid w:val="70DFCD14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1467-9566.13588" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244535v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14juf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hejoaka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253781v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.13588" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28385" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arborio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.213.0311" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.063.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hardon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Micollier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4269-4-16" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020638v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03327816v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Auge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03454819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Stein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maeder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065219v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Danse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goujon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Saint Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poivret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100926480&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030333454" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100926480&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862419v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/devenir-public" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49044" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020954v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020928v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05020623v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1467-9566.13588" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244535v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14juf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hejoaka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253781v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.13588" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28385" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arborio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.213.0311" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.063.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hardon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Micollier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4269-4-16" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939852v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020638v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03327816v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Auge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Stein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03454819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065255v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maeder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065219v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Danse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goujon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Saint Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poivret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100926480&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030333454" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100926480&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862419v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/devenir-public" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49044" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020954v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05020623v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>