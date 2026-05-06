--- v1 (2026-04-02)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Simon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en sciences de l'information et communicationUniversité de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en anthropologie & Maîtresse de conférences en sciences de l’information et de la communication, mes travaux portent sur la construction/circulation des savoirs à l’intérieur de différents espaces sanitaires avec un intérêt particulier pour les savoirs à la marge (ou émergents) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication en santé environnementale et exposition aux métaux lourds (Guyane)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éducation thérapeutique et savoirs expérientiels en santé (France hexagonale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médiation numérique et diffusion mondialisée des innovations ou connaissances biomédicales (Afrique de l’Ouest)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dynamique des systèmes de soins et hybridation des textes dans l’espace traditionnel et non-conventionnel du soin (Bénin, Sénégal).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engagée dans une réflexion sur les rapports sciences/société, j'ai siégé durant 3 ans comme membre suppléante du collège externe du comité d'éthique de l'Institut Pasteur (IRB) (2021-24). Je siège aujourd'hui au comité d'éthique de la recherche - CER de mon établissement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dernières publications :Simon E., Hejoaka F., (2025). La fabrique des savoirs expérientiels chez Thomasina Borkman : sagesse et vérité dans les groupes d’autosupport. Intellectica : Lieux et modes d’existence du savoir expérientiel. 82, 2025/1 pp. 135-155.Halloy, A., Simon, E., & Hejoaka, F. (2022). Defining patient’s experiential knowledge: Who, what and how patients know. A narrative critical review. Sociology of Health & Illness, 45( 2), 405– 422. </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1111/1467-9566.13588</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> hal-04253781v1Arborio S., Simon E. (2021), Le rôle de la « narration située » en éducation thérapeutique des patients (ETP) : de l’information à la relation, Santé Publique, 3 Vol. 33.Simon E., Stein M. (2021). « Sciences embarquées et approches réflexives : quelle médiation scientifique ? » In Anne Piponnier, Céline Ségur, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte du colloque Identités du chercheur et narrations en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Loraine, (Nancy).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROULAND Betty, MAFFI Irène (dir.), Voyager pour procréer au Maghreb. Expériences au sein d’une nouvelle industrie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Action philanthropique et développement au Proche-Orient, 158 (2), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14juf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05244535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des savoirs expérientiels chez Thomasina Borkman : sagesse et vérité dans les groupes d’autosupport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (82), pp.135-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining patient’s experiential knowledge: Who, what and how patients know. A narrative critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Health and Illness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (2), pp.405-422. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9566.13588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie sanitaire peut-elle guérir de l’épidémie de covid-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.151-58. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la &amp;quot;narration située&amp;quot; en éducation thérapeutique des patients (ETP) : de l'information à la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), pp.311-316. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.213.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’augmentation et la diversification de l’offre médicamenteuse dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.063.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative medicines for AIDS in resource-poor settings: Insights from exploratory anthropological studies in Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (16), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4269-4-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importation of manufactured herbals in West Africa: the case of AIDS treatments in Benin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale sur le Médicament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exportation du new age en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Etudes africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XLIII (4), pp.883-898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En(quête) de sens. Ce que la digitalisation de la santé fait à l’annonce du diagnostic d’une maladie rare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles agentivités” et pratiques info -communicationnelles en santé ? Entre idéologies de la promesse et réalités expérientielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche sur les Enjeux de la communication, Oct 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le qui, le quoi et le comment des savoirs d’expérience. Les apports d’une approche pragmatique et située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EXPAIRs, Expériences et Savoirs Expérientiels, Webinaire scientifique interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, May 2025, Rennes EHESP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des publics d'un problème de santé environnementale en Guyane. Un contre-point des normes de prévoyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les “publics vulnérables” de la prévention : appropriations et expériences des recommandations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil; Centre d’étude des discours, images, textes, écrits, communication, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different forms of health communication and absence of illness narratives. The lack of construction of the mercury health problem in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First meeting of the network DIM : Democracy, illness narratives and scientific mediation in health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Norvégien à la Maison des Sciences de l’Homme, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des savoirs expérientiels : Relecture des travaux princeps de Thomasina Borkman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Réseau Health &amp; Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Européen de Recherche en Économie Financière et Gestion des Entreprises (Cerefige, Université de Lorraine), Sep 2024, [En ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health in French Guiana between a republican vision of health and recognition of cultural pluralism in health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Medical Multiculturalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04939852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mercure en Guyane : un problème (discret) de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire carcéralité et santé en Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Jun 2024, Lyon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche communicationnelle de la diversité des pratiques de médiation : le cas des médiations en santé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, La médiation institutionnelles et familiale en Afrique, Notions, contextes, méthodes, services et compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Parakou - Bénin, Nov 2023, Parakou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le problème public lié à la pollution au mercure en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'écotoxicologie fondamentale et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'écotoxicologie fondamentale et appliquée (Sefa), Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres « manquées » entre les chercheur·e·s et les publics. Retour réflexif sur trois recherches en sciences humaines et sociales sur des questions de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Journées Hubert Curien» Science &amp;You 2021. La communication scientifique : un temps de réflexion pour avancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.204-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold, Mercury and Sanitary Crisis in French Guiana: An Interdisciplinary Approach to Discourse(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual ICA Conference. One World, One Network‽</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences embarquées et renouveau minier français : récits de chercheurs, approches réflexives et engagement en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire Identités du chercheur et narrations en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2019, Nancy, France. pp.95-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Facebook consacré à une maladie/handicap rare âge dépendant : construire un collectif de mères autour d’une expérience partagée de la singularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de santé Discours et représentations autour des longues maladies : les figures du patient, du soignant et de l’aidant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Clermont Auvergne, Jun 2021, Moulins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux marges de l’ETP : étude de cas à partir d’un groupe Facebook consacré à une maladie infantile rare (le syndrome de West).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Éducation thérapeutique : dispositifs de médiation de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine), Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets imaginés, effets documentés de la e-santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre-débat Les Rencontres Santé-Société Georges Canguilhem. La santé connectée, une totale mutation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euro Cos Humanisme &amp; Santé, Oct 2018, Strasbourg, France. pp.161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux marges de l’ETP : étude de cas à partir d’un groupe Facebook consacré à une maladie infantile rare (le syndrome de West)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Éducation thérapeutique dispositifs de médiation de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); région Grand-Est; Attractivité de la Région : Innovation, Aménagement du territoire, Nouveaux Effets économiques et sociaux (ARIANE); Centre hospitalier régional Metz-Thionville; Les enfants de West; Fondation Maladies rares; Association Injeno; Association Sclérose tubéreuse de Bourneville (astb), Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des résultats du programme Com-Patients (prix de la recherche clinique 2014 du CHR Metz-Thionville)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Sioux et Com-Patients. Restitution des résultats auprès des patients participants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); CHR Metz-Thionville, Sep 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de communication organisationnelle sur un sujet sensible : le cas de &amp;quot;Montagne d'Or&amp;quot; (Guyane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'université populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Thionville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-health and industrial medicine, a new program for communication research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale ICA 2018 Prague Health Communication. Extended session: Trends, Issues and Innovations - Engaging French and International Shared Voices Regarding Public Health Controversies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International communication association, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biography of health devices: role and impact for (e-)health communication studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Communication et santé : croisée des approches entre la France et les États-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communications; Médiations; Organisations; Savoirs (Cimeos; Université de Bourgogne); Labex Lipstic, Jun 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des premiers résultats de l'étude FAM-WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FAM-WEST. Regards croisés sur le syndrome de West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Hôpital universitaire Robert-Debré; association Injeno; association Les Enfants de West; Fondation Maladies rares, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation thérapeutique en ostéoporose au regard des représentations des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e journée ETP rhumato Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETP Grand-Est, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque soignants et anthropologues collaborent : l’expérience de l’étude FAM-WEST à l’hôpital Robert Debré (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Danse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20es Journées françaises de l’épilepsie (JFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ligue française contre l'épilepsie, Oct 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs qui sont-ils ? Biographie(s) de guérisseur(s) contemporain(s) : innovation, réseaux internationaux des dimensions constitutives de leurs pratiques, savoirs et identités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée séminaire Guérisseurs d'aujourd'hui dans l'Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'ethnopharmacologie, Sep 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration de la relation patient médecin et éducation thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Rencontres d’éducation thérapeutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santé; éducation; formation (SEFor), Nov 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours en ligne d'internautes africaines francophones : une (bio) médicalisation de la reproduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Technologies de la procréation et mondialisation. Dispositifs, savoirs, expériences en Afrique sub-saharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre population et développement (Ceped); Institut national d'études démographiques (Ined); Les Afriques dans le monde (Lam); Centre d'études des mondes africains (Cemaf), Dec 2013, Paris, France. pp.91-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’experimentation humaine en médecine traditionnelle, une pratique à la croisée de deux questionnements éthiques. Analyses à partir du Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques internationales d’éthique et de bioéthique pour l’Afrique de l’ouest et du centre : Nouveaux enjeux ethiques autour du médicament en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Droit, éthique, santé de la faculté des sciences juridiques et politiques de l’université Cheikh Anta Diop de Dakar ; TRANSVIHMI, l’Institut de recherche pour le développement, Jul 2013, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages sociaux africains des blogs et forums consacrés à l’infertilité : un objet qui nécessite de se situer à l’intersection des SIC et de l’anthropologie, Intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, Colloque franco-roumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility and medically assisted procreation: forms of exchange and relationships between patients via forums and blogs in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Biomedical Technologies in Sub-saharan Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie et usages de l’Internet pour l’accès à l’information de santé : questions de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Anthropologie au temps du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, Nov 2011, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAM-WEST. Du diagnostic à l'identification de la maladie dans le cas du syndrome de West</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Auvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e congrès de la Société française de Neurologie pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAM-WEST. West Syndrom: building knowledge and singularity of the families experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Auvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress on Epileptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vienne, Austria. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires d'une évaluation qualitative à 6 mois pour ETP en ostéoporose étude com-patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poivret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès société française de rhumatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé : fondements épistémologiques et enjeux identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40, Presses universitaire de Nancy - Éditions universitaires de Lorraine, 2019, Questions de communication, série actes, 9782814305649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Narration et éducation thérapeutique du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33 (3), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médicaments dans les Suds : nouveaux produits, nouveaux enjeux, Autrepart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64, pp.187, 2013, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.063.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDULOR, 40, 2021, Série Actes, ISBN : 978-2-8143-0564-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05247965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs : Biographies de thérapeutes au temps de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École des hautes études en sciences sociales, 42, pp.301, 2013, En temps &amp; lieux, 978-2-7132-2385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the on-line circulation of health information in Africa: The reciprocal contributions made by applying anthropological and communicational approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Fleury; Jacques Walter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Publics. Theories, Practices, Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-176, 2022, 978-2-8076-1848-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les savoirs expérientiels en santé: une revue de la littérature en sciences humaines et sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Simon; Sophie Arborio; Arnaud Halloy; Fabienne Hejoaka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-74, 2021, Série Actes, 9782814305649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Communication of African Francophone Women Dealing with Infertility: Practices in the Face of Different Asymmetric Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Ségur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Perspectives on Media, Participation and Audiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-147, 2020, 978-3-030-33346-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La fabrique des savoirs expérientiels : généalogie de la notion, jalons définitionnels et descriptions en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Simon; Sophie Arborio; Arnaud Halloy; Fabienne Hejoaka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaire de Nancy - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-48, 2019, Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires, 978-2-8143-0564-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges en ligne de femmes africaines francophones confrontées à l'infertilité. Pratiques à l'intersection de différents rapports d'asymétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Ballarini; Céline Ségur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir public. Modalités et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-112, 2018, 978-2-84934-288-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation humaine en médecine traditionnelle, une pratique à la croisée de deux questionnements éthiques. Analyses à partir du Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux; Mamadou Badji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux éthiques autour du médicament en Afrique. Analyses en anthropologie, droit et santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan-Sénégal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-299, 2015, 978-2-343-08072-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production sociale d’un thérapeute béninois contemporaine. Entrepreneuriat, pratiques de soins et essais thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Pordié; Emmanuelle Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs : Biographies de thérapeutes au temps de la globalisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.241‑262, 2013, En temps et lieux, ISBN 978-2-7132-2385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce n’est pas dans les vieilles marmites qu’on fait les meilleures soupes, portrait d’un guérisseur d’un nouveau genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Pordié; Emmanuelle Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs, le néo-traditionalisme en biographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de valorisation des « médecines traditionnelles » au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Massé; Jean Benoist. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convocations thérapeutiques du sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression et communication verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'information et de la communication (SIC) en IUT - 35 fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication non verbale et para-verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'information et de la communication (SIC) en IUT - 35 fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'information et de la communication (SIC) en IUT - 35 fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de West : construction des savoirs et singularité des expériences des familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche sur les médiations (Crem, Université de Lorraine). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire FAM-WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CPER Ariane. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les initiatives de promotion des thérapeutiques traditionnelles au Bénin, nouveaux enjeux thérapeutiques, politiques et religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Paul Valéry - Montpellier 3, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05020623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Simon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en sciences de l'information et communicationUniversité de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en anthropologie & Maîtresse de conférences en sciences de l’information et de la communication, mes travaux portent sur la construction/circulation des savoirs à l’intérieur de différents espaces sanitaires avec un intérêt particulier pour les savoirs à la marge (ou émergents) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication en santé environnementale et exposition aux métaux lourds (Guyane)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éducation thérapeutique et savoirs expérientiels en santé (France hexagonale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médiation numérique et diffusion mondialisée des innovations ou connaissances biomédicales (Afrique de l’Ouest)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dynamique des systèmes de soins et hybridation des textes dans l’espace traditionnel et non-conventionnel du soin (Bénin, Sénégal).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engagée dans une réflexion sur les rapports sciences/société, j'ai siégé durant 3 ans comme membre suppléante du collège externe du comité d'éthique de l'Institut Pasteur (IRB) (2021-24). Je siège aujourd'hui au comité d'éthique de la recherche - CER de mon établissement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dernières publications :Simon E., Hejoaka F., (2025). La fabrique des savoirs expérientiels chez Thomasina Borkman : sagesse et vérité dans les groupes d’autosupport. Intellectica : Lieux et modes d’existence du savoir expérientiel. 82, 2025/1 pp. 135-155.Halloy, A., Simon, E., & Hejoaka, F. (2022). Defining patient’s experiential knowledge: Who, what and how patients know. A narrative critical review. Sociology of Health & Illness, 45( 2), 405– 422. </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1111/1467-9566.13588</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> hal-04253781v1Arborio S., Simon E. (2021), Le rôle de la « narration située » en éducation thérapeutique des patients (ETP) : de l’information à la relation, Santé Publique, 3 Vol. 33.Simon E., Stein M. (2021). « Sciences embarquées et approches réflexives : quelle médiation scientifique ? » In Anne Piponnier, Céline Ségur, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte du colloque Identités du chercheur et narrations en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Loraine, (Nancy).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROULAND Betty, MAFFI Irène (dir.), Voyager pour procréer au Maghreb. Expériences au sein d’une nouvelle industrie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Action philanthropique et développement au Proche-Orient, 158 (2), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14juf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05244535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des savoirs expérientiels chez Thomasina Borkman : sagesse et vérité dans les groupes d’autosupport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (82), pp.135-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining patient’s experiential knowledge: Who, what and how patients know. A narrative critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Health and Illness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (2), pp.405-422. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9566.13588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie sanitaire peut-elle guérir de l’épidémie de covid-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.151-58. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la &amp;quot;narration située&amp;quot; en éducation thérapeutique des patients (ETP) : de l'information à la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), pp.311-316. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.213.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’augmentation et la diversification de l’offre médicamenteuse dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.063.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importation of manufactured herbals in West Africa: the case of AIDS treatments in Benin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale sur le Médicament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative medicines for AIDS in resource-poor settings: Insights from exploratory anthropological studies in Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (16), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4269-4-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exportation du new age en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Etudes africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XLIII (4), pp.883-898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En(quête) de sens. Ce que la digitalisation de la santé fait à l’annonce du diagnostic d’une maladie rare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles agentivités” et pratiques info -communicationnelles en santé ? Entre idéologies de la promesse et réalités expérientielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche sur les Enjeux de la communication, Oct 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le qui, le quoi et le comment des savoirs d’expérience. Les apports d’une approche pragmatique et située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EXPAIRs, Expériences et Savoirs Expérientiels, Webinaire scientifique interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, May 2025, Rennes EHESP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des publics d'un problème de santé environnementale en Guyane. Un contre-point des normes de prévoyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les “publics vulnérables” de la prévention : appropriations et expériences des recommandations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil; Centre d’étude des discours, images, textes, écrits, communication, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des savoirs expérientiels : Relecture des travaux princeps de Thomasina Borkman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Réseau Health &amp; Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Européen de Recherche en Économie Financière et Gestion des Entreprises (Cerefige, Université de Lorraine), Sep 2024, [En ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different forms of health communication and absence of illness narratives. The lack of construction of the mercury health problem in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First meeting of the network DIM : Democracy, illness narratives and scientific mediation in health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Norvégien à la Maison des Sciences de l’Homme, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health in French Guiana between a republican vision of health and recognition of cultural pluralism in health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Medical Multiculturalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04939852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mercure en Guyane : un problème (discret) de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire carcéralité et santé en Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Jun 2024, Lyon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche communicationnelle de la diversité des pratiques de médiation : le cas des médiations en santé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, La médiation institutionnelles et familiale en Afrique, Notions, contextes, méthodes, services et compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Parakou - Bénin, Nov 2023, Parakou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le problème public lié à la pollution au mercure en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'écotoxicologie fondamentale et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'écotoxicologie fondamentale et appliquée (Sefa), Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres « manquées » entre les chercheur·e·s et les publics. Retour réflexif sur trois recherches en sciences humaines et sociales sur des questions de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Journées Hubert Curien» Science &amp;You 2021. La communication scientifique : un temps de réflexion pour avancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.204-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold, Mercury and Sanitary Crisis in French Guiana: An Interdisciplinary Approach to Discourse(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual ICA Conference. One World, One Network‽</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences embarquées et renouveau minier français : récits de chercheurs, approches réflexives et engagement en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire Identités du chercheur et narrations en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2019, Nancy, France. pp.95-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Facebook consacré à une maladie/handicap rare âge dépendant : construire un collectif de mères autour d’une expérience partagée de la singularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de santé Discours et représentations autour des longues maladies : les figures du patient, du soignant et de l’aidant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Clermont Auvergne, Jun 2021, Moulins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux marges de l’ETP : étude de cas à partir d’un groupe Facebook consacré à une maladie infantile rare (le syndrome de West).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Éducation thérapeutique : dispositifs de médiation de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine), Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets imaginés, effets documentés de la e-santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre-débat Les Rencontres Santé-Société Georges Canguilhem. La santé connectée, une totale mutation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euro Cos Humanisme &amp; Santé, Oct 2018, Strasbourg, France. pp.161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux marges de l’ETP : étude de cas à partir d’un groupe Facebook consacré à une maladie infantile rare (le syndrome de West)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Éducation thérapeutique dispositifs de médiation de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); région Grand-Est; Attractivité de la Région : Innovation, Aménagement du territoire, Nouveaux Effets économiques et sociaux (ARIANE); Centre hospitalier régional Metz-Thionville; Les enfants de West; Fondation Maladies rares; Association Injeno; Association Sclérose tubéreuse de Bourneville (astb), Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des résultats du programme Com-Patients (prix de la recherche clinique 2014 du CHR Metz-Thionville)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Sioux et Com-Patients. Restitution des résultats auprès des patients participants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); CHR Metz-Thionville, Sep 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de communication organisationnelle sur un sujet sensible : le cas de &amp;quot;Montagne d'Or&amp;quot; (Guyane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'université populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Thionville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-health and industrial medicine, a new program for communication research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale ICA 2018 Prague Health Communication. Extended session: Trends, Issues and Innovations - Engaging French and International Shared Voices Regarding Public Health Controversies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International communication association, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biography of health devices: role and impact for (e-)health communication studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Communication et santé : croisée des approches entre la France et les États-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communications; Médiations; Organisations; Savoirs (Cimeos; Université de Bourgogne); Labex Lipstic, Jun 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des premiers résultats de l'étude FAM-WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FAM-WEST. Regards croisés sur le syndrome de West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Hôpital universitaire Robert-Debré; association Injeno; association Les Enfants de West; Fondation Maladies rares, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation thérapeutique en ostéoporose au regard des représentations des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e journée ETP rhumato Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETP Grand-Est, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque soignants et anthropologues collaborent : l’expérience de l’étude FAM-WEST à l’hôpital Robert Debré (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Danse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20es Journées françaises de l’épilepsie (JFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ligue française contre l'épilepsie, Oct 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs qui sont-ils ? Biographie(s) de guérisseur(s) contemporain(s) : innovation, réseaux internationaux des dimensions constitutives de leurs pratiques, savoirs et identités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée séminaire Guérisseurs d'aujourd'hui dans l'Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'ethnopharmacologie, Sep 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours en ligne d'internautes africaines francophones : une (bio) médicalisation de la reproduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Technologies de la procréation et mondialisation. Dispositifs, savoirs, expériences en Afrique sub-saharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre population et développement (Ceped); Institut national d'études démographiques (Ined); Les Afriques dans le monde (Lam); Centre d'études des mondes africains (Cemaf), Dec 2013, Paris, France. pp.91-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration de la relation patient médecin et éducation thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Rencontres d’éducation thérapeutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santé; éducation; formation (SEFor), Nov 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’experimentation humaine en médecine traditionnelle, une pratique à la croisée de deux questionnements éthiques. Analyses à partir du Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques internationales d’éthique et de bioéthique pour l’Afrique de l’ouest et du centre : Nouveaux enjeux ethiques autour du médicament en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Droit, éthique, santé de la faculté des sciences juridiques et politiques de l’université Cheikh Anta Diop de Dakar ; TRANSVIHMI, l’Institut de recherche pour le développement, Jul 2013, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages sociaux africains des blogs et forums consacrés à l’infertilité : un objet qui nécessite de se situer à l’intersection des SIC et de l’anthropologie, Intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, Colloque franco-roumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility and medically assisted procreation: forms of exchange and relationships between patients via forums and blogs in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Biomedical Technologies in Sub-saharan Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie et usages de l’Internet pour l’accès à l’information de santé : questions de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Anthropologie au temps du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, Nov 2011, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAM-WEST. Du diagnostic à l'identification de la maladie dans le cas du syndrome de West</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Auvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e congrès de la Société française de Neurologie pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAM-WEST. West Syndrom: building knowledge and singularity of the families experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Auvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress on Epileptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vienne, Austria. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires d'une évaluation qualitative à 6 mois pour ETP en ostéoporose étude com-patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poivret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès société française de rhumatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé : fondements épistémologiques et enjeux identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40, Presses universitaire de Nancy - Éditions universitaires de Lorraine, 2019, Questions de communication, série actes, 9782814305649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Narration et éducation thérapeutique du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33 (3), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médicaments dans les Suds : nouveaux produits, nouveaux enjeux, Autrepart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64, pp.187, 2013, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.063.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDULOR, 40, 2021, Série Actes, ISBN : 978-2-8143-0564-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05247965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs : Biographies de thérapeutes au temps de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École des hautes études en sciences sociales, 42, pp.301, 2013, En temps &amp; lieux, 978-2-7132-2385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the on-line circulation of health information in Africa: The reciprocal contributions made by applying anthropological and communicational approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Fleury; Jacques Walter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Publics. Theories, Practices, Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-176, 2022, 978-2-8076-1848-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les savoirs expérientiels en santé: une revue de la littérature en sciences humaines et sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Simon; Sophie Arborio; Arnaud Halloy; Fabienne Hejoaka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-74, 2021, Série Actes, 9782814305649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Communication of African Francophone Women Dealing with Infertility: Practices in the Face of Different Asymmetric Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Ségur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Perspectives on Media, Participation and Audiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-147, 2020, 978-3-030-33346-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La fabrique des savoirs expérientiels : généalogie de la notion, jalons définitionnels et descriptions en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Simon; Sophie Arborio; Arnaud Halloy; Fabienne Hejoaka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaire de Nancy - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-48, 2019, Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires, 978-2-8143-0564-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges en ligne de femmes africaines francophones confrontées à l'infertilité. Pratiques à l'intersection de différents rapports d'asymétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Ballarini; Céline Ségur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir public. Modalités et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-112, 2018, 978-2-84934-288-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation humaine en médecine traditionnelle, une pratique à la croisée de deux questionnements éthiques. Analyses à partir du Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux; Mamadou Badji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux éthiques autour du médicament en Afrique. Analyses en anthropologie, droit et santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan-Sénégal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-299, 2015, 978-2-343-08072-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production sociale d’un thérapeute béninois contemporaine. Entrepreneuriat, pratiques de soins et essais thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Pordié; Emmanuelle Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs : Biographies de thérapeutes au temps de la globalisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.241‑262, 2013, En temps et lieux, ISBN 978-2-7132-2385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce n’est pas dans les vieilles marmites qu’on fait les meilleures soupes, portrait d’un guérisseur d’un nouveau genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Pordié; Emmanuelle Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs, le néo-traditionalisme en biographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de valorisation des « médecines traditionnelles » au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Massé; Jean Benoist. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convocations thérapeutiques du sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression et communication verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'information et de la communication (SIC) en IUT - 35 fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication non verbale et para-verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'information et de la communication (SIC) en IUT - 35 fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'information et de la communication (SIC) en IUT - 35 fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de West : construction des savoirs et singularité des expériences des familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche sur les médiations (Crem, Université de Lorraine). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire FAM-WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CPER Ariane. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les initiatives de promotion des thérapeutiques traditionnelles au Bénin, nouveaux enjeux thérapeutiques, politiques et religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Paul Valéry - Montpellier 3, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05020623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70DFCD14"/>
+    <w:nsid w:val="7A5371F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1467-9566.13588" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244535v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14juf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hejoaka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253781v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.13588" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28385" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arborio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.213.0311" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.063.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hardon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Micollier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4269-4-16" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939852v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020638v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03327816v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Auge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Stein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03454819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065255v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maeder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065219v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Danse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goujon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Saint Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poivret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100926480&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030333454" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100926480&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862419v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/devenir-public" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49044" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020954v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05020623v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1467-9566.13588" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244535v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14juf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hejoaka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253781v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.13588" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28385" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arborio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.213.0311" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.063.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Micollier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4269-4-16" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226552v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939852v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020638v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03327816v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Auge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Stein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03454819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065255v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maeder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065219v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Danse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goujon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862427v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Saint Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poivret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100926480&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030333454" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100926480&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862419v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/devenir-public" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49044" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020954v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05020623v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>