--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité historienne et appartenance urbaine (XIVe-XXe siècles)</w:t>
+                <w:t xml:space="preserve">Activité historienne et appartenance urbaine en Europe et dans les mondes islamiques (XIVe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Collard</w:t>
@@ -166,93 +166,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 66, 2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, N° 65 (1), 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.065.0007#xd_co_f=ZmE3M2ZhZDgtMWI4YS00MWY1LTliOTktYWU4NmJmM2ZmMTVl~⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208198v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Activité historienne et appartenance urbaine en Europe et dans les mondes islamiques (XIVe-XXe siècle)</w:t>
+                <w:t xml:space="preserve">hal-04159311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité historienne et appartenance urbaine (XIVe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Collard</w:t>
@@ -274,78 +283,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N° 65 (1), 2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 66, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhu.065.0007#xd_co_f=ZmE3M2ZhZDgtMWI4YS00MWY1LTliOTktYWU4NmJmM2ZmMTVl~⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04159311v1</w:t>
+                <w:t xml:space="preserve">hal-04208198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le califat de Cordoue, l’âge d’or d’al-Andalus »</w:t>
               </w:r>
@@ -371,2638 +371,2638 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde. Histoire et Civilisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Splendeurs et misères des cours andalouses du XIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles, réseaux et échanges curiaux au Moyen Âge, Actes du 52e congrès de la SHMESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Représentation de Soi et de l’Autre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dejugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Ducène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de soi et de l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dejugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Ducène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Denoix; Hélène Renel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.12-43, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un empire, des peuples. l’exemple de l’empire islamique médiéval »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y. Lignereux, A. Messaoudi, A. Peters-Custot et J. Wilgaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethno-géopolitique des empires, de l’Antiquité au monde contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assaut contre l’Islam (XIe-XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Mazel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Histoire du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’irruption de l’Islam, VIIe-Xe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Mazel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Histoire du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Islam à l’horizon (Xe-XIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Mazel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Histoire du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assaut contre l’Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire du Moyen Âge, dir. Florian Mazel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, p. 335-348, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La géographie arabe du Moyen Âge comme source historique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Kouamé, E. P. Meyer et A. Viguier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies, volume 1 : sources et genres historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Inalco, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contester au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allessandro Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contester au Moyen Âge : de la désobéissance à la révolte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.11-44, 2019, 979-10-351-0337-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02348704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le détroit de Gibraltar vu par les géographes arabes du Moyen Age. Une question d’échelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le détroit de Gibraltar (antiquité et Moyen Age) I. Représentations, perceptions, imaginaires. Études réunies par F. des Boscs, Yann Dejugnat et Arthur Haushalter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Casa de Velazquez, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.28591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ibn Fadlân chez les Bulgares de la Volga »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’exploration du monde. Une autre histoire des Grandes Découvertes, sous la direction de Romain Bertrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Seuil, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La contestation dans le monde islamique médiéval, introduction au congrès »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contester au Moyen Age : de la désobéissance à la révolte. Actes du XLIXe Congrès de la SHMESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Méditerranée médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annliese Nef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards historiques sur les grandes étapes de la formation du monde moderne, programme de seconde, sous la direction de S. Cote et E. Picard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathan, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un homme des Lumières andalouses : le cadi Ṣā‘id de Tolède (XIe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Galland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Monique Cottret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contestation du pouvoir par les populations civiles en al-Andalus aux XIe et XIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lecuppre, Gilles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Contestation (Moyen Âge et Temps Modernes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.207--228, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise andalouse du XIe siècle, une transition perçue comme une rupture définitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Müller, Christel and Heinz, Monica. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de Boccard, pp.95--107, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vraie-fausse lettre d'un émir almoravide à ses troupes (1139)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dumézil, Bruno and Vissière, Laurent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistolaire politique II : Authentiques et autographes (IVe-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, pp.115--126, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Orient et Occident, circulation, versions et lectures du Secret des secrets (XIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gonzalez Bernaldo; Pilar and Hilaire-Perés; Liliane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les savoirs-mondes. Mobilités et circulation des savoirs depuis le Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59--66, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.94149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'ordre en temps de désordre : panorama de la littérature politique de l'Islam médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lecuppre, Gilles and Tixier du Mesnil, Emmanuelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Désordres créateurs. L'invention politique à la faveur des troubles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.153--162, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la nostalgie andalouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écriture de la nostalgie dans la littérature arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une figure de la conciliation : Abd Allâh de Grenade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collard; Franck and Cottret; Monique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conciliation, réconciliation aux temps médiévaux et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, 2012, 978-2-84016-105-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir et pouvoir en al-Andalus au XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Seuil, 2022, L'Univers historique, Patrick Boucheron</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographes d'al-Andalus. De l'inventaire d'un territoire à la construction d'une mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de la Sorbonne, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désordres créateurs. L'invention politique à la faveur des troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lecuppre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lecuppre, Gilles and Tixier du Mesnil, Emmanuelle. Kimé, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner en Islam entre le Xe siècle et le XVe siècle (Iraq jusqu'en 1258, Syrie, Hijaz, Yémen, Égypte, Maghreb et al-Andalus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil; Cyrille Aillet; Eric Vallet. Atlande, 2014, Clés concours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désordres créateurs. L'invention politique à la faveur des troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lecuppre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kimé, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner en Islam Xe-XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Buresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bramoullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vallet</w:t>
+                <w:t xml:space="preserve">Sylvie Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2014, Clefs concours. Histoire médiévale, 978-2-35030-273-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01298971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographes d'al-Andalus. De l'inventaire d'un territoire à la construction d'une mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de la Sorbonne, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographes et voyageurs au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil; Cyrille Aillet; Eric Vallet. Atlande, 2014, Clés concours</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bresc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Paris Nanterre, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lecuppre</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-Andalus. Anthologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Lecuppre, Gilles and Tixier du Mesnil, Emmanuelle. Kimé, 2014</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garnier Flammarion, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Désordres créateurs. L'invention politique à la faveur des troubles</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrétiens, juifs et musulmans dans la Méditerranée médiévale. Études en hommage à Henri Bresc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Kimé, 2014</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annliese Nef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...417 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168885v1</w:t>
-              </w:r>
-[...1774 lines deleted...]
-                <w:t xml:space="preserve">hal-01638986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3296,64 +3296,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Famille princière et poésie : le cas d'al-Mu'tamid Ibn 'Abbâd (1040-1095)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Foulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3378,51 +3378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Andalus, huit siècles d'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3441,165 +3441,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'époque des Taïfas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le monde selon Idrîsî</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 384, pp.83--87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638934v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01638947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3617,51 +3617,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usâma ibn Munqidh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Barbares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3680,471 +3680,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Usâma ibn Munqidh »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Barbares, sous la direction de B. Dumezil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Ibn Rustah »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Barbares, sous la direction de B. Dumézil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ibn Fadlân »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Barbares, sous la direction de Bruno Dumézil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibn Fadlân</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des Barbares, sous la direction de B. Dumezil</w:t>
+              <w:t xml:space="preserve">Dictionnaire des Barbares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibn Rustah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Barbares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Géographie arabe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Barbares, sous la direction de Bruno Dumézil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Barbares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4270,51 +4270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nation andalouse, entre identités arabe, berbère et hispanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XLIVe congrès de la SHMESP sur Les nations au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4517,51 +4517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04208198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lellouch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier du Mesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.065.0007#xd_co_f=ZmE3M2ZhZDgtMWI4YS00MWY1LTliOTktYWU4NmJmM2ZmMTVl~" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168900v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier Du Mesnil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecuppre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bresc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Foulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dejugnat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duc&#232;ne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606584v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mazel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Stella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.28591" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638986v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171304v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.21699" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lellouch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier du Mesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.065.0007#xd_co_f=ZmE3M2ZhZDgtMWI4YS00MWY1LTliOTktYWU4NmJmM2ZmMTVl~" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04208198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170912v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170907v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dejugnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duc&#232;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170915v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier Du Mesnil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mazel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Stella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.28591" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639127v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168900v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecuppre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bresc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Foulon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639110v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.21699" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>