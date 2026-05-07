--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité historienne et appartenance urbaine en Europe et dans les mondes islamiques (XIVe-XXe siècle)</w:t>
+                <w:t xml:space="preserve">Activité historienne et appartenance urbaine (XIVe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Collard</w:t>
@@ -166,102 +166,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N° 65 (1), 2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 66, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Activité historienne et appartenance urbaine (XIVe-XXe siècles)</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité historienne et appartenance urbaine en Europe et dans les mondes islamiques (XIVe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Collard</w:t>
@@ -283,69 +274,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 66, 2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, N° 65 (1), 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.065.0007#xd_co_f=ZmE3M2ZhZDgtMWI4YS00MWY1LTliOTktYWU4NmJmM2ZmMTVl~⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208198v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le califat de Cordoue, l’âge d’or d’al-Andalus »</w:t>
               </w:r>
@@ -426,320 +426,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représentations de soi et de l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dejugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Ducène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Denoix; Hélène Renel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.12-43, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Représentation de Soi et de l’Autre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dejugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Ducène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Splendeurs et misères des cours andalouses du XIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles, réseaux et échanges curiaux au Moyen Âge, Actes du 52e congrès de la SHMESP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170912v1</w:t>
-              </w:r>
-[...222 lines deleted...]
-                <w:t xml:space="preserve">hal-05499288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un empire, des peuples. l’exemple de l’empire islamique médiéval »</w:t>
               </w:r>
@@ -1179,338 +1179,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le détroit de Gibraltar vu par les géographes arabes du Moyen Age. Une question d’échelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le détroit de Gibraltar (antiquité et Moyen Age) I. Représentations, perceptions, imaginaires. Études réunies par F. des Boscs, Yann Dejugnat et Arthur Haushalter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Casa de Velazquez, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.28591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ibn Fadlân chez les Bulgares de la Volga »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’exploration du monde. Une autre histoire des Grandes Découvertes, sous la direction de Romain Bertrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Seuil, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La contestation dans le monde islamique médiéval, introduction au congrès »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contester au Moyen Age : de la désobéissance à la révolte. Actes du XLIXe Congrès de la SHMESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contester au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allessandro Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contester au Moyen Âge : de la désobéissance à la révolte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.11-44, 2019, 979-10-351-0337-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02348704v1</w:t>
-              </w:r>
-[...214 lines deleted...]
-                <w:t xml:space="preserve">hal-04170918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Méditerranée médiévale</w:t>
               </w:r>
@@ -2264,370 +2264,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Désordres créateurs. L'invention politique à la faveur des troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lecuppre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lecuppre, Gilles and Tixier du Mesnil, Emmanuelle. Kimé, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner en Islam entre le Xe siècle et le XVe siècle (Iraq jusqu'en 1258, Syrie, Hijaz, Yémen, Égypte, Maghreb et al-Andalus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil; Cyrille Aillet; Eric Vallet. Atlande, 2014, Clés concours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géographes d'al-Andalus. De l'inventaire d'un territoire à la construction d'une mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de la Sorbonne, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désordres créateurs. L'invention politique à la faveur des troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lecuppre</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kimé, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner en Islam Xe-XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...73 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...161 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Aillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Buresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3441,165 +3441,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le monde selon Idrîsî</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 384, pp.83--87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'époque des Taïfas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638947v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01638934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3611,510 +3611,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Ibn Rustah »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Barbares, sous la direction de B. Dumézil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ibn Fadlân »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Barbares, sous la direction de Bruno Dumézil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Usâma ibn Munqidh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Barbares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Usâma ibn Munqidh »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Barbares, sous la direction de B. Dumezil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">« Ibn Fadlân »</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Géographie arabe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Barbares, sous la direction de Bruno Dumézil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Ibn Fadlân</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibn Rustah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Barbares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Ibn Rustah</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibn Fadlân</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Barbares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04171316v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie arabe</w:t>
               </w:r>
@@ -4517,51 +4517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lellouch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier du Mesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.065.0007#xd_co_f=ZmE3M2ZhZDgtMWI4YS00MWY1LTliOTktYWU4NmJmM2ZmMTVl~" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04208198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170912v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170907v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dejugnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duc&#232;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170915v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier Du Mesnil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mazel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Stella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.28591" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639127v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168900v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecuppre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bresc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Foulon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639110v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.21699" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04208198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lellouch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier du Mesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.065.0007#xd_co_f=ZmE3M2ZhZDgtMWI4YS00MWY1LTliOTktYWU4NmJmM2ZmMTVl~" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dejugnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duc&#232;ne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170915v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier Du Mesnil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.28591" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mazel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Stella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639127v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168900v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecuppre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bresc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Foulon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171310v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171304v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.21699" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>