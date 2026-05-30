--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité historienne et appartenance urbaine (XIVe-XXe siècles)</w:t>
+                <w:t xml:space="preserve">Activité historienne et appartenance urbaine en Europe et dans les mondes islamiques (XIVe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Collard</w:t>
@@ -166,93 +166,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 66, 2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, N° 65 (1), 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.065.0007#xd_co_f=ZmE3M2ZhZDgtMWI4YS00MWY1LTliOTktYWU4NmJmM2ZmMTVl~⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208198v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Activité historienne et appartenance urbaine en Europe et dans les mondes islamiques (XIVe-XXe siècle)</w:t>
+                <w:t xml:space="preserve">hal-04159311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité historienne et appartenance urbaine (XIVe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Collard</w:t>
@@ -274,78 +283,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N° 65 (1), 2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 66, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhu.065.0007#xd_co_f=ZmE3M2ZhZDgtMWI4YS00MWY1LTliOTktYWU4NmJmM2ZmMTVl~⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04159311v1</w:t>
+                <w:t xml:space="preserve">hal-04208198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le califat de Cordoue, l’âge d’or d’al-Andalus »</w:t>
               </w:r>
@@ -426,655 +426,655 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations de soi et de l'autre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Splendeurs et misères des cours andalouses du XIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles, réseaux et échanges curiaux au Moyen Âge, Actes du 52e congrès de la SHMESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Représentation de Soi et de l’Autre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dejugnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Ducène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sylvie Denoix; Hélène Renel. </w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.12-43, 2022</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de soi et de l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dejugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Ducène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Denoix; Hélène Renel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, pp.12-43, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Splendeurs et misères des cours andalouses du XIe siècle »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assaut contre l’Islam (XIe-XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Mazel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles, réseaux et échanges curiaux au Moyen Âge, Actes du 52e congrès de la SHMESP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, 2022</w:t>
+              <w:t xml:space="preserve">Nouvelle Histoire du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un empire, des peuples. l’exemple de l’empire islamique médiéval »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Lignereux, A. Messaoudi, A. Peters-Custot et J. Wilgaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethno-géopolitique des empires, de l’Antiquité au monde contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’assaut contre l’Islam (XIe-XIIIe siècle)</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’irruption de l’Islam, VIIe-Xe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florian Mazel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Histoire du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« L’irruption de l’Islam, VIIe-Xe siècle »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Islam à l’horizon (Xe-XIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florian Mazel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Histoire du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’assaut contre l’Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2264,370 +2264,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géographes d'al-Andalus. De l'inventaire d'un territoire à la construction d'une mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de la Sorbonne, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Désordres créateurs. L'invention politique à la faveur des troubles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lecuppre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lecuppre, Gilles and Tixier du Mesnil, Emmanuelle. Kimé, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-01638889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner en Islam entre le Xe siècle et le XVe siècle (Iraq jusqu'en 1258, Syrie, Hijaz, Yémen, Égypte, Maghreb et al-Andalus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil; Cyrille Aillet; Eric Vallet. Atlande, 2014, Clés concours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désordres créateurs. L'invention politique à la faveur des troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Lecuppre</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kimé, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner en Islam Xe-XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...134 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Aillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Buresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3441,165 +3441,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'époque des Taïfas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le monde selon Idrîsî</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 384, pp.83--87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638934v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01638947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3611,510 +3611,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Usâma ibn Munqidh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Barbares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Usâma ibn Munqidh »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Barbares, sous la direction de B. Dumezil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Ibn Rustah »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Barbares, sous la direction de B. Dumézil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ibn Fadlân »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Barbares, sous la direction de Bruno Dumézil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Usâma ibn Munqidh</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibn Fadlân</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Barbares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibn Rustah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des Barbares, sous la direction de B. Dumezil</w:t>
+              <w:t xml:space="preserve">Dictionnaire des Barbares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Géographie arabe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Barbares, sous la direction de Bruno Dumézil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171316v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01639110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie arabe</w:t>
               </w:r>
@@ -4517,51 +4517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04208198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lellouch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier du Mesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.065.0007#xd_co_f=ZmE3M2ZhZDgtMWI4YS00MWY1LTliOTktYWU4NmJmM2ZmMTVl~" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dejugnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duc&#232;ne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170915v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier Du Mesnil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.28591" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mazel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Stella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639127v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168900v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecuppre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bresc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Foulon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171310v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171304v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.21699" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lellouch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier du Mesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.065.0007#xd_co_f=ZmE3M2ZhZDgtMWI4YS00MWY1LTliOTktYWU4NmJmM2ZmMTVl~" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04208198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170912v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170907v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dejugnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duc&#232;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier Du Mesnil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.28591" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mazel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Stella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639127v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168900v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecuppre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bresc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Foulon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639110v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.21699" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>