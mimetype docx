--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -905,51 +905,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOCUS – LE LIEU, LE SACRÉ, L’ESPACE SOCIAL AU MOYEN ÂGE/ LOCUS–PLACES, SACRED AND SOCIAL SPACE IN THE MIDDLE AGES</w:t>
+                <w:t xml:space="preserve">LOCUS – LE LIEU, LE SACRÉ, L’ESPACE SOCIAL AU MOYEN ÂGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Noizet</w:t>
@@ -1087,515 +1087,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04551248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A l’échelle du monde. La carte : objet culturel, social et politique, du Moyen Âge à nos jours. Actes du colloque d’Albi (17-18 octobre 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 234, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecrits, langages et cultures du commerce, journée d’histoire textuelle du LAMOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers électroniques d'histoire textuelle du LAMOP (CEHTL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-02974297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers électroniques d'histoire textuelle du LAMOP (CEHTL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, 2017</w:t>
+              <w:t xml:space="preserve">, 9, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre textuel, le genre social: Normes, discours et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Victor</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Electroniques d'Histoire Textuelle du Lamop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, 2015, Le genre textuel, le genre social: Normes, discours et pratiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For a History of Space in the Middle Ages: Using Texts and Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Courcelle</w:t>
-[...25 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...289 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Electroniques d'Histoire Textuelle du Lamop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4300,516 +4300,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du monde à l’homme : géographie et médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chandelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Cattedu; Hélène Noizet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quoi de neuf au Moyen Âge ? Catalogue de l’exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Martinière; INRAP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 134-151, 2016, 9782732477374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beyond the Horizon : Terra incognita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Van der Stock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Search of Utopia. Art and Science in the Era of Thomas More</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam University Press, pp.55-61 et 261-274, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Joel Chandelier</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cartographie méditerranéenne et l'invention de nouvelles routes maritimes vers l'océan Indien (XVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aventuriers des mers-VIIe-XVIIe siècle. De Sindbad à Marco Polo, Méditerranée-océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Mucem; Editions Hazan; Institut du Monde Arabe, pp.71-86, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie commerciale et circulations marchandes à Majorque au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Houssaye Michienzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Cattedu; Hélène Noizet. </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">, p. 134-151, 2016, 9782732477374</w:t>
+              <w:t xml:space="preserve">Françoise Richer; Stéphane Patin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centres pluriculturels et circulation des savoirs (XVe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.27-44, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions Mucem; Editions Hazan; Institut du Monde Arabe, pp.71-86, 2016</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartography of Gallipoli and the Dardanelles : from Cristoforo Buondelmonti (15th c.) to the maps of the 18th c. in the collections of the Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dejanirah Couto; Feza Gunergun; Maria Pia Pedani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seapower, Technology and Trade. Studies in Turkish Maritime History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denİzler Kİtabevİ; Kaptan Yayıncılık, pp.412-420, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Houssaye Michienzi</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie et stratégies dans les projets de croisade (XIIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Paviot; Daniel Baloup. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les projets de croisade. Géostratégie et diplomatie européenne, du XIVe au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Mirail, pp.125-150, 2014, Collection « Méridiennes »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le département des Cartes et Plans de la Bibliothèque nationale de France et le programme MeDIan : cartographie de l'océan indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Françoise Richer; Stéphane Patin. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.27-44, 2015</w:t>
+              <w:t xml:space="preserve">Dominique de Courcelles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcourir le monde. Voyages d'Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale des chartes, pp.[159]-172, 2013, Études et rencontres, 978-2-35723-032-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Denİzler Kİtabevİ; Kaptan Yayıncılık, pp.412-420, 2014</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The distribution of knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hofmann, Catherine; Richard, Hélène; Vagnon, Emmanuelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firefly Books, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Mirail, pp.125-150, 2014, Collection « Méridiennes »</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalonian atlas – ; The Mediterranean: the cradle of portolan maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hofmann, Catherine; Richard, Hélène; Vagnon, Emmanuelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firefly Books, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le département des Cartes et Plans de la BnF et le programme Median. Cartographie de l'océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4829,522 +5061,290 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique de Courcelles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcourir le monde. Les voyages d’Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des Chartes, pp.159-172, 2013, Etudes et rencontres de l’ENC, 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer la Terre sainte. Mesures de l'espace et cartographie de l'Orient latin, du IXe au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mesure et histoire médiévale. XLIIIe Congrès de la SHMESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.293-309, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How portolan maps were made and used through the centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Firefly Books, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Firefly Books, 2013</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une géographie pour l'école. Invention d'un savoir scolaire dans l'Occident latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières de la sagesse. Ecoles médiévales d'Orient et d'Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...223 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993265v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04376873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie marine au Moyen Âge : une représentation de l'espace maritime</w:t>
               </w:r>
@@ -6325,3108 +6325,3117 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Review : Axelle Chassagnette. Le prince qui aimait les cartes. Appréhension et représentation des territoires sous Auguste I er de Saxe (1553–-1586), Strasbourg: Presses Universitaires de Strasbourg, Cultures visuelles, 2024.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imago Mundi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 77 (2), pp.238-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03085694.2025.2577371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant-propos Locus – Le lieu, le sacré, l’espace social au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Noizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 – 1, n° 49, pp.15-23</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 2025 – 1, n° 49, pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18803-2.p.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Review : Axelle Chassagnette. Le prince qui aimait les cartes. Appréhension et représentation des territoires sous Auguste I er de Saxe (1553–-1586), Strasbourg: Presses Universitaires de Strasbourg, Cultures visuelles, 2024.</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Review : Cartographier le parcellaire rural dans l’Europe d’Ancien Régime Edited by Annie Antoine and Benjamin Landais. Rennes: Presses Universitaires de Rennes, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imago Mundi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 77 (2), pp.238-239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03085694.2025.2577371⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 77 (1), pp.95-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03085694.2025.2485039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes marines et oeuvres d’art. Les cartes et atlas portulans à la Bibliothèque municipale de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Mars (n° 259), pp.9-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iter Sancti Sepulcri. Écrire et dessiner les lieux saints dans le journal de Michele da Rabatta (1396)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Gherdevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2023-2 (46), pp.207-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : Lieu et spatialité dans l’historiographie médiévale/Foreword. Locus. Place and spatiality in medieval historiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2023-2 (46), pp.15-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Matthieu Rajohnson, L’Occident au regret de Jérusalem (1187-fin du XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bcai.6005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la rencontre intitulée « Art(s) et cartographie(s) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Art(s) et cartographie(s) (256), pp.7-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz359cwvtgnjjlpumu-35252515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04842201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde : Comment écrire aujourd’hui l’histoire de la cartographie ? Débats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Konvitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Palsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Comment écrire l'histoire de la cartographie ? (253), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz356cwvtgnjjlp-46088750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Comment écrire l'histoire de la cartographie ? (253), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Science de l’espace et du temps dans la mappemonde du Beatus de Saint-Sever »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, pp.5-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos. Lieu et spatialité dans l’historiographie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dumasy-Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, pp.15-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04551332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivière de l’or et Paradis terrestre. Le Nil dans les cartes et récits de voyage de la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57, pp.53-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Du jardin vers le monde et du monde au jardin (249), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la journée d’étude &amp;quot;Du jardin vers le monde et du monde au jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Danilenko, Picturing the Islamicate World. The story of al-Istakhri’s Book of Routes and Realms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bcai.920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilianus Transylvanus et Pietro Martire d’Anghiera. Deux humanistes à la cour de Charles Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anais de História de Além-Mar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XX (2019), pp.216-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Ducène, L’Europe et les géographes arabes du Moyen Âge, Paris, CNRS éditions, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.48-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fabrique de l’Océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carto, le monde en cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cartographie occidentale de l’océan Indien au Moyen Âge : une évolution non-linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Méditerranée et océan Indien- Deux mondes en miroir, Didier Marcotte (éd.), 15, pp.183-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commissioning and Use of Charts Made in Majorca c.1400: New Evidence from a Tuscan Merchant’s Archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Houssaye Michienzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imago Mundi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 77 (1), pp.95-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03085694.2025.2485039⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 71/1, pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03085694.2019.1529902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cartes marines et oeuvres d’art. Les cartes et atlas portulans à la Bibliothèque municipale de Lyon</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Mars (n° 259), pp.9-26</w:t>
+              <w:t xml:space="preserve">, 2017, A l’échelle du monde. La carte : objet culturel, social et politique, du Moyen Âge à nos jours. Actes du colloque d’Albi (17-18 octobre 2016), Emmanuelle Vagnon, Sandrine Victor, Thibaut Courcelle (éd.), 234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Davide Gherdevich</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur la création de carte à l'échelle du monde d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2023-2 (46), pp.207-238</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2023-2 (46), pp.15-29</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes et usages des cartes - Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.83-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire et illustrer les ports de la Méditerranée et de l’Atlantique (début du XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Electroniques d'Histoire Textuelle du Lamop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pour une histoire de l’espace au Moyen Âge : textes et cartes, 7, pp.59-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gautier Dalché, L'espace géographique au Moyen Âge, Florence, Sismel, edizioni del Galuzzo, 2013 (Micrologus' library 57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.508-510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes marines : d'une technique à une culture. Actes du colloque du 3 décembre 2012, Bibliothèque nationale de France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hofmann</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216, 1 vol. (146 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’usage de…la cartographie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Menestrel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, "De l’usage de…"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03008052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment localiser l'Ethiopie ? La confrontation des sources antiques et des témoignages modernes au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.21-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cartes portulans et l'océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge d'or des cartes marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment localiser l'Ethiopie ? La confrontation des sources antiques et des témoignages modernes au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.21-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ethio.2012.1452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rivages africains de l'Océan Indien. Cartographie occidentale du XIIIe au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Art(s) et cartographie(s) (256), pp.7-8. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 210. Cartographier l'Afrique. Actes du colloque des 2 et 3 décembre 2010, p. 63-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bcai.6005⟩</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Grèce antique au voyage de Magellan. Les modèles humanistes d’Antonio Pigafetta et de Maximilianus Transylvanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Humanisme et découvertes géographiques, 58, pp.99-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.5913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...118 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01437042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie d'une ville disparue : Vicina sur le Danube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, p. 6-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Comment écrire l'histoire de la cartographie ? (253), pp.7-8</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miraggio sul Danubio. Vicina, la città scomparsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charta geographica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 54, pp.5-19</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un atlas retrouvé de Grazioso Benincasa : cartographie marine à la fin du XVe siècle d'après les collections de la Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde des Cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 184, p. 12-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46, pp.15-29</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception de la Géographie de Ptolémée en Occident au XVe siècle. Un exemple de transfert culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6, pp.201-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57, pp.53-72</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fleuves dans les cartes médiévales : l'exemple du Nil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itineraria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1, pp.207-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...1957 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9573,51 +9582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveugle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumasy-Rabineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Serchuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lepassage-editions.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fletcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18803-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16497-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courcelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04213835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Seignobos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gautier Dalch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.lacro.2025.01.0075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mazel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumasy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864196v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602004-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503593906-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907124v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/product/le-beatus-de-saint-sever/#!" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03094956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/a-cultural-history-of-the-sea-9781474299107/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/572154" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110686159-010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093957v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/mond03.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02983876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974331v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974340v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993295v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658851v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chandelier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrap.fr/catalogue-de-l-exposition-quoi-de-neuf-au-moyen-age-12042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Houssaye Michienzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993242v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sarazin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993224v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993207v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315225v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352141v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541887v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541903v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085694.2025.2577371" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085694.2025.2485039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234963v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gherdevich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842201v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz359cwvtgnjjlpumu-35252515" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.6005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057340v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacob" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Konvitz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Palsky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz356cwvtgnjjlp-46088750" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371541v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371534v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070113v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372493v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.920" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974413v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974189v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386168v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085694.2019.1529902" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974217v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966112v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993201v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993205v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315219v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008052v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349004v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04346042v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04350705v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2012.1452" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315217v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437042v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5913" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315214v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315212v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveugle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumasy-Rabineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Serchuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lepassage-editions.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fletcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18803-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16497-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courcelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04213835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Seignobos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gautier Dalch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.lacro.2025.01.0075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mazel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumasy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864196v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602004-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503593906-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907124v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/product/le-beatus-de-saint-sever/#!" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03094956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/a-cultural-history-of-the-sea-9781474299107/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/572154" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110686159-010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093957v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/mond03.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02983876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974331v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974340v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993295v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chandelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrap.fr/catalogue-de-l-exposition-quoi-de-neuf-au-moyen-age-12042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993275v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Houssaye Michienzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993242v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333812v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sarazin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993231v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993224v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993207v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315225v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352141v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085694.2025.2577371" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541887v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18803-2.p.0015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541908v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085694.2025.2485039" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gherdevich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.6005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz359cwvtgnjjlpumu-35252515" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacob" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Konvitz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Palsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz356cwvtgnjjlp-46088750" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371541v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551332v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070113v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.920" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974413v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974189v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386168v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085694.2019.1529902" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966112v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008052v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04350705v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04346042v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315218v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2012.1452" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437042v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5913" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315214v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315213v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315212v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315194v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>