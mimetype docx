--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -566,220 +566,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01422445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cartographie et représentations occidentales de l'Orient méditerranéen, du milieu du XIIIe à la fin du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2013, Collection Terrarum Orbis, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Firefly Books, 1 vol. (256 p.), 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04392732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Age d'or des cartes marines. Quand l'Europe découvrait le monde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...59 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1087,584 +1087,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04551248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecrits, langages et cultures du commerce, journée d’histoire textuelle du LAMOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers électroniques d'histoire textuelle du LAMOP (CEHTL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A l’échelle du monde. La carte : objet culturel, social et politique, du Moyen Âge à nos jours. Actes du colloque d’Albi (17-18 octobre 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 234, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Courcelle</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 234, 2017</w:t>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers électroniques d'histoire textuelle du LAMOP (CEHTL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre textuel, le genre social: Normes, discours et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Electroniques d'Histoire Textuelle du Lamop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, 2015, Le genre textuel, le genre social: Normes, discours et pratiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For a History of Space in the Middle Ages: Using Texts and Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 10, 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Electroniques d'Histoire Textuelle du Lamop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...236 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...84 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03004651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes marines : d'une technique à une culture. Actes du colloque du 3 décembre 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2030,3945 +2030,3945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mappemonde du manuscrit de Saint-Sever. Géographie et exégèse au XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denoël Charlotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Beatus de Saint-Sever (livret)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Citadelle&amp;Mazenod, pp.40-67, 2024, 978-2-38611-024-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartographie marine de la Corse à l'aube du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Gresle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isula Corsica. Au coeur de la collection cartographique du Musée de la Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Albiana-Musée de la Corse, pp.44-45, 2024, 978-2-8241-1440-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04864196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature des îles grecques. Environnement et description géographique dans le Liber insularum de Cristoforo Buondelmonti (XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société des historiens médiévistes de l'Enseignement supérieur public (SHMESP). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement et sociétés au Moyen Âge. LIVe Congrès de la SHMESP.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 239-255, 2024, 979-10-351-0992-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04839004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristoforo Buondelmonti et ses sources dans sa représentation de la Grèce&amp;quot;, Représenter et nommer la Grèce et les Grecs (XIVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter et nommer la Grèce et les Grecs (XIVe-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-87, 2023, Recherches sur les réceptions de l'Antiquité, vol. 7, 978-2-503-60200-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes marines et cartes d'îles : l'invention d'un espace maritime régional (XIIIe-XVIe siècle). L'exemple de Chypre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Bouloux, Jean-Charles Ducène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires, régions, royaumes. Le développement d’une cartographie locale et régionale dans l’Occident latin et le monde arabe (Xe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 141-164, 2023, 978-2-503-59390-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rouleau d’Apremont et le cours de la Vie. Cartographie maritime et aménagement fluvial à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juliette Dumasy-Rabineau, Camille Serchuk, Emmanuelle Vagnon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire des cartes locales en Europe, au Moyen Âge et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Passage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 225-239, 2022, 978-2-84742-483-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mappemonde du manuscrit de Saint-Sever. Géographie et exégèse au XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Beatus de Saint-Sever. Facsimilé du manuscrit de la BnF (ms Latin 8878) et volume de commentaires. Sous la direction de Charlotte Denoël, avec les contributions de : Isabelle Marchesin, Pascale Bourgain, Emmanuelle Vagnon, Maria Stavrinaki, et une conclusion de Xavier Barral i Altet.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citadelles &amp; Mazenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 40-67, 2022, 978-2-85088-896-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La Mappa mundi d'Albi : un état de la question.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mappa Mundi d'Albi. Culture géographique et représentation du monde au Haut Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.21-56, 2022, 979-10-351-0786-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire et illustrer les ports de la Méditerranée et de l’Atlantique au début du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christopher Fletcher; Emmanuelle Vagnon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Âge dans le texte II. Au-delà de l’écrit. Cinq ans d’histoire textuelle au Laboratoire de médiévistique occidentale de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 239-255, 2024, 979-10-351-0992-9</w:t>
+              <w:t xml:space="preserve">, p. 127-151, 2021, 979-10-351-0637-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Citadelle&amp;Mazenod, pp.40-67, 2024, 978-2-38611-024-5</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representations. Painting, Mapping, Re-inventing the Seas of the World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elizabeth Lambourn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Cultural History of the Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bloomsbury Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-192, 2021, Medieval Age (1800 - 1450), 9781474299107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Représenter et nommer la Grèce et les Grecs (XIVe-XVIe siècle)</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Religious Geography meets the Geography of Humanists.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christoph MAUNTEL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geography and Religious Knowledge in the Medieval World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-246, 2021, 978-3-11-068595-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110686159-010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Territoires, régions, royaumes. Le développement d’une cartographie locale et régionale dans l’Occident latin et le monde arabe (Xe-XVe siècle)</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03095681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluricultural Sources of the Catalan Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alfred Hiatt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartography between Christian Europe and the Arabic-Islamic World. Divergent Traditions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.160-188, 2021, 978-90-04-44491-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongols et &amp;quot;Tartares&amp;quot; dans les cartes occidentales du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Caiozzo; Jean-Charles Ducène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mongolie dans son espace régional. Entre mémoire et marques de territoire des mondes anciens à nos jours.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 141-164, 2023, 978-2-503-59390-6</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Valenciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-152, 2020, 978-2-36424-067-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Le Beatus de Saint-Sever. Facsimilé du manuscrit de la BnF (ms Latin 8878) et volume de commentaires. Sous la direction de Charlotte Denoël, avec les contributions de : Isabelle Marchesin, Pascale Bourgain, Emmanuelle Vagnon, Maria Stavrinaki, et une conclusion de Xavier Barral i Altet.</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le détroit de Gibraltar dans les cartes marines et portulans européens du XIIe au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise des Boscs; Yann Dejugnat; Arthur Haushalter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le détroit de Gibraltar (Antiquité-Moyen Âge), I. Représentations, perceptions, imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velásquez, pp.275-290, 2019, Collection de la Casa de Velásquez, 174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Battista Cavallini and the Tradition of Mediterranean Portolan Atlases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Panagiotis N. Doukellis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterranean Cartographic Stories. Seventeenth- and Eighteenth-century Masterpieces from the Sylvia Ioannou Foundation Collection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ad Venture; Sylvia Ioannou Foundation, pp.37-52, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu et le monde en sphère dans l’iconographie chrétienne médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Hofmann; François Nawrocki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde en sphère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la BNF, pp.96-103, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1321. La mappemonde de Pietro Vesconte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Bertrand; Hélène Blais; Guillaume Calafat; Isabelle Heullant-Donat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Exploration du monde. Une autre histoire des grandes découvertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.91-95, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03009547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1409. Les savants d’Occident lisent enfin la Géographie de Ptolémée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Bertrand; Hélène Blais; Guillaume Calafat; Isabelle Heullant-Donat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Exploration du monde. Une autre histoire des grandes découvertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.111-115, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03009558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cartes marines XIVe-XVIIe siècle : une appropriation de l’espace maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Boucheron; Marco Folin; Jean-Philippe Genet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre idéel et matériel. Espace, territoire et légitimation du pouvoir (v. 1200-v. 1640)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne; Ecole française de Rome, pp.219-235, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un portulan illustré de cartes à la Renaissance, le manuscrit français 2794 de la Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Bouloux; Anca Dan; Georges Tolias. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orbis disciplinae. Hommage à Patrick Gautier Dalché</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.731-753, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Vagnon; Eric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de l'océan Indien. Cartes d'Orient et d'Occident (Antiquité-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.15-25, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rivages de l’Inde dans la cartographie occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Vagnon; Eric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de l'océan Indien. Cartes d'Orient et d'Occident (Antiquité-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.177-192, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cartographie européenne de l’océan Indien à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Vagnon; Eric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de l'océan Indien. Cartes d'Orient et d'Occident (Antiquité-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.73-87, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport du voyage en Terre sainte au savoir géographique. Le cas de Bernhard von Breydenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Coulon; Christine Gadrat-Ouerfelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le voyage au Moyen Âge. Description du monde et quête individuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.105-127, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’océan Indien dans les mappemondes latines (VIIIe-XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Vagnon; Eric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de l'océan Indien. Cartes d'Orient et d'Occident (Antiquité-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.41-55, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mer Rouge et golfe Persique dans les cartes occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Vagnon; Eric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de l'océan Indien. Cartes d'Orient et d'Occident (Antiquité-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.139-149, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche du passé : Choiseul-Gouffier et la cartographie des Dardanelles au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Pérouse (dir.); Feza Günergun (dir.); Pascal Lebouteiller (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre trois mers. Cartographie ottomane et française des Dardanelles et du Bosphore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arkas Sanat Merkesi; Institut Français d'Etudes Anatoliennes, pp.38-59, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ports of Western India in latin cartographic sources, 13th-16th c. Toponimy, localisation and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Boussac; Jean-François Salles; Jean-Baptiste Yon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ports of the Ancient Indian Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Primus Book, pp.179-198, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche du passé : Choiseul-Gouffier et la cartographie des Dardanelles au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre trois mers : cartographie ottomane et française des Dardanelles et du Bosphore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arkas, pp.39-59, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the Horizon : Terra incognita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Van der Stock. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Search of Utopia. Art and Science in the Era of Thomas More</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam University Press, pp.55-61 et 261-274, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du monde à l’homme : géographie et médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chandelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Cattedu; Hélène Noizet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quoi de neuf au Moyen Âge ? Catalogue de l’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 40-67, 2022, 978-2-85088-896-0</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Martinière; INRAP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 134-151, 2016, 9782732477374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cartographie méditerranéenne et l'invention de nouvelles routes maritimes vers l'océan Indien (XVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aventuriers des mers-VIIe-XVIIe siècle. De Sindbad à Marco Polo, Méditerranée-océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Mucem; Editions Hazan; Institut du Monde Arabe, pp.71-86, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie commerciale et circulations marchandes à Majorque au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Houssaye Michienzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.21-56, 2022, 979-10-351-0786-4</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Richer; Stéphane Patin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centres pluriculturels et circulation des savoirs (XVe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.27-44, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, p. 225-239, 2022, 978-2-84742-483-6</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartography of Gallipoli and the Dardanelles : from Cristoforo Buondelmonti (15th c.) to the maps of the 18th c. in the collections of the Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dejanirah Couto; Feza Gunergun; Maria Pia Pedani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seapower, Technology and Trade. Studies in Turkish Maritime History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denİzler Kİtabevİ; Kaptan Yayıncılık, pp.412-420, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-192, 2021, Medieval Age (1800 - 1450), 9781474299107</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie et stratégies dans les projets de croisade (XIIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Paviot; Daniel Baloup. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les projets de croisade. Géostratégie et diplomatie européenne, du XIVe au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Mirail, pp.125-150, 2014, Collection « Méridiennes »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie marine au Moyen Âge : une représentation de l'espace maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gautier Dalche, P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La terre. Connaissance, représentations, mesure au Moyen âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Brepols, 2013, L'Atelier du médiéviste, 978-2-503-54753-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp.160-188, 2021, 978-90-04-44491-1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation cartographique de l'espace maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Terre. Connaissance, représentations, mesure au Moyen âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.443-503, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, p. 127-151, 2021, 979-10-351-0637-9</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalonian atlas – ; The Mediterranean: the cradle of portolan maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hofmann, Catherine; Richard, Hélène; Vagnon, Emmanuelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firefly Books, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.127-152, 2020, 978-2-36424-067-4</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le département des Cartes et Plans de la BnF et le programme Median. Cartographie de l'océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique de Courcelles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcourir le monde. Les voyages d’Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Chartes, pp.159-172, 2013, Etudes et rencontres de l’ENC, 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ad Venture; Sylvia Ioannou Foundation, pp.37-52, 2019</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le département des Cartes et Plans de la Bibliothèque nationale de France et le programme MeDIan : cartographie de l'océan indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique de Courcelles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcourir le monde. Voyages d'Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale des chartes, pp.[159]-172, 2013, Études et rencontres, 978-2-35723-032-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions de la BNF, pp.96-103, 2019</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The distribution of knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hofmann, Catherine; Richard, Hélène; Vagnon, Emmanuelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firefly Books, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.91-95, 2019</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer la Terre sainte. Mesures de l'espace et cartographie de l'Orient latin, du IXe au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mesure et histoire médiévale. XLIIIe Congrès de la SHMESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.293-309, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.111-115, 2019</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How portolan maps were made and used through the centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firefly Books, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Casa de Velásquez, pp.275-290, 2019, Collection de la Casa de Velásquez, 174</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une géographie pour l'école. Invention d'un savoir scolaire dans l'Occident latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières de la sagesse. Ecoles médiévales d'Orient et d'Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions de la Sorbonne; Ecole française de Rome, pp.219-235, 2018</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie marine au Moyen Âge : une représentation de l'espace maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Gautier Dalché. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Terre. Connaissance, représentations, mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.443-503, 2013, L'Atelier du médiéviste, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.73-87, 2017</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer la Terre sainte. Mesures et cartographies de l’Orient latin du IXe au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mesure et histoire médiévale. XLIIIe Congrès de la SHMESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.293-309, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.105-127, 2017</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The fascination of portolans : historiography and collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firefly Books, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.15-25, 2017</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une géographie pour l’école. Invention d’un savoir scolaire dans l’Occident latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières de la sagesse. Ecoles médiévales d’Orient et d’Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.345-351, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.177-192, 2017</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medieval cartography of the Indian Ocean: the imagined ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hofmann, Catherine; Richard, Hélène; Vagnon, Emmanuelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firefly Books, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.139-149, 2017</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographier les ports de l'Orient au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavaud, Sandrine; Schmidt, Burghart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.23-37, 2012, 978-2-35613-057-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...1294 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modes de fabrication et usages des cartes portulans à travers les siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...743 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6325,2617 +6325,2617 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cartes marines et oeuvres d’art. Les cartes et atlas portulans à la Bibliothèque municipale de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Mars (n° 259), pp.9-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos Locus – Le lieu, le sacré, l’espace social au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Noizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 – 1, n° 49, pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18803-2.p.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Review : Axelle Chassagnette. Le prince qui aimait les cartes. Appréhension et représentation des territoires sous Auguste I er de Saxe (1553–-1586), Strasbourg: Presses Universitaires de Strasbourg, Cultures visuelles, 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imago Mundi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 77 (2), pp.238-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03085694.2025.2577371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Review : Cartographier le parcellaire rural dans l’Europe d’Ancien Régime Edited by Annie Antoine and Benjamin Landais. Rennes: Presses Universitaires de Rennes, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imago Mundi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 77 (1), pp.95-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03085694.2025.2485039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Matthieu Rajohnson, L’Occident au regret de Jérusalem (1187-fin du XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bcai.6005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la rencontre intitulée « Art(s) et cartographie(s) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Noizet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Art(s) et cartographie(s) (256), pp.7-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz359cwvtgnjjlpumu-35252515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04842201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iter Sancti Sepulcri. Écrire et dessiner les lieux saints dans le journal de Michele da Rabatta (1396)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Gherdevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 – 1, n° 49, pp.15-23. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 2023-2 (46), pp.207-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : Lieu et spatialité dans l’historiographie médiévale/Foreword. Locus. Place and spatiality in medieval historiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2023-2 (46), pp.15-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivière de l’or et Paradis terrestre. Le Nil dans les cartes et récits de voyage de la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57, pp.53-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde : Comment écrire aujourd’hui l’histoire de la cartographie ? Débats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Konvitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Palsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Comment écrire l'histoire de la cartographie ? (253), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz356cwvtgnjjlp-46088750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Comment écrire l'histoire de la cartographie ? (253), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Science de l’espace et du temps dans la mappemonde du Beatus de Saint-Sever »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, pp.5-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos. Lieu et spatialité dans l’historiographie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dumasy-Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, pp.15-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04551332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Du jardin vers le monde et du monde au jardin (249), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la journée d’étude &amp;quot;Du jardin vers le monde et du monde au jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Danilenko, Picturing the Islamicate World. The story of al-Istakhri’s Book of Routes and Realms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bcai.920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilianus Transylvanus et Pietro Martire d’Anghiera. Deux humanistes à la cour de Charles Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anais de História de Além-Mar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XX (2019), pp.216-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Ducène, L’Europe et les géographes arabes du Moyen Âge, Paris, CNRS éditions, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.48-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commissioning and Use of Charts Made in Majorca c.1400: New Evidence from a Tuscan Merchant’s Archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Houssaye Michienzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imago Mundi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 77 (1), pp.95-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03085694.2025.2485039⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 71/1, pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03085694.2019.1529902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fabrique de l’Océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carto, le monde en cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cartographie occidentale de l’océan Indien au Moyen Âge : une évolution non-linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Méditerranée et océan Indien- Deux mondes en miroir, Didier Marcotte (éd.), 15, pp.183-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur la création de carte à l'échelle du monde d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Mars (n° 259), pp.9-26</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Davide Gherdevich</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, A l’échelle du monde. La carte : objet culturel, social et politique, du Moyen Âge à nos jours. Actes du colloque d’Albi (17-18 octobre 2016), Emmanuelle Vagnon, Sandrine Victor, Thibaut Courcelle (éd.), 234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes et usages des cartes - Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.83-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire et illustrer les ports de la Méditerranée et de l’Atlantique (début du XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Electroniques d'Histoire Textuelle du Lamop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pour une histoire de l’espace au Moyen Âge : textes et cartes, 7, pp.59-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gautier Dalché, L'espace géographique au Moyen Âge, Florence, Sismel, edizioni del Galuzzo, 2013 (Micrologus' library 57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.508-510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes marines : d'une technique à une culture. Actes du colloque du 3 décembre 2012, Bibliothèque nationale de France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2023-2 (46), pp.207-238</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216, 1 vol. (146 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2023-2 (46), pp.15-29</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’usage de…la cartographie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Menestrel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, "De l’usage de…"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bcai.6005⟩</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03008052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment localiser l'Ethiopie ? La confrontation des sources antiques et des témoignages modernes au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.21-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ethio.2012.1452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge d'or des cartes marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.4-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...118 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment localiser l'Ethiopie ? La confrontation des sources antiques et des témoignages modernes au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.21-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Comment écrire l'histoire de la cartographie ? (253), pp.7-8</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cartes portulans et l'océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...1516 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350705v1</w:t>
-              </w:r>
-[...171 lines deleted...]
-                <w:t xml:space="preserve">hal-03315218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rivages africains de l'Océan Indien. Cartographie occidentale du XIIIe au XVIe siècle</w:t>
               </w:r>
@@ -9582,51 +9582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveugle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumasy-Rabineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Serchuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lepassage-editions.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fletcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18803-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16497-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courcelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04213835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Seignobos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gautier Dalch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.lacro.2025.01.0075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mazel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumasy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864196v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602004-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503593906-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907124v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/product/le-beatus-de-saint-sever/#!" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03094956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/a-cultural-history-of-the-sea-9781474299107/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/572154" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110686159-010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093957v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/mond03.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02983876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974331v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974340v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993295v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chandelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrap.fr/catalogue-de-l-exposition-quoi-de-neuf-au-moyen-age-12042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993275v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Houssaye Michienzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993242v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333812v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sarazin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993231v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993224v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993207v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315225v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352141v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085694.2025.2577371" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541887v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18803-2.p.0015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541908v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085694.2025.2485039" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gherdevich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.6005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz359cwvtgnjjlpumu-35252515" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacob" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Konvitz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Palsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz356cwvtgnjjlp-46088750" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371541v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551332v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070113v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.920" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974413v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974189v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386168v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085694.2019.1529902" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966112v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008052v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04350705v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04346042v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315218v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2012.1452" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437042v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5913" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315214v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315213v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315212v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315194v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveugle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumasy-Rabineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Serchuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lepassage-editions.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fletcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18803-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16497-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courcelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04213835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Seignobos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gautier Dalch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.lacro.2025.01.0075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mazel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumasy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864196v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602004-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503593906-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/product/le-beatus-de-saint-sever/#!" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03094956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/a-cultural-history-of-the-sea-9781474299107/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/572154" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110686159-010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093957v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/mond03.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02983876v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974335v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974340v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993295v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658851v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chandelier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrap.fr/catalogue-de-l-exposition-quoi-de-neuf-au-moyen-age-12042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Houssaye Michienzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993242v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sarazin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367220v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993265v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993207v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367221v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367218v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352141v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18803-2.p.0015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541903v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085694.2025.2577371" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541908v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085694.2025.2485039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842049v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.6005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842201v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz359cwvtgnjjlpumu-35252515" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gherdevich" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842067v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371534v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacob" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Konvitz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Palsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz356cwvtgnjjlp-46088750" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057322v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551332v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070113v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.920" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974413v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386168v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085694.2019.1529902" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974408v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966112v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008052v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315218v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2012.1452" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04346042v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349004v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04350705v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437042v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5913" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315214v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315213v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315212v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315194v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>