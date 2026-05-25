--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -566,220 +566,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01422445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Firefly Books, 1 vol. (256 p.), 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartographie et représentations occidentales de l'Orient méditerranéen, du milieu du XIIIe à la fin du XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 2013, Collection Terrarum Orbis, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Age d'or des cartes marines. Quand l'Europe découvrait le monde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1087,584 +1087,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04551248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A l’échelle du monde. La carte : objet culturel, social et politique, du Moyen Âge à nos jours. Actes du colloque d’Albi (17-18 octobre 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 234, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecrits, langages et cultures du commerce, journée d’histoire textuelle du LAMOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers électroniques d'histoire textuelle du LAMOP (CEHTL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-02974297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers électroniques d'histoire textuelle du LAMOP (CEHTL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, 2017</w:t>
+              <w:t xml:space="preserve">, 9, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre textuel, le genre social: Normes, discours et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Victor</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Electroniques d'Histoire Textuelle du Lamop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, 2015, Le genre textuel, le genre social: Normes, discours et pratiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For a History of Space in the Middle Ages: Using Texts and Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Courcelle</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 234, 2017</w:t>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Electroniques d'Histoire Textuelle du Lamop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...236 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...84 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03004651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes marines : d'une technique à une culture. Actes du colloque du 3 décembre 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2030,4284 +2030,4293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cartographie marine de la Corse à l'aube du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Gresle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Isula Corsica. Au coeur de la collection cartographique du Musée de la Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albiana-Musée de la Corse, pp.44-45, 2024, 978-2-8241-1440-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04864196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature des îles grecques. Environnement et description géographique dans le Liber insularum de Cristoforo Buondelmonti (XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société des historiens médiévistes de l'Enseignement supérieur public (SHMESP). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement et sociétés au Moyen Âge. LIVe Congrès de la SHMESP.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 239-255, 2024, 979-10-351-0992-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mappemonde du manuscrit de Saint-Sever. Géographie et exégèse au XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denoël Charlotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Beatus de Saint-Sever (livret)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Citadelle&amp;Mazenod, pp.40-67, 2024, 978-2-38611-024-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristoforo Buondelmonti et ses sources dans sa représentation de la Grèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter et nommer la Grèce et les Grecs (XIVe-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-87, 2023, Recherches sur les réceptions de l'Antiquité, 978-2-503-60200-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.RRA-EB.5.134008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes marines et cartes d'îles : l'invention d'un espace maritime régional (XIIIe-XVIe siècle). L'exemple de Chypre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Bouloux, Jean-Charles Ducène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires, régions, royaumes. Le développement d’une cartographie locale et régionale dans l’Occident latin et le monde arabe (Xe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 141-164, 2023, 978-2-503-59390-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mappemonde du manuscrit de Saint-Sever. Géographie et exégèse au XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Beatus de Saint-Sever. Facsimilé du manuscrit de la BnF (ms Latin 8878) et volume de commentaires. Sous la direction de Charlotte Denoël, avec les contributions de : Isabelle Marchesin, Pascale Bourgain, Emmanuelle Vagnon, Maria Stavrinaki, et une conclusion de Xavier Barral i Altet.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citadelles &amp; Mazenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 40-67, 2022, 978-2-85088-896-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La Mappa mundi d'Albi : un état de la question.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mappa Mundi d'Albi. Culture géographique et représentation du monde au Haut Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.21-56, 2022, 979-10-351-0786-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rouleau d’Apremont et le cours de la Vie. Cartographie maritime et aménagement fluvial à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juliette Dumasy-Rabineau, Camille Serchuk, Emmanuelle Vagnon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire des cartes locales en Europe, au Moyen Âge et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Passage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 225-239, 2022, 978-2-84742-483-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representations. Painting, Mapping, Re-inventing the Seas of the World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elizabeth Lambourn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Cultural History of the Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bloomsbury Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-192, 2021, Medieval Age (1800 - 1450), 9781474299107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Religious Geography meets the Geography of Humanists.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christoph MAUNTEL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geography and Religious Knowledge in the Medieval World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-246, 2021, 978-3-11-068595-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110686159-010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03095681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluricultural Sources of the Catalan Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alfred Hiatt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartography between Christian Europe and the Arabic-Islamic World. Divergent Traditions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.160-188, 2021, 978-90-04-44491-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire et illustrer les ports de la Méditerranée et de l’Atlantique au début du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christopher Fletcher; Emmanuelle Vagnon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Âge dans le texte II. Au-delà de l’écrit. Cinq ans d’histoire textuelle au Laboratoire de médiévistique occidentale de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Environnement et sociétés au Moyen Âge. LIVe Congrès de la SHMESP.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 127-151, 2021, 979-10-351-0637-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongols et &amp;quot;Tartares&amp;quot; dans les cartes occidentales du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Caiozzo; Jean-Charles Ducène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mongolie dans son espace régional. Entre mémoire et marques de territoire des mondes anciens à nos jours.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 239-255, 2024, 979-10-351-0992-9</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Valenciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-152, 2020, 978-2-36424-067-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Représenter et nommer la Grèce et les Grecs (XIVe-XVIe siècle)</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu et le monde en sphère dans l’iconographie chrétienne médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Hofmann; François Nawrocki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde en sphère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la BNF, pp.96-103, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Battista Cavallini and the Tradition of Mediterranean Portolan Atlases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Panagiotis N. Doukellis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterranean Cartographic Stories. Seventeenth- and Eighteenth-century Masterpieces from the Sylvia Ioannou Foundation Collection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ad Venture; Sylvia Ioannou Foundation, pp.37-52, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1321. La mappemonde de Pietro Vesconte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Bertrand; Hélène Blais; Guillaume Calafat; Isabelle Heullant-Donat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Exploration du monde. Une autre histoire des grandes découvertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.91-95, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03009547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1409. Les savants d’Occident lisent enfin la Géographie de Ptolémée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Bertrand; Hélène Blais; Guillaume Calafat; Isabelle Heullant-Donat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Exploration du monde. Une autre histoire des grandes découvertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.111-115, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03009558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le détroit de Gibraltar dans les cartes marines et portulans européens du XIIe au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise des Boscs; Yann Dejugnat; Arthur Haushalter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le détroit de Gibraltar (Antiquité-Moyen Âge), I. Représentations, perceptions, imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velásquez, pp.275-290, 2019, Collection de la Casa de Velásquez, 174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cartes marines XIVe-XVIIe siècle : une appropriation de l’espace maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Boucheron; Marco Folin; Jean-Philippe Genet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre idéel et matériel. Espace, territoire et légitimation du pouvoir (v. 1200-v. 1640)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne; Ecole française de Rome, pp.219-235, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cartographie européenne de l’océan Indien à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Vagnon; Eric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de l'océan Indien. Cartes d'Orient et d'Occident (Antiquité-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.73-87, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport du voyage en Terre sainte au savoir géographique. Le cas de Bernhard von Breydenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Coulon; Christine Gadrat-Ouerfelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le voyage au Moyen Âge. Description du monde et quête individuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.105-127, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Vagnon; Eric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de l'océan Indien. Cartes d'Orient et d'Occident (Antiquité-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.15-25, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rivages de l’Inde dans la cartographie occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Vagnon; Eric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de l'océan Indien. Cartes d'Orient et d'Occident (Antiquité-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.177-192, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’océan Indien dans les mappemondes latines (VIIIe-XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Vagnon; Eric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de l'océan Indien. Cartes d'Orient et d'Occident (Antiquité-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.41-55, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mer Rouge et golfe Persique dans les cartes occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Vagnon; Eric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de l'océan Indien. Cartes d'Orient et d'Occident (Antiquité-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.139-149, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un portulan illustré de cartes à la Renaissance, le manuscrit français 2794 de la Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Bouloux; Anca Dan; Georges Tolias. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orbis disciplinae. Hommage à Patrick Gautier Dalché</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.731-753, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche du passé : Choiseul-Gouffier et la cartographie des Dardanelles au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre trois mers : cartographie ottomane et française des Dardanelles et du Bosphore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arkas, pp.39-59, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ports of Western India in latin cartographic sources, 13th-16th c. Toponimy, localisation and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Boussac; Jean-François Salles; Jean-Baptiste Yon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ports of the Ancient Indian Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Primus Book, pp.179-198, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche du passé : Choiseul-Gouffier et la cartographie des Dardanelles au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Pérouse (dir.); Feza Günergun (dir.); Pascal Lebouteiller (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre trois mers. Cartographie ottomane et française des Dardanelles et du Bosphore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arkas Sanat Merkesi; Institut Français d'Etudes Anatoliennes, pp.38-59, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the Horizon : Terra incognita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Van der Stock. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Search of Utopia. Art and Science in the Era of Thomas More</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam University Press, pp.55-61 et 261-274, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du monde à l’homme : géographie et médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chandelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Cattedu; Hélène Noizet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quoi de neuf au Moyen Âge ? Catalogue de l’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.73-87, 2023, Recherches sur les réceptions de l'Antiquité, vol. 7, 978-2-503-60200-4</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Martinière; INRAP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 134-151, 2016, 9782732477374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, p. 141-164, 2023, 978-2-503-59390-6</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cartographie méditerranéenne et l'invention de nouvelles routes maritimes vers l'océan Indien (XVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aventuriers des mers-VIIe-XVIIe siècle. De Sindbad à Marco Polo, Méditerranée-océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Mucem; Editions Hazan; Institut du Monde Arabe, pp.71-86, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, p. 225-239, 2022, 978-2-84742-483-6</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie commerciale et circulations marchandes à Majorque au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Houssaye Michienzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Richer; Stéphane Patin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centres pluriculturels et circulation des savoirs (XVe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.27-44, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, p. 40-67, 2022, 978-2-85088-896-0</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartography of Gallipoli and the Dardanelles : from Cristoforo Buondelmonti (15th c.) to the maps of the 18th c. in the collections of the Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dejanirah Couto; Feza Gunergun; Maria Pia Pedani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seapower, Technology and Trade. Studies in Turkish Maritime History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denİzler Kİtabevİ; Kaptan Yayıncılık, pp.412-420, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie et stratégies dans les projets de croisade (XIIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Paviot; Daniel Baloup. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les projets de croisade. Géostratégie et diplomatie européenne, du XIVe au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Mirail, pp.125-150, 2014, Collection « Méridiennes »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le département des Cartes et Plans de la Bibliothèque nationale de France et le programme MeDIan : cartographie de l'océan indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.21-56, 2022, 979-10-351-0786-4</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique de Courcelles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcourir le monde. Voyages d'Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale des chartes, pp.[159]-172, 2013, Études et rencontres, 978-2-35723-032-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, p. 127-151, 2021, 979-10-351-0637-9</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The distribution of knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hofmann, Catherine; Richard, Hélène; Vagnon, Emmanuelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firefly Books, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-192, 2021, Medieval Age (1800 - 1450), 9781474299107</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalonian atlas – ; The Mediterranean: the cradle of portolan maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hofmann, Catherine; Richard, Hélène; Vagnon, Emmanuelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firefly Books, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le département des Cartes et Plans de la BnF et le programme Median. Cartographie de l'océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique de Courcelles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcourir le monde. Les voyages d’Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Chartes, pp.159-172, 2013, Etudes et rencontres de l’ENC, 40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp.160-188, 2021, 978-90-04-44491-1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer la Terre sainte. Mesures de l'espace et cartographie de l'Orient latin, du IXe au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mesure et histoire médiévale. XLIIIe Congrès de la SHMESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.293-309, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.127-152, 2020, 978-2-36424-067-4</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How portolan maps were made and used through the centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firefly Books, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Casa de Velásquez, pp.275-290, 2019, Collection de la Casa de Velásquez, 174</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une géographie pour l'école. Invention d'un savoir scolaire dans l'Occident latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières de la sagesse. Ecoles médiévales d'Orient et d'Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ad Venture; Sylvia Ioannou Foundation, pp.37-52, 2019</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie marine au Moyen Âge : une représentation de l'espace maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Gautier Dalché. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Terre. Connaissance, représentations, mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.443-503, 2013, L'Atelier du médiéviste, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions de la BNF, pp.96-103, 2019</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer la Terre sainte. Mesures et cartographies de l’Orient latin du IXe au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mesure et histoire médiévale. XLIIIe Congrès de la SHMESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.293-309, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.91-95, 2019</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The fascination of portolans : historiography and collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firefly Books, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.111-115, 2019</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une géographie pour l’école. Invention d’un savoir scolaire dans l’Occident latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières de la sagesse. Ecoles médiévales d’Orient et d’Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.345-351, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions de la Sorbonne; Ecole française de Rome, pp.219-235, 2018</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medieval cartography of the Indian Ocean: the imagined ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hofmann, Catherine; Richard, Hélène; Vagnon, Emmanuelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firefly Books, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.731-753, 2017</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie marine au Moyen Âge : une représentation de l'espace maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gautier Dalche, P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La terre. Connaissance, représentations, mesure au Moyen âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Brepols, 2013, L'Atelier du médiéviste, 978-2-503-54753-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.15-25, 2017</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation cartographique de l'espace maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Terre. Connaissance, représentations, mesure au Moyen âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.443-503, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.177-192, 2017</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographier les ports de l'Orient au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavaud, Sandrine; Schmidt, Burghart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.23-37, 2012, 978-2-35613-057-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.73-87, 2017</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modes de fabrication et usages des cartes portulans à travers les siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’âge d’or des cartes marines : quand l’Europe découvrait le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque nationale de France; Le Seuil, pp.30-41, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.105-127, 2017</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’âge d’or des cartes marines : quand l’Europe découvrait le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil; Bibliothèque nationale de France, pp.198-215, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.41-55, 2017</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Méditerrannée, matrice des portulans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’âge d’or des cartes marines : quand l’Europe découvrait le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil; Bibliothèque nationale de France, pp.58, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.139-149, 2017</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cartographie de l'océan Indien au Moyen Âge. L'océan Indien imaginé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vagnon, Emmanuelle; Hofmann, Catherine; Richard, Hélène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Age d'or des cartes marines. Quand l'Europe découvrait le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF; Le Seuil, pp.198-215, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Arkas Sanat Merkesi; Institut Français d'Etudes Anatoliennes, pp.38-59, 2016</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes marines et réseaux à la fin du Moyen âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et Réseaux en Méditerranée (VIe-XVIe siècle), vol. I : La configuration des réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bouchene, pp.293-308, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...2147 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6317,3125 +6326,3125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review : Axelle Chassagnette. Le prince qui aimait les cartes. Appréhension et représentation des territoires sous Auguste I er de Saxe (1553–-1586), Strasbourg: Presses Universitaires de Strasbourg, Cultures visuelles, 2024.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imago Mundi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 77 (2), pp.238-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03085694.2025.2577371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos Locus – Le lieu, le sacré, l’espace social au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Noizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 – 1, n° 49, pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18803-2.p.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Review : Cartographier le parcellaire rural dans l’Europe d’Ancien Régime Edited by Annie Antoine and Benjamin Landais. Rennes: Presses Universitaires de Rennes, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imago Mundi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 77 (1), pp.95-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03085694.2025.2485039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes marines et oeuvres d’art. Les cartes et atlas portulans à la Bibliothèque municipale de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Mars (n° 259), pp.9-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iter Sancti Sepulcri. Écrire et dessiner les lieux saints dans le journal de Michele da Rabatta (1396)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Gherdevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Noizet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 – 1, n° 49, pp.15-23. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 2023-2 (46), pp.207-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : Lieu et spatialité dans l’historiographie médiévale/Foreword. Locus. Place and spatiality in medieval historiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2023-2 (46), pp.15-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Matthieu Rajohnson, L’Occident au regret de Jérusalem (1187-fin du XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bcai.6005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la rencontre intitulée « Art(s) et cartographie(s) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Art(s) et cartographie(s) (256), pp.7-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz359cwvtgnjjlpumu-35252515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04842201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Comment écrire l'histoire de la cartographie ? (253), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde : Comment écrire aujourd’hui l’histoire de la cartographie ? Débats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Konvitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Palsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Comment écrire l'histoire de la cartographie ? (253), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz356cwvtgnjjlp-46088750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Science de l’espace et du temps dans la mappemonde du Beatus de Saint-Sever »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, pp.5-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos. Lieu et spatialité dans l’historiographie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dumasy-Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, pp.15-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04551332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivière de l’or et Paradis terrestre. Le Nil dans les cartes et récits de voyage de la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57, pp.53-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Danilenko, Picturing the Islamicate World. The story of al-Istakhri’s Book of Routes and Realms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bcai.920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la journée d’étude &amp;quot;Du jardin vers le monde et du monde au jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Du jardin vers le monde et du monde au jardin (249), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilianus Transylvanus et Pietro Martire d’Anghiera. Deux humanistes à la cour de Charles Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anais de História de Além-Mar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XX (2019), pp.216-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Ducène, L’Europe et les géographes arabes du Moyen Âge, Paris, CNRS éditions, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.48-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fabrique de l’Océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carto, le monde en cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cartographie occidentale de l’océan Indien au Moyen Âge : une évolution non-linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Méditerranée et océan Indien- Deux mondes en miroir, Didier Marcotte (éd.), 15, pp.183-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commissioning and Use of Charts Made in Majorca c.1400: New Evidence from a Tuscan Merchant’s Archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Houssaye Michienzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imago Mundi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 77 (2), pp.238-239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03085694.2025.2577371⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 71/1, pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03085694.2019.1529902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, A l’échelle du monde. La carte : objet culturel, social et politique, du Moyen Âge à nos jours. Actes du colloque d’Albi (17-18 octobre 2016), Emmanuelle Vagnon, Sandrine Victor, Thibaut Courcelle (éd.), 234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02974217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur la création de carte à l'échelle du monde d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes et usages des cartes - Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.83-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire et illustrer les ports de la Méditerranée et de l’Atlantique (début du XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Electroniques d'Histoire Textuelle du Lamop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pour une histoire de l’espace au Moyen Âge : textes et cartes, 7, pp.59-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gautier Dalché, L'espace géographique au Moyen Âge, Florence, Sismel, edizioni del Galuzzo, 2013 (Micrologus' library 57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.508-510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes marines : d'une technique à une culture. Actes du colloque du 3 décembre 2012, Bibliothèque nationale de France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hofmann</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216, 1 vol. (146 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’usage de…la cartographie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Menestrel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, "De l’usage de…"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03008052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cartes portulans et l'océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment localiser l'Ethiopie ? La confrontation des sources antiques et des témoignages modernes au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.21-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge d'or des cartes marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment localiser l'Ethiopie ? La confrontation des sources antiques et des témoignages modernes au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.21-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ethio.2012.1452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rivages africains de l'Océan Indien. Cartographie occidentale du XIIIe au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Art(s) et cartographie(s) (256), pp.7-8. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 210. Cartographier l'Afrique. Actes du colloque des 2 et 3 décembre 2010, p. 63-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Grèce antique au voyage de Magellan. Les modèles humanistes d’Antonio Pigafetta et de Maximilianus Transylvanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Humanisme et découvertes géographiques, 58, pp.99-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.5913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2023-2 (46), pp.15-29</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01437042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie d'une ville disparue : Vicina sur le Danube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, p. 6-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57, pp.53-72</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miraggio sul Danubio. Vicina, la città scomparsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charta geographica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...118 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un atlas retrouvé de Grazioso Benincasa : cartographie marine à la fin du XVe siècle d'après les collections de la Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde des Cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 184, p. 12-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Comment écrire l'histoire de la cartographie ? (253), pp.7-8</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception de la Géographie de Ptolémée en Occident au XVe siècle. Un exemple de transfert culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6, pp.201-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 54, pp.5-19</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fleuves dans les cartes médiévales : l'exemple du Nil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itineraria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1, pp.207-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...2043 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9582,51 +9591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveugle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumasy-Rabineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Serchuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lepassage-editions.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fletcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18803-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16497-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courcelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04213835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Seignobos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gautier Dalch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.lacro.2025.01.0075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mazel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumasy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864196v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602004-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503593906-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/product/le-beatus-de-saint-sever/#!" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03094956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/a-cultural-history-of-the-sea-9781474299107/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/572154" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110686159-010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093957v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/mond03.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02983876v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974335v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974340v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993295v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658851v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chandelier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrap.fr/catalogue-de-l-exposition-quoi-de-neuf-au-moyen-age-12042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Houssaye Michienzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993242v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sarazin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367220v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993265v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993207v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367221v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367218v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352141v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18803-2.p.0015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541903v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085694.2025.2577371" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541908v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085694.2025.2485039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842049v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.6005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842201v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz359cwvtgnjjlpumu-35252515" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gherdevich" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842067v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371534v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacob" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Konvitz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Palsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz356cwvtgnjjlp-46088750" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057322v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551332v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070113v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.920" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974413v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386168v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085694.2019.1529902" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974408v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966112v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008052v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315218v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2012.1452" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04346042v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349004v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04350705v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437042v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5913" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315214v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315213v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315212v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315194v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveugle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumasy-Rabineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Serchuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lepassage-editions.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fletcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18803-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16497-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courcelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04213835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Seignobos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gautier Dalch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.lacro.2025.01.0075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mazel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumasy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864196v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602004-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.134008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503593906-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/product/le-beatus-de-saint-sever/#!" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03094956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/a-cultural-history-of-the-sea-9781474299107/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/572154" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110686159-010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/mond03.htm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02983876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974326v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974340v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974335v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993255v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chandelier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrap.fr/catalogue-de-l-exposition-quoi-de-neuf-au-moyen-age-12042" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993284v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Houssaye Michienzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sarazin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993231v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993224v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993265v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367219v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376874v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367221v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352142v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351920v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367223v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351926v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541903v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085694.2025.2577371" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18803-2.p.0015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541908v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085694.2025.2485039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234963v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842122v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gherdevich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842049v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.6005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz359cwvtgnjjlpumu-35252515" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacob" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Konvitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Palsky" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz356cwvtgnjjlp-46088750" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551332v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.920" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070113v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974180v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974408v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974189v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386168v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085694.2019.1529902" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974217v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993205v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008052v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04350705v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04346042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315218v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2012.1452" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315217v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437042v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5913" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315214v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315213v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315212v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>