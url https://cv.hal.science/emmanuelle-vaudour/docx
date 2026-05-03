--- v0 (2026-04-07)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Vaudour </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of soil property predictions in Lithuanian croplands using UAV, satellite, EMI data and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Žydelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weihermüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Møller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 244, pp.111543. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2026.111543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic integration of multi-temporal remote sensing mosaic and conventional soil map for mapping organic carbon content in Chernozems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azamat Suleymanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2025.3618977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Soil Texture on the Estimation of Soil Organic Carbon From Sentinel‐2 Temporal Mosaics at 34 European Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm-scale mapping of compost and digestate spreadings from Sentinel-2 and Sentinel-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 139, pp.104555. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral indices in remote sensing of soil: definition, popularity, and issues. A critical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 329, pp.114918. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.114918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil carbon content in two contrasting pedoclimatic regions using a deep learning approach with remote sensing imagery and laboratory spectral datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 462, pp.117513. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers in earth observation for global soil properties assessment linked to environmental and socio-economic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.M. Demattê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul R. Poppiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jesus Macedo Novais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nícolas Augusto Rosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (9), pp.100985. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xinn.2025.100985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global soil spectral grid based on space sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.M. Demattê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodnei Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nícolas Augusto Rosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Roberto Poppiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jesus Macedo Novais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 968, pp.178791. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Country-scale crop-specific phenology from disaggregated PROBA-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue Remote Sensing of Land Surface Phenology II, 16 (23), pp.4521. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16234521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving Soil Moisture from Sentinel-1: Limitations over Certain Crops and Sensitivity to the First Soil Thin Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16010040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of the Earth's soil color in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodnei Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.M. Demattê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Barrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 299, pp.113845. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives scientifiques et techniques pour l’inventaire et la surveillance des sols en France : Quels besoins en données, comment mieux les acquérir, les diffuser, les utiliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 and Sentinel-1 Bare Soil Temporal Mosaics of 6-year Periods for Soil Organic Carbon Content Mapping in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.2410. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Machine-Learning Algorithms to Predict Soil Organic Carbon Content from Combined Remote Sensing Imagery and Laboratory Vis-NIR Spectral Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Remote Sensing, 15 (17), pp.4264. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15174264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the capability of Sentinel-2 time-series to estimate soil organic carbon and clay content at local scale in croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Halil Koparan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaldas Žydelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ialina Vinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 199, pp.40-60. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2023.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 satellite images for monitoring cattle slurry and digestate spreading on emerging wheat crop: a field spectroscopy experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2023.2245371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing Data for Digital Soil Mapping in French Research—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.3070. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15123070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIODIVERSITY – A new space mission to monitor Earth ecosystems at fine scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Bajjouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial Imagerie Hyperspectrale, 224 (1), pp.33-58. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/RFPT.2022.568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil clay content mapping in croplands from Sentinel-2 data: Influence of atmospheric correction methods across a season time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subramanian Dharumarajan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 423, pp.115959. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Imagery to Map Topsoil Organic Carbon Content over Cultivated Areas: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asa Gholizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadmehdi Saberioon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (12), pp.2917. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14122917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia “Digital Soil Mapping” Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Biogeosciences and Wine: The Management and Environmental Processes That Regulate the Terroir Effect in Space and Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Priori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Bonfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.711347. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2021.711347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal mosaicking approaches of Sentinel-2 images for extending topsoil organic carbon content mapping in croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96, pp.102277. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2020.102277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Sentinel-2 Satellite Images for Monitoring Green Waste Compost and Manure Amendments in Temperate Cropland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1616. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13091616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sentinel-2 Images for Soil Organic Carbon Content Mapping in Croplands of Southwestern France. The Usefulness of Sentinel-1/2 Derived Moisture Maps and Mismatches between Sentinel Images and Sampling Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (24), pp.5115. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13245115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregated PROBA-V data allows monitoring individual crop phenology at a higher observation frequency than Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.e102569. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2021.102569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Science Challenges in a New Era: A Transdisciplinary Overview of Relevant Topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Rodrigo-Comino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel López-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Rodríguez-Seijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Valkó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air, Soil and Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.117862212097749. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1178622120977491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring grassland management effects on soil organic carbon—A matter of scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Crème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparkle Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10122016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de zonage viticole fondées sur la télédétection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data integration for soil clay content modelling at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2019.101905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Acquisition Date on the Prediction Performance of Topsoil Organic Carbon from Sentinel-2 for Croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (18), pp.2143. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11182143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 image capacities to predict common topsoil properties of temperate and Mediterranean agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.21-33. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Sentinel-1 Images for Estimating the Soil Roughness over Bare Agricultural Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.131. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w10020131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Key Agronomic Soil Properties with UV-Vis Fluorescence Measurements Combined with Vis-NIR-SWIR Reflectance Spectroscopy: A Farm-Scale Study in a Mediterranean Viticultural Agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Cerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dav Ebengo Mwampongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Latouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (4), pp.1157. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18041157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical mapping of topsoil organic carbon and uncertainty assessment in Western Paris croplands (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.126-137. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective 70 y-spatial analysis of repeated vine mortality patterns using ancient aerial time series, Pléiades images and multi-source spatial and field data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.234-248. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2017.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des teneurs en carbone organique des sols agricoles par télédétection par drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213-214, pp.105-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil surface roughness measurement: A new fully automatic photogrammetric approach applied to agricultural bare fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterisation of the NCSOIL model to simulate C and N short-term mineralisation of exogenous organic matter in different soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Emile Noirot Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 104, pp.128-140. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the long-term effect of urban waste compost applications on carbon and nitrogen dynamics in temperate cropland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Emile Noirot Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.138-153. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional prediction of soil organic carbon content over temperate croplands using visible near-infrared airborne hyperspectral imagery and synchronous field spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.24-38. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the recent approaches to terroir functional modelling, footprinting and zoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mocali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.287-312. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-1-287-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-season mapping of crops and cultural operations using very high spatial resolution Pléiades images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Emile Noirot Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Membrive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.128-141. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2015.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite de la vigne, densités de plantation et terroirs dans les baux d’Amos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Ellenistici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.215-232. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/233419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des images satellitaires de très haute résolution spatiale PLEIADES à la caractérisation des cultures et des opérations culturales en début de saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Emile Noirot Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Membrive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 208, pp.97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty of soil reflectance retrieval from SPOT and RapidEye multispectral satellite images using a per-pixel bootstrapped empirical line atmospheric correction over an agricultural region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamiache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.217-234. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2013.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil N2O emissions from recovered organic waste application in Versailles Plain (France): A laboratory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Rampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.515-527. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-013-9249-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tillage operations over a peri-urban region using combined SPOT4 and ASAR/ENVISAT images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.43-59. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2013.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of SPOT Multispectral Satellite Images for Mapping Topsoil Organic Carbon Content over Peri-Urban Croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77 (6), pp.2122-2139. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2013.02.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00918215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a spatial analysis of ancient viticultural areas: the case study of Amos (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Boulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), pp.157-176. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/j.food.5.102108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Operational Bare Soil Moisture Mapping Using TerraSAR-X Data Acquired Over Agricultural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.900-916. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2220124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital zoning of South African viticultural terroirs using bootstrapped decision trees on morphometric data and multitemporal SPOT images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (12), pp.2940-2950. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale des teneurs en carbone organique des sols par spectroscopie de terrain visible-proche infrarouge et imagerie satellitale SPOT. Exemple au niveau d'un périmètre d'alimentation en eau potable en Beauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Pitres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (4), pp.213-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of Red Mediterranean soils: a case study in the viticultural southern Rhone Valley using SPOT satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (3), pp.197-216. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106040701207555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial retrieval of soil reflectance from SPOT multispectral data using the empirical line method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (19), pp.5571- 5584. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160802060920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine responses to terroir: a global approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (4), pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A worldwide perspective on viticultural zoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Shaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (2), pp.106-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine responses to terroir: A global approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (4), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2005.39.4.888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality of grapes and wine in relation to geography: notions of terroir at various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (2), pp.117-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études rhodaniennes de terroirs viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 105, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des notions de terroir: pour un concept de terroir opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 101S, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonage viticole d'envergure macro-régionale: Démarche et mise en oeuvre dans les côtes-du-Rhône méridionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 117 (1), pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatiale des terroirs et constitution des raisins en A.O.C. Côtes-du-Rhône méridionales (Bassin de Nyons-Valréas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lurton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 32 (4), pp.169-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi satellitaire du C du sol – potentialités d’application au secteur viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Scientifique et Technique de l’IFV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de la Vigne et du Vin, Mar 2025, Villefranche Sur Saône, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of soil management practices using Sentinel-1 time series: the challenges raised by the diversified management sequences in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki-Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Eespanola de la Cienca del Suelo; European Confederation of Soil Science Societies; Sociedade Portuguesa das Ciencias do solo, Sep 2025, Sevilla, Spain. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral indices in remote sensing of soil: definition, popularity, and issues. A critical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Espanola de la Ciencia del Suelo (SECS); Sociedade Portuguesa das Ciencias do Solo; European Confederation of Soil Science Societies (ECSSS), Sep 2025, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MELICERTES – résultats sur le suivi par télédétection du C du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Dijon; Comité de Pilotage du PEPR Agroécologie et Numérique, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the prediction of soil organic carbon content using field-acquired hyperspectral data by accounting for soil moisture and surface roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Scriban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Espanola de la Ciencia del Suelo (SECS); Sociedade Portuguesa das Ciencias do Solo; European Confederation of Soil Science Societies (ECSSS), Sep 2025, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil properties using Sentinel-2 temporal mosaics of non-vegetated soils in a semi-arid region: A comparative evaluation of Google Earth Engine and THEIA platforms in Sminja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Aichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Espanola de la Ciencia del Suelo (SECS); Sociedade Portuguesa das Ciencias do Solo; European Confederation of Soil Science Societies (ECSSS), Sep 2025, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la télédétection à la cartographie des épandages de matières organiques : mise en oeuvre au niveau d'une exploitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zonage viticole : enjeux et défis d’une cartographie numérique des terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13émes journées Pontus de Tyard « Biodiversité et Patrimoine viticole : La vigne, le vin : quelles classes …!? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Renaissance du château Pontus de Tyard; Chaire UNESCO Cultures et Traditions Vitivinicoles, Jun 2024, Bissy-sur-Fley, France. https://chaireunesco-vinetculture.u-bourgogne.fr/13eme-journees-pontus-de-tyard-biodiversite-et-patrimoine-viticole-le-vin-la-vignequelles-classes/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de formation francophone en télédétection et cartographie des sols par modélisation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPenIG; UMR LISAH, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la teneur en CO du sol par combinaison des séries temporelles Sentinel-2 et Sentinel-1 et des spectres de laboratoire Vis-NIR - Application à un site d'étude en Bretagne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque du Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling soil moisture in remote sensing: perspectives from the STEROPES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP Soil Webinar Soil Sensing – handling soil moisture in proximal and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP-SOIL / SLU, Nov 2024, Skara, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2/1 Bare Soil Temporal Mosaics of 6-year Periods for Soil Organic Carbon Content Mapping in La Beauce, Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPEN, Jan 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of soils : a tool for digital soil mapping. Challenges and limitations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Webinars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP Soil, Feb 2024, Online, France. 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How HAPS will change the game for Earth and Space sciences : a perspective from the Paris-Saclay geosciences consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Croizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Revéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAP4ESA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA Conference Bureau / ATPI Corporate Events, Feb 2024, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in Digital Soil Mapping at broad-scale: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil organic carbon content in two contrasted pedoclimatic regions by combining time series of Sentinel-2 and Sentinel-1 with Vis-NIR laboratory spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Symposium on Earth Observation for Soil Protection and Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA-ESRIN, Mar 2024, Frascati (Rome), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping compost and digestate spreadings from Sentinel-2 and Sentinel-1 on a farm scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP-SOIL, Jun 2024, Vilnius (Lituanie), Lithuania. https://ejpsoil.eu/annual-science-days-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving SOC content from space at fine scales: the STEROPES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kobina Mensah Biney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL / University of Latvia, Jun 2023, Riga (Latvia), Latvia. https://ejpsoil.eu/fileadmin/projects/ejpsoil/Science_Days/ASD_and_GM_2023/Book_of_abstracts/ASD_2023_Book_of_Abstracts_FULL_Update22062320.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télédétection comme outil de cartographie des sols : Enjeux, succès et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du réseau télédétection INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Télédétection INRAE, Nov 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 Imagery for Monitoring Exogenous Organic Matter Fertilizers on Winter Wheat Crop: Proximal and Satellite Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wageningen Soil Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi spectral d’épandages de lisier et de digestat sur la culture de blé d’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etude des Sols 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro; Association Française d'Etude des Sols, Jun 2023, Dijon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based spectral approaches to map topsoil organic carbon content for croplands: overview of past approaches and hot topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asa Gholizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadmehdi Saberioon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LE STUDIUM; INRAE Info&amp;Sols, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et stockage de carbone dans les sols : apport des images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE au SIA, les rencontres, colloque « Agroécologie et Numérique : passer des données à l’information pour la décision », Salon International de l’Agriculture, Paris, 1er mars 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour rendre visible l’invisible : la télédétection au service de l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE au SIA, colloque «Numérique en agriculture et AgTech », Salon International de l’Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving SOC content from space at the detailed scales of small regions: purposes and first results of the EJP-STEROPES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kobina Mensah Biney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL/ Univ. Palermo, Jun 2022, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping from territories to globe. Progress and challenges. Invited talk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Year of LE STUDIUM Institute for Advanced Research Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of organic carbon storage in soils by a statistical data-driven approach at the scale of a small agricultural region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Crème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROSOIL 2021 Geneva virtual congress, Aug 2021, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite imagery to map topsoil organic carbon content over cultivated areas: an overview of previous studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL, Mar 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Sentinel-2 Satellite Images for Monitoring Green Waste Compost and Manure Amendments in Temperate Cropland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etude des Sols; https://www.afes.fr/actions/les-journees-detude-des-sols/, Jun 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing data integration for soil clay content prediction at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of acquisition date on the prediction performance of topsoil organic carbon from single date or multidate Sentinel-2 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaicking approaches for predicting topsoil organic carbon content from sentinel-2 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale "4per1000"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StoreSoilC : Evaluer le potentiel de stockage du carbone organique dans les sols au moyen d’une approche statistique « data-driven » Etude de cas d’une petite région agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du collectif CarboSMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Sentinel-1 for estimating the soil roughness over agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.7516-7519, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting key agronomic soil properties with fluorescence spectroscopy combined with reflectance spectroscopy: a farm-scale study in a Mediterranean viticultural agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran G. Cerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dav M. Ebengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018, European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale multi-sources du carbone organique dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and culture viewed through the prism of viticultural terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of SENTINEL-2 images for predicting common topsoil properties over Temperate and Mediterranean agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of UAS imagery for soil mapping at the agricultural plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-8531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracing recurring vine mortality patterns over a long duration: case study of a Mediterranean viticultural estate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chaignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-14297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European hyperspectral explorer : Hypex-2. Monitoring anthropogenic influences in critical zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory P. Asner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Bajjouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chabrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EARSeL SIG Imaging Spectroscopy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Zürich, Switzerland. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hiérarchique pour estimer la teneur en carbone dans le sol a l’échelle d’une petite région agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS, Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional prediction of soil organic carbon content over temperate croplands using different multiscale measurements by hierarchical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Agricultural Statistics (ICAS VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale actuelle et rétrospective de la vitalité du vignoble au niveau d’une exploitation (AOC Vinsobres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chaignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Théia 2016, Agropolis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional prediction of soil organic carbon content over temperate croplands using different multiscale measurements by hierarchical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane L. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Agricultural Statistics (ICAS VII) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial stochastic model for predicting topsoil organic carbon content over a cultivated periurban region, using soil properties, a digital elevation model and remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A farm-scale framework for assessing vineyard soil fertility and restoration practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional prediction of soil organic carbon content over croplands using airborne hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’utilisation des Produits Résiduaires Organiques par l’agriculture à l’échelon territorial : le cas de la Plaine de Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Emile Noirot Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du SOERE PRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Exogenous Organic Matter (EOM) use at the territory scale : maximization of Carbon Storage (CS) in soil and synthetic Nitrogen Savings (NS) in cropped soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Emile Noirot Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques annuelles BASC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Gif-sur-Yvette, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tillage operations over peri-urban croplands using a synchronous SPOT4/ASAR ENVISAT pair and soil roughness measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of VSHR Pléiades images to the assessment of agricultural systems over a peri-urban region near Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Membrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Emile Noirot Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES). FRA., Apr 2014, Toulouse, France. 26 p. ppt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture session : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES). FRA., Apr 2014, Toulouse, France. 10 p. ppt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des teneurs en carbone organique des sols agricoles par télédétection par drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique francophone Drones et moyens légers aéroports d'observation, Société Française de Photogrammétrie et Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tillage practices over a peri-urban region using artificial neural networks applied to combined spot and asar/envisat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing. WHISPERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gainesville, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stocks de Carbone dans les sols de la Plaine : résultats et questions vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Portes Ouvertes Gérer la fertilité des sols avec des matières organiques dans la Plaine de Versailles - Résultats de recherche et perspectives de mise en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Patrimoniale de la Plaine de Versailles et du Plateau des Alluets (APPVPA). Feucherolles, FRA., Feb 2013, Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse spectrale du sol pour prédire les stocks de C sur la plaine de Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane L. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. de Junet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique Méthodes NIRS et MIRS : applications aux Sciences de l'Environnement " réponse spectrale du sol à la plante, du labo à la mesure de terrain et télédetection, Fédération Île-de-France de Recherche sur l'Environnement (FIRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. 14 diapos powerpoint</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mapping of soil carbon content using spectroscopy and very high resolution images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc. Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pleiades Days, CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES). Labo/service de l'auteur, Ville service, FRA., Jan 2012, Toulouse, France. 21 diapos ppt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction régionale des teneurs superficielles en carbone organique de sols cultivés périurbains au moyen de spectres de réflectance mesurés en laboratoire, au champ ou issus d’images satellitaires multispectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane L. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Junet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées d'Etude des Sols: Le sol face aux changements globaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.330-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance degradation in predicting topsoil organic carbon contents using reflectance spectra from lab, field to SPOT scales over a periurban region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Junet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction régionale des teneurs superficielles en carbone organique de sols cultivés périurbains au moyen de spectres de réflectance mesurés en laboratoire, au champ ou issus d’images satellitaires multispectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Junet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des programmes de la FIRE basés sur la réponse spectrale du sol à la plante, du labo à la mesure de terrain et télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique NIRS (Spectrométrie proche IR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Ile-de-France de Recherche sur l'Environnement (FIRE). Paris, FRA., May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil organic carbon prediction using vis-nir-swir reflectance spectra at lab, field and satellite levels over a periurban region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Junet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012, Soil science for the benefit of mankind and environment, 4th International Congress of ECSSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italie. 2696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du modèle de culture STICS comme outil pour renseigner les zonages viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium International sur le Zonage Viticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Avignon, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale des terroirs viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la télédétection satellitale au zonage des terroirs: exemple dans le vignoble des Côtes-du-Rhône méridionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. congrès mondial de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe d’experts Cartographie Numérique des Sols” du Consortium d’expertise scientifique (CES) Végétation, Sols &amp; Agrosystèmes de Theia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du pôle THEIA de l'IR Data Terra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Villefranche-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the potential of Sentinel-2 data to assess the coarse fragment cover of the soil surface within a Spanish vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Marques Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Emilio Herranz-Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sevilla, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare soil mosaicking optimisation for soil organic carbon prediction in Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thierion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants ABIES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of incorporating soil moisture and roughness as co-variables to improve soil organic carbon content prediction from hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Scriban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EnMAP User Workshop 2025 – From Hyperspectral Data to Environmental Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare soil mosaicking optimisation for soil organic carbon prediction in Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thierion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sevilla, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral models learn the context, not the soil: rethinking soc prediction from lab to drone measurements under field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chabrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Milewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of percentile reflectance thresholding in Sentinel-2 temporal mosaicking on regional SOC and clay prediction performances: case of the Västra-Skaraborg region (Sweden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA symposium on earth observation for soil protection and restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Frascati, Italy, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of spectral indices in remote sensing: definition, popularity, and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2024 du programme de recherche Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal S2/S1 mosaics combined with environmental covariates for regional SOC mapping: lessons from la Beauce (France) and the Västra-Skaraborg (Sweden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vilnius, Lithuania. , https://ejpsoil.eu/annual-science-days-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of spectral indices in remote sensing: definition, popularity, and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA symposium on earth observation for soil protection and restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Frascati, Italy, Italy. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil management practices in Vineyards using Sentinel-2: Challenges in enhancing soil organic carbon content prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERRAenVision 4, Nature-based solutions to facilitate the transitions for living within the planetary boundaries.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Valencia, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral monitoring of cattle slurry and digestate spreading on wheat crop at the field scale (Nouzilly, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans (FRA), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel imagery capability in digital SOC mapping in two agricultural regions in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Riga, Latvia. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining time-series of Sentinel-1 and Sentinel-2 for soil organic carbon estimation and mapping. Application to agricultural soils of a catchment area in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of using Sentinel-2 temporal mosaics over a 5-year period to map soil organic carbon (SOC) in Beauce, Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia &amp;quot;Digital Soil Mapping&amp;quot; Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Sentinel-2 satellite images for monitoring manure and digestate spreadings on annual crops and grasslands over a farm (Nouzilly, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans (FRA), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving SOC content from space at the detailed scales of small regions: purposes and first results of the EJP-STEROPES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kobina Mensah Biney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet ESA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping topsoil organic carbon content over temperate cropland regions. The contribution of the Sentinel-2 and Sentinel 1 satellites for Beauce in central France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Urbina Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Biney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop-specific phenology from Sentinel-1 & 2 and disaggregated PROBA-V data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop-specific phenology from disaggregated Medium Spatial Resolution optical data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of Sentinel-2 images and Sentinel-1-derived moisture maps for soil organic carbon content mapping in croplands, South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. , 2021, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Sentinel-2 Satellite Images for Monitoring Green Waste Compost and Manure Amendments in Temperate Cropland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring phenology of crops at the parcel scale : combining high and medium spatial resolution data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of organic carbon storage in soils a case study over a small agricultural region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Poitiers, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring grassland management effects on soil organic carbon – a matter of scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparkle Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium. Food security and climate change: 4 per milleinitiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined Sentinel 1/ Sentinel 2 images for mapping topsoil organic carbon content over cropland taking into account soil roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dav Ebengo Mwampongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018, European Geophysical Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil organic carbon modelling using jointly different sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Workshop on Spatiotemporal Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling of the seasonal evolution of various crops in the Versailles plain (France), based on MODIS 250m EVI vegetation index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Ghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium Recent Advances in Quantitative Remote Sensing Torrent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining optical remote sensing, agricultural statistics and field observations for culture recognition over a peri-urban region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-field and regional-scale accuracies of topsoil organic carbon content prediction from an airborne visible near-infrared hyperspectral image combined with synchronous field spectra for temperate croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Chehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016 Conference Abstracts, European Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vianna, Austria. Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping agricultural phenology using repetitive optical remote sensing over a peri-urban region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Dragoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping within-field variations of soil organic carbon content using UAV multispectral visible near-infrared images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016 Conference Abstracts, European Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective farm scale spatial analysis of viticultural terroir fertility using a 70 y-aerial photograph time series, soil survey and very high resolution Pléiades and EM38 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benôit Chaignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016 Conference Abstracts, European Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. , Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios of organic amendment use to increase soil carbon stocks and nitrogen availability in cropped soils at the territory scale: spatial and temporal simulations with the NCSOIL/CERES-EGC crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Emile Noirot Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of very high spatial resolution Pleiades images for discriminating between crops at early growth stage and bare agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Emile Noirot Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Membrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, NA, France. 16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the recent approaches for terroir functional modeling, footprinting and zoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mocali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidate remote sensing approaches for digital zoning of terroirs at regional scales: case studies and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria A. Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tillage operations over peri-urban croplands using a synchronous SPOT4/ASAR ENVISAT pair and soil roughness measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of urban waste composts on soil carbon and nitrogen dynamics in an agroecosystem: application of the NCSOIL/CERES-EGC coupled model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Versailles, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation with the NCSOIL model of carbon and nitrogen dynamics in a loamy soil after various compost applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Emile Noirot Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conferences of RAMIRAN (Network on R ecycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Versailles, France. 370 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chaîne de traitement automatique pour l'estimation de la rugosité des sols agricoles par photogrammétrie 3D à partir de photographies prises sans contraintes pour le suivi radiométrique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial stochastic modeling of topsoil organic carbon content over a cultivated peri-urban region, using soil properties, soil types and a digital elevation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamiache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Global Workshop on Digital Soil Mapping 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sydney, Australia. CRC Press, 2012, Digital Soil Assessments and Beyond. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b12728-77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial stochastic modeling of topsoil organic carbon content over a cultivated peri-urban region, using soil properties, soil types and a digital elevation model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamiache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane L. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012, Soil science for the benefit of mankind and environment, 4th International Congress of ECSSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital zoning of South African viticultural terroirs using bootstrapped decision trees on morphometric data and multitemporal SPOT images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria A. Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Vitivinicultural Terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dijon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a spatial analysis of antique viticultural areas : the case study of Amos (Turkey) and some other places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Boulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Vitivinicultural Terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dijon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil N2O emissions from recovered organic waste applications in Versailles plain (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelouhab Djerrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congress ORBIT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. 2012, Global assessment for organic ressources and waste management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los terroirs vitícolas. Definiciones, caracterización y protección</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepcion Vecino Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Acribia, 317 p., 2010, 978-84-200-1152-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I terroir: Definizione, caratterizzazione e protezione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edagricole, 306 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terroirs viticoles: définitions, caractérisation et protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 294 p., 2003, 2-10-006454-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols agricoles méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agropédologie : Gestion durable des sols agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.221-261, 2025, isbn 9781789481853. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet (ed.); Joël Michelin (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Soil Science: Sustainable Management of Agricultural Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 8 (1), </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 211-248, 2025, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394361809.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracción automática de parcelas agrícolas a partir de imágenes de teledetección y del Registro Gráfico de Parcelas (RPG) en QGIS/OTB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baghdadi N., Mallet C., Zribi M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS y sus aplicaciones en la agricultura y la silvicultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic extraction of agricultural parcels from remote sensing images and the RPG database with QGIS/OTB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and Applications in Agriculture and Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.364, 2018, 978-1-78630-188-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique du parcellaire agricole à partir d’images de télédétection et du registre parcellaire graphique sous QGIS/OTB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and Applications in Agriculture and Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, CNRS Editions, pp.374, 2018, 978-1-78405-336-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaine de Versailles : synergie potentielle entre ville et campagne pour le remplacement des engrais minéraux via le recyclage des ressources organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le recyclage des résidus organiques : Regards sur une pratique agro-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2016, Matière à débattre et décider, 978-2-7592-2562-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gobrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 384 p., 2016, Savoir faire, 978-2-7592-2392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Claude Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement des données de télédétection - Environnement et ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2010, 978-2-10-054850-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroirs viticoles et sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene R. Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolédec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2005, 2-10-005520-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d’indicateurs. Rapport d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 780 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINAL RESUME ON THE RESEARCH UNIT EPHor - Environnement Physique de la Plante Horticole (Agrocampus Ouest - Institut supérieur des sciences agronomiques, agroalimentaires, horticoles et du paysage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’apport de produits résiduaires organiques sur le stockage de carbone, les émissions de gaz à effet de serre et la lixiviation du nitrate dans les sols agricoles périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane L. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] auto-saisine. 2014, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du risque de contamination de la nappe de Beauce par les pesticides : Elucidation des mécanismes du transport préférentiel et approche spatiale du risque à l’échelle du bassin hydrologique. Projet de recherche ESHEL « Evaluation et réduction des risques liés à l’utilisation des pesticides »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministère de l'Ecologie et du Développement Durable. 2007, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des agroécosystèmes et des terroirs : apports de la télédétection à l’émergence d’une agro-écologie fonctionnelle spatialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02795311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId509"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Vaudour </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of soil property predictions in Lithuanian croplands using UAV, satellite, EMI data and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Žydelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weihermüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Møller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 244, pp.111543. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2026.111543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral indices in remote sensing of soil: definition, popularity, and issues. A critical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 329, pp.114918. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.114918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm-scale mapping of compost and digestate spreadings from Sentinel-2 and Sentinel-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 139, pp.104555. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Soil Texture on the Estimation of Soil Organic Carbon From Sentinel‐2 Temporal Mosaics at 34 European Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic integration of multi-temporal remote sensing mosaic and conventional soil map for mapping organic carbon content in Chernozems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azamat Suleymanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2025.3618977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers in earth observation for global soil properties assessment linked to environmental and socio-economic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.M. Demattê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul R. Poppiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jesus Macedo Novais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nícolas Augusto Rosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (9), pp.100985. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xinn.2025.100985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil carbon content in two contrasting pedoclimatic regions using a deep learning approach with remote sensing imagery and laboratory spectral datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 462, pp.117513. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global soil spectral grid based on space sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.M. Demattê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodnei Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nícolas Augusto Rosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Roberto Poppiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jesus Macedo Novais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 968, pp.178791. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Country-scale crop-specific phenology from disaggregated PROBA-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue Remote Sensing of Land Surface Phenology II, 16 (23), pp.4521. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16234521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving Soil Moisture from Sentinel-1: Limitations over Certain Crops and Sensitivity to the First Soil Thin Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16010040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of the Earth's soil color in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodnei Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.M. Demattê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Barrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 299, pp.113845. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives scientifiques et techniques pour l’inventaire et la surveillance des sols en France : Quels besoins en données, comment mieux les acquérir, les diffuser, les utiliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 and Sentinel-1 Bare Soil Temporal Mosaics of 6-year Periods for Soil Organic Carbon Content Mapping in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.2410. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the capability of Sentinel-2 time-series to estimate soil organic carbon and clay content at local scale in croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Halil Koparan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaldas Žydelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ialina Vinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 199, pp.40-60. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2023.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 satellite images for monitoring cattle slurry and digestate spreading on emerging wheat crop: a field spectroscopy experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2023.2245371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Machine-Learning Algorithms to Predict Soil Organic Carbon Content from Combined Remote Sensing Imagery and Laboratory Vis-NIR Spectral Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Remote Sensing, 15 (17), pp.4264. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15174264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing Data for Digital Soil Mapping in French Research—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.3070. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15123070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Imagery to Map Topsoil Organic Carbon Content over Cultivated Areas: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asa Gholizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadmehdi Saberioon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (12), pp.2917. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14122917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil clay content mapping in croplands from Sentinel-2 data: Influence of atmospheric correction methods across a season time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subramanian Dharumarajan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 423, pp.115959. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIODIVERSITY – A new space mission to monitor Earth ecosystems at fine scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Bajjouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial Imagerie Hyperspectrale, 224 (1), pp.33-58. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/RFPT.2022.568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia “Digital Soil Mapping” Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Biogeosciences and Wine: The Management and Environmental Processes That Regulate the Terroir Effect in Space and Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Priori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Bonfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.711347. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2021.711347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal mosaicking approaches of Sentinel-2 images for extending topsoil organic carbon content mapping in croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96, pp.102277. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2020.102277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sentinel-2 Images for Soil Organic Carbon Content Mapping in Croplands of Southwestern France. The Usefulness of Sentinel-1/2 Derived Moisture Maps and Mismatches between Sentinel Images and Sampling Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (24), pp.5115. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13245115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Sentinel-2 Satellite Images for Monitoring Green Waste Compost and Manure Amendments in Temperate Cropland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1616. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13091616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregated PROBA-V data allows monitoring individual crop phenology at a higher observation frequency than Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.e102569. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2021.102569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Science Challenges in a New Era: A Transdisciplinary Overview of Relevant Topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Rodrigo-Comino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel López-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Rodríguez-Seijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Valkó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air, Soil and Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.117862212097749. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1178622120977491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring grassland management effects on soil organic carbon—A matter of scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Crème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparkle Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10122016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data integration for soil clay content modelling at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2019.101905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de zonage viticole fondées sur la télédétection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Acquisition Date on the Prediction Performance of Topsoil Organic Carbon from Sentinel-2 for Croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (18), pp.2143. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11182143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 image capacities to predict common topsoil properties of temperate and Mediterranean agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.21-33. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Key Agronomic Soil Properties with UV-Vis Fluorescence Measurements Combined with Vis-NIR-SWIR Reflectance Spectroscopy: A Farm-Scale Study in a Mediterranean Viticultural Agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Cerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dav Ebengo Mwampongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Latouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (4), pp.1157. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18041157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Sentinel-1 Images for Estimating the Soil Roughness over Bare Agricultural Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.131. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w10020131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des teneurs en carbone organique des sols agricoles par télédétection par drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213-214, pp.105-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective 70 y-spatial analysis of repeated vine mortality patterns using ancient aerial time series, Pléiades images and multi-source spatial and field data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.234-248. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2017.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical mapping of topsoil organic carbon and uncertainty assessment in Western Paris croplands (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.126-137. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil surface roughness measurement: A new fully automatic photogrammetric approach applied to agricultural bare fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterisation of the NCSOIL model to simulate C and N short-term mineralisation of exogenous organic matter in different soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Emile Noirot Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 104, pp.128-140. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the long-term effect of urban waste compost applications on carbon and nitrogen dynamics in temperate cropland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Emile Noirot Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.138-153. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional prediction of soil organic carbon content over temperate croplands using visible near-infrared airborne hyperspectral imagery and synchronous field spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.24-38. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the recent approaches to terroir functional modelling, footprinting and zoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mocali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.287-312. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-1-287-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-season mapping of crops and cultural operations using very high spatial resolution Pléiades images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Emile Noirot Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Membrive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.128-141. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2015.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite de la vigne, densités de plantation et terroirs dans les baux d’Amos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Ellenistici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.215-232. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/233419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des images satellitaires de très haute résolution spatiale PLEIADES à la caractérisation des cultures et des opérations culturales en début de saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Emile Noirot Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Membrive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 208, pp.97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty of soil reflectance retrieval from SPOT and RapidEye multispectral satellite images using a per-pixel bootstrapped empirical line atmospheric correction over an agricultural region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamiache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.217-234. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2013.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil N2O emissions from recovered organic waste application in Versailles Plain (France): A laboratory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Rampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.515-527. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-013-9249-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tillage operations over a peri-urban region using combined SPOT4 and ASAR/ENVISAT images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.43-59. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2013.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of SPOT Multispectral Satellite Images for Mapping Topsoil Organic Carbon Content over Peri-Urban Croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77 (6), pp.2122-2139. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2013.02.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00918215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a spatial analysis of ancient viticultural areas: the case study of Amos (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Boulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), pp.157-176. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/j.food.5.102108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Operational Bare Soil Moisture Mapping Using TerraSAR-X Data Acquired Over Agricultural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.900-916. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2220124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital zoning of South African viticultural terroirs using bootstrapped decision trees on morphometric data and multitemporal SPOT images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (12), pp.2940-2950. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatiale des teneurs en carbone organique des sols par spectroscopie de terrain visible-proche infrarouge et imagerie satellitale SPOT. Exemple au niveau d'un périmètre d'alimentation en eau potable en Beauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Pitres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (4), pp.213-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of Red Mediterranean soils: a case study in the viticultural southern Rhone Valley using SPOT satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (3), pp.197-216. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106040701207555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial retrieval of soil reflectance from SPOT multispectral data using the empirical line method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (19), pp.5571- 5584. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160802060920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine responses to terroir: a global approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (4), pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A worldwide perspective on viticultural zoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Shaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (2), pp.106-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine responses to terroir: A global approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (4), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2005.39.4.888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality of grapes and wine in relation to geography: notions of terroir at various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (2), pp.117-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études rhodaniennes de terroirs viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 105, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des notions de terroir: pour un concept de terroir opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 101S, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonage viticole d'envergure macro-régionale: Démarche et mise en oeuvre dans les côtes-du-Rhône méridionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 117 (1), pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatiale des terroirs et constitution des raisins en A.O.C. Côtes-du-Rhône méridionales (Bassin de Nyons-Valréas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lurton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 32 (4), pp.169-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral indices in remote sensing of soil: definition, popularity, and issues. A critical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Espanola de la Ciencia del Suelo (SECS); Sociedade Portuguesa das Ciencias do Solo; European Confederation of Soil Science Societies (ECSSS), Sep 2025, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of soil management practices using Sentinel-1 time series: the challenges raised by the diversified management sequences in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeideh Maleki-Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Eespanola de la Cienca del Suelo; European Confederation of Soil Science Societies; Sociedade Portuguesa das Ciencias do solo, Sep 2025, Sevilla, Spain. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi satellitaire du C du sol – potentialités d’application au secteur viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Scientifique et Technique de l’IFV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de la Vigne et du Vin, Mar 2025, Villefranche Sur Saône, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MELICERTES – résultats sur le suivi par télédétection du C du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Dijon; Comité de Pilotage du PEPR Agroécologie et Numérique, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the prediction of soil organic carbon content using field-acquired hyperspectral data by accounting for soil moisture and surface roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Scriban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Espanola de la Ciencia del Suelo (SECS); Sociedade Portuguesa das Ciencias do Solo; European Confederation of Soil Science Societies (ECSSS), Sep 2025, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil properties using Sentinel-2 temporal mosaics of non-vegetated soils in a semi-arid region: A comparative evaluation of Google Earth Engine and THEIA platforms in Sminja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Aichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Espanola de la Ciencia del Suelo (SECS); Sociedade Portuguesa das Ciencias do Solo; European Confederation of Soil Science Societies (ECSSS), Sep 2025, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la teneur en CO du sol par combinaison des séries temporelles Sentinel-2 et Sentinel-1 et des spectres de laboratoire Vis-NIR - Application à un site d'étude en Bretagne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque du Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la télédétection à la cartographie des épandages de matières organiques : mise en oeuvre au niveau d'une exploitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zonage viticole : enjeux et défis d’une cartographie numérique des terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13émes journées Pontus de Tyard « Biodiversité et Patrimoine viticole : La vigne, le vin : quelles classes …!? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Renaissance du château Pontus de Tyard; Chaire UNESCO Cultures et Traditions Vitivinicoles, Jun 2024, Bissy-sur-Fley, France. https://chaireunesco-vinetculture.u-bourgogne.fr/13eme-journees-pontus-de-tyard-biodiversite-et-patrimoine-viticole-le-vin-la-vignequelles-classes/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de formation francophone en télédétection et cartographie des sols par modélisation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPenIG; UMR LISAH, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling soil moisture in remote sensing: perspectives from the STEROPES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP Soil Webinar Soil Sensing – handling soil moisture in proximal and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP-SOIL / SLU, Nov 2024, Skara, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2/1 Bare Soil Temporal Mosaics of 6-year Periods for Soil Organic Carbon Content Mapping in La Beauce, Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPEN, Jan 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of soils : a tool for digital soil mapping. Challenges and limitations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Webinars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP Soil, Feb 2024, Online, France. 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How HAPS will change the game for Earth and Space sciences : a perspective from the Paris-Saclay geosciences consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Croizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Revéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAP4ESA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA Conference Bureau / ATPI Corporate Events, Feb 2024, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in Digital Soil Mapping at broad-scale: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping compost and digestate spreadings from Sentinel-2 and Sentinel-1 on a farm scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP-SOIL, Jun 2024, Vilnius (Lituanie), Lithuania. https://ejpsoil.eu/annual-science-days-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil organic carbon content in two contrasted pedoclimatic regions by combining time series of Sentinel-2 and Sentinel-1 with Vis-NIR laboratory spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Symposium on Earth Observation for Soil Protection and Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA-ESRIN, Mar 2024, Frascati (Rome), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi spectral d’épandages de lisier et de digestat sur la culture de blé d’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etude des Sols 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro; Association Française d'Etude des Sols, Jun 2023, Dijon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 Imagery for Monitoring Exogenous Organic Matter Fertilizers on Winter Wheat Crop: Proximal and Satellite Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wageningen Soil Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving SOC content from space at fine scales: the STEROPES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kobina Mensah Biney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL / University of Latvia, Jun 2023, Riga (Latvia), Latvia. https://ejpsoil.eu/fileadmin/projects/ejpsoil/Science_Days/ASD_and_GM_2023/Book_of_abstracts/ASD_2023_Book_of_Abstracts_FULL_Update22062320.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télédétection comme outil de cartographie des sols : Enjeux, succès et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du réseau télédétection INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Télédétection INRAE, Nov 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based spectral approaches to map topsoil organic carbon content for croplands: overview of past approaches and hot topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asa Gholizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadmehdi Saberioon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LE STUDIUM; INRAE Info&amp;Sols, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et stockage de carbone dans les sols : apport des images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE au SIA, les rencontres, colloque « Agroécologie et Numérique : passer des données à l’information pour la décision », Salon International de l’Agriculture, Paris, 1er mars 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour rendre visible l’invisible : la télédétection au service de l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE au SIA, colloque «Numérique en agriculture et AgTech », Salon International de l’Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving SOC content from space at the detailed scales of small regions: purposes and first results of the EJP-STEROPES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kobina Mensah Biney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL/ Univ. Palermo, Jun 2022, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping from territories to globe. Progress and challenges. Invited talk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Year of LE STUDIUM Institute for Advanced Research Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of organic carbon storage in soils by a statistical data-driven approach at the scale of a small agricultural region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Crème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROSOIL 2021 Geneva virtual congress, Aug 2021, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite imagery to map topsoil organic carbon content over cultivated areas: an overview of previous studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL, Mar 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Sentinel-2 Satellite Images for Monitoring Green Waste Compost and Manure Amendments in Temperate Cropland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etude des Sols; https://www.afes.fr/actions/les-journees-detude-des-sols/, Jun 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of acquisition date on the prediction performance of topsoil organic carbon from single date or multidate Sentinel-2 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing data integration for soil clay content prediction at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaicking approaches for predicting topsoil organic carbon content from sentinel-2 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale "4per1000"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StoreSoilC : Evaluer le potentiel de stockage du carbone organique dans les sols au moyen d’une approche statistique « data-driven » Etude de cas d’une petite région agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du collectif CarboSMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Sentinel-1 for estimating the soil roughness over agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.7516-7519, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting key agronomic soil properties with fluorescence spectroscopy combined with reflectance spectroscopy: a farm-scale study in a Mediterranean viticultural agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran G. Cerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dav M. Ebengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018, European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale multi-sources du carbone organique dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and culture viewed through the prism of viticultural terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of UAS imagery for soil mapping at the agricultural plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-8531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of SENTINEL-2 images for predicting common topsoil properties over Temperate and Mediterranean agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracing recurring vine mortality patterns over a long duration: case study of a Mediterranean viticultural estate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chaignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-14297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European hyperspectral explorer : Hypex-2. Monitoring anthropogenic influences in critical zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory P. Asner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Bajjouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chabrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EARSeL SIG Imaging Spectroscopy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Zürich, Switzerland. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional prediction of soil organic carbon content over temperate croplands using different multiscale measurements by hierarchical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Agricultural Statistics (ICAS VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hiérarchique pour estimer la teneur en carbone dans le sol a l’échelle d’une petite région agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS, Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale actuelle et rétrospective de la vitalité du vignoble au niveau d’une exploitation (AOC Vinsobres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chaignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Théia 2016, Agropolis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional prediction of soil organic carbon content over temperate croplands using different multiscale measurements by hierarchical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane L. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Agricultural Statistics (ICAS VII) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional prediction of soil organic carbon content over croplands using airborne hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial stochastic model for predicting topsoil organic carbon content over a cultivated periurban region, using soil properties, a digital elevation model and remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A farm-scale framework for assessing vineyard soil fertility and restoration practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Exogenous Organic Matter (EOM) use at the territory scale : maximization of Carbon Storage (CS) in soil and synthetic Nitrogen Savings (NS) in cropped soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Emile Noirot Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques annuelles BASC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Gif-sur-Yvette, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’utilisation des Produits Résiduaires Organiques par l’agriculture à l’échelon territorial : le cas de la Plaine de Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Emile Noirot Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du SOERE PRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tillage operations over peri-urban croplands using a synchronous SPOT4/ASAR ENVISAT pair and soil roughness measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of VSHR Pléiades images to the assessment of agricultural systems over a peri-urban region near Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Membrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Emile Noirot Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES). FRA., Apr 2014, Toulouse, France. 26 p. ppt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture session : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES). FRA., Apr 2014, Toulouse, France. 10 p. ppt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des teneurs en carbone organique des sols agricoles par télédétection par drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique francophone Drones et moyens légers aéroports d'observation, Société Française de Photogrammétrie et Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stocks de Carbone dans les sols de la Plaine : résultats et questions vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Portes Ouvertes Gérer la fertilité des sols avec des matières organiques dans la Plaine de Versailles - Résultats de recherche et perspectives de mise en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Patrimoniale de la Plaine de Versailles et du Plateau des Alluets (APPVPA). Feucherolles, FRA., Feb 2013, Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tillage practices over a peri-urban region using artificial neural networks applied to combined spot and asar/envisat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing. WHISPERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gainesville, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance degradation in predicting topsoil organic carbon contents using reflectance spectra from lab, field to SPOT scales over a periurban region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Junet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction régionale des teneurs superficielles en carbone organique de sols cultivés périurbains au moyen de spectres de réflectance mesurés en laboratoire, au champ ou issus d’images satellitaires multispectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Junet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse spectrale du sol pour prédire les stocks de C sur la plaine de Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane L. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. de Junet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique Méthodes NIRS et MIRS : applications aux Sciences de l'Environnement " réponse spectrale du sol à la plante, du labo à la mesure de terrain et télédetection, Fédération Île-de-France de Recherche sur l'Environnement (FIRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. 14 diapos powerpoint</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mapping of soil carbon content using spectroscopy and very high resolution images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc. Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pleiades Days, CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES). Labo/service de l'auteur, Ville service, FRA., Jan 2012, Toulouse, France. 21 diapos ppt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction régionale des teneurs superficielles en carbone organique de sols cultivés périurbains au moyen de spectres de réflectance mesurés en laboratoire, au champ ou issus d’images satellitaires multispectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane L. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Junet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées d'Etude des Sols: Le sol face aux changements globaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.330-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des programmes de la FIRE basés sur la réponse spectrale du sol à la plante, du labo à la mesure de terrain et télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique NIRS (Spectrométrie proche IR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Ile-de-France de Recherche sur l'Environnement (FIRE). Paris, FRA., May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil organic carbon prediction using vis-nir-swir reflectance spectra at lab, field and satellite levels over a periurban region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Junet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012, Soil science for the benefit of mankind and environment, 4th International Congress of ECSSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italie. 2696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du modèle de culture STICS comme outil pour renseigner les zonages viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium International sur le Zonage Viticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Avignon, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale des terroirs viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la télédétection satellitale au zonage des terroirs: exemple dans le vignoble des Côtes-du-Rhône méridionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. congrès mondial de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe d’experts Cartographie Numérique des Sols” du Consortium d’expertise scientifique (CES) Végétation, Sols &amp; Agrosystèmes de Theia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du pôle THEIA de l'IR Data Terra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Villefranche-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of incorporating soil moisture and roughness as co-variables to improve soil organic carbon content prediction from hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Scriban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EnMAP User Workshop 2025 – From Hyperspectral Data to Environmental Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the potential of Sentinel-2 data to assess the coarse fragment cover of the soil surface within a Spanish vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Marques Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Emilio Herranz-Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sevilla, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare soil mosaicking optimisation for soil organic carbon prediction in Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thierion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants ABIES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral models learn the context, not the soil: rethinking soc prediction from lab to drone measurements under field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chabrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Milewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare soil mosaicking optimisation for soil organic carbon prediction in Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thierion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sevilla, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of percentile reflectance thresholding in Sentinel-2 temporal mosaicking on regional SOC and clay prediction performances: case of the Västra-Skaraborg region (Sweden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA symposium on earth observation for soil protection and restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Frascati, Italy, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of spectral indices in remote sensing: definition, popularity, and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2024 du programme de recherche Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal S2/S1 mosaics combined with environmental covariates for regional SOC mapping: lessons from la Beauce (France) and the Västra-Skaraborg (Sweden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vilnius, Lithuania. , https://ejpsoil.eu/annual-science-days-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of spectral indices in remote sensing: definition, popularity, and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA symposium on earth observation for soil protection and restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Frascati, Italy, Italy. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil management practices in Vineyards using Sentinel-2: Challenges in enhancing soil organic carbon content prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERRAenVision 4, Nature-based solutions to facilitate the transitions for living within the planetary boundaries.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Valencia, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia &amp;quot;Digital Soil Mapping&amp;quot; Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of using Sentinel-2 temporal mosaics over a 5-year period to map soil organic carbon (SOC) in Beauce, Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral monitoring of cattle slurry and digestate spreading on wheat crop at the field scale (Nouzilly, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans (FRA), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel imagery capability in digital SOC mapping in two agricultural regions in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Riga, Latvia. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining time-series of Sentinel-1 and Sentinel-2 for soil organic carbon estimation and mapping. Application to agricultural soils of a catchment area in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Sentinel-2 satellite images for monitoring manure and digestate spreadings on annual crops and grasslands over a farm (Nouzilly, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans (FRA), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving SOC content from space at the detailed scales of small regions: purposes and first results of the EJP-STEROPES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kobina Mensah Biney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet ESA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping topsoil organic carbon content over temperate cropland regions. The contribution of the Sentinel-2 and Sentinel 1 satellites for Beauce in central France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Urbina Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Biney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop-specific phenology from Sentinel-1 & 2 and disaggregated PROBA-V data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop-specific phenology from disaggregated Medium Spatial Resolution optical data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of Sentinel-2 images and Sentinel-1-derived moisture maps for soil organic carbon content mapping in croplands, South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. , 2021, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Sentinel-2 Satellite Images for Monitoring Green Waste Compost and Manure Amendments in Temperate Cropland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Dodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring phenology of crops at the parcel scale : combining high and medium spatial resolution data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of organic carbon storage in soils a case study over a small agricultural region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Poitiers, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring grassland management effects on soil organic carbon – a matter of scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparkle Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium. Food security and climate change: 4 per milleinitiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined Sentinel 1/ Sentinel 2 images for mapping topsoil organic carbon content over cropland taking into account soil roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dav Ebengo Mwampongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018, European Geophysical Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil organic carbon modelling using jointly different sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Workshop on Spatiotemporal Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling of the seasonal evolution of various crops in the Versailles plain (France), based on MODIS 250m EVI vegetation index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Ghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium Recent Advances in Quantitative Remote Sensing Torrent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining optical remote sensing, agricultural statistics and field observations for culture recognition over a peri-urban region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-field and regional-scale accuracies of topsoil organic carbon content prediction from an airborne visible near-infrared hyperspectral image combined with synchronous field spectra for temperate croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Chehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016 Conference Abstracts, European Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vianna, Austria. Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping agricultural phenology using repetitive optical remote sensing over a peri-urban region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Dragoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping within-field variations of soil organic carbon content using UAV multispectral visible near-infrared images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016 Conference Abstracts, European Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective farm scale spatial analysis of viticultural terroir fertility using a 70 y-aerial photograph time series, soil survey and very high resolution Pléiades and EM38 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benôit Chaignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016 Conference Abstracts, European Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. , Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios of organic amendment use to increase soil carbon stocks and nitrogen availability in cropped soils at the territory scale: spatial and temporal simulations with the NCSOIL/CERES-EGC crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Emile Noirot Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of very high spatial resolution Pleiades images for discriminating between crops at early growth stage and bare agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Emile Noirot Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Membrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, NA, France. 16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the recent approaches for terroir functional modeling, footprinting and zoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mocali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidate remote sensing approaches for digital zoning of terroirs at regional scales: case studies and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria A. Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tillage operations over peri-urban croplands using a synchronous SPOT4/ASAR ENVISAT pair and soil roughness measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of urban waste composts on soil carbon and nitrogen dynamics in an agroecosystem: application of the NCSOIL/CERES-EGC coupled model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Versailles, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation with the NCSOIL model of carbon and nitrogen dynamics in a loamy soil after various compost applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Emile Noirot Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conferences of RAMIRAN (Network on R ecycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Versailles, France. 370 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a spatial analysis of antique viticultural areas : the case study of Amos (Turkey) and some other places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Boulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Vitivinicultural Terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dijon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chaîne de traitement automatique pour l'estimation de la rugosité des sols agricoles par photogrammétrie 3D à partir de photographies prises sans contraintes pour le suivi radiométrique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial stochastic modeling of topsoil organic carbon content over a cultivated peri-urban region, using soil properties, soil types and a digital elevation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamiache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Global Workshop on Digital Soil Mapping 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sydney, Australia. CRC Press, 2012, Digital Soil Assessments and Beyond. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b12728-77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial stochastic modeling of topsoil organic carbon content over a cultivated peri-urban region, using soil properties, soil types and a digital elevation model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hamiache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane L. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012, Soil science for the benefit of mankind and environment, 4th International Congress of ECSSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital zoning of South African viticultural terroirs using bootstrapped decision trees on morphometric data and multitemporal SPOT images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria A. Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Vitivinicultural Terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dijon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil N2O emissions from recovered organic waste applications in Versailles plain (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelouhab Djerrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congress ORBIT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. 2012, Global assessment for organic ressources and waste management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los terroirs vitícolas. Definiciones, caracterización y protección</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepcion Vecino Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Acribia, 317 p., 2010, 978-84-200-1152-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I terroir: Definizione, caratterizzazione e protezione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edagricole, 306 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terroirs viticoles: définitions, caractérisation et protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 294 p., 2003, 2-10-006454-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols agricoles méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agropédologie : Gestion durable des sols agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.221-261, 2025, isbn 9781789481853. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet (ed.); Joël Michelin (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Soil Science: Sustainable Management of Agricultural Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 8 (1), </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 211-248, 2025, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394361809.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracción automática de parcelas agrícolas a partir de imágenes de teledetección y del Registro Gráfico de Parcelas (RPG) en QGIS/OTB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baghdadi N., Mallet C., Zribi M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS y sus aplicaciones en la agricultura y la silvicultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique du parcellaire agricole à partir d’images de télédétection et du registre parcellaire graphique sous QGIS/OTB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and Applications in Agriculture and Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, CNRS Editions, pp.374, 2018, 978-1-78405-336-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic extraction of agricultural parcels from remote sensing images and the RPG database with QGIS/OTB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and Applications in Agriculture and Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.364, 2018, 978-1-78630-188-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gobrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 384 p., 2016, Savoir faire, 978-2-7592-2392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaine de Versailles : synergie potentielle entre ville et campagne pour le remplacement des engrais minéraux via le recyclage des ressources organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le recyclage des résidus organiques : Regards sur une pratique agro-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2016, Matière à débattre et décider, 978-2-7592-2562-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Claude Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement des données de télédétection - Environnement et ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2010, 978-2-10-054850-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroirs viticoles et sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene R. Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolédec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2005, 2-10-005520-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d’indicateurs. Rapport d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 780 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINAL RESUME ON THE RESEARCH UNIT EPHor - Environnement Physique de la Plante Horticole (Agrocampus Ouest - Institut supérieur des sciences agronomiques, agroalimentaires, horticoles et du paysage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’apport de produits résiduaires organiques sur le stockage de carbone, les émissions de gaz à effet de serre et la lixiviation du nitrate dans les sols agricoles périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane L. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] auto-saisine. 2014, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du risque de contamination de la nappe de Beauce par les pesticides : Elucidation des mécanismes du transport préférentiel et approche spatiale du risque à l’échelle du bassin hydrologique. Projet de recherche ESHEL « Evaluation et réduction des risques liés à l’utilisation des pesticides »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministère de l'Ecologie et du Développement Durable. 2007, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des agroécosystèmes et des terroirs : apports de la télédétection à l’émergence d’une agro-écologie fonctionnelle spatialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02795311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId509"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#381;ydelis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weiherm&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Gomes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. M&#248;ller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castaldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111543" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azamat Suleymanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3618977" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wetterlind" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simmler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bor&#367;vka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabriel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70054" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dodin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104555" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114918" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zayani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117513" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.M. Dematt&#234;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul R. Poppiel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jesus Macedo Novais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;colas Augusto Rosin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xinn.2025.100985" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnei Rizzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Roberto Poppiel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178791" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rivas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16234521" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04383617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Nino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Napoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Najem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16010040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Barr&#243;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113845" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04085007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina-Salazar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092410" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174264" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Castaldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Halil Koparan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wetterlind" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldas &#381;ydelis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ialina Vinci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.03.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189398v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foulon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2023.2245371" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123070" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Feret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/RFPT.2022.568" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115959" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Gholizadeh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmehdi Saberioon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14122917" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081560v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Priori" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brillante" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Bonfante" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Winter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.711347" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111764v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2020.102277" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Smith" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13091616" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484663v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13245115" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102569" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188640v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodrigo-Comino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Vicente" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rodr&#237;guez-Seijo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Valk&#243;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1178622120977491" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097694v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cr&#232;me" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparkle Malone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10122016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612321v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626187v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101905" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11182143" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990153v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.01.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702526v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Choker" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10020131" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Cerovic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav Ebengo Mwampongo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Latouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18041157" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Zaouche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2017.07.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606921v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclercq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaignon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2017.02.015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605990v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.01.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396768v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Emile Noirot Cosson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dhaouadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.10.015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255737v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.11.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300198v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefevre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chehdi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2016.01.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB0N79HZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148579v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Costantini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Jones" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mocali" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-1-287-2015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Membrive" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2015.06.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255735v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boulay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/233419" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123348v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brechet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hamiache" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2013.07.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZPNCSVN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192464v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9249-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019171v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2013.11.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F16HGSNQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00918215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2013.02.0062" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.food.5.102108" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911016v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Aubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajj" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2220124" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Carey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.08.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90KGV19R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192110v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Pitres" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192002v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106040701207555" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192099v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802060920" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deloire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680109v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Shaw" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679292v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnardot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2005.39.4.888" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681825v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673227v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672212v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695360v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691632v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Girard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Bremond" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lurton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175887v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281203v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeideh Maleki-Najafabadi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05260643v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175915v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285601v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Merlet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scriban" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285538v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Adamu Abubakar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Aichi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797155v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654655v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085278v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826983v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508449v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438779v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822918v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croiz&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rev&#233;ret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pison" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gueho" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553210v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811883v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654536v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189544v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kobina Mensah Biney" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313476v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350813v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541985v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982603v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285386v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285399v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189593v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189483v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189582v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189605v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787593v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788304v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ali" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789534v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790852v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608063v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choker" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519479" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786235v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran G. Cerovic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav M. Ebengo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814121v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534643v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605281v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608933v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Becu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ciss&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603130v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Leclercq" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chaignon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787953v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory P. Asner" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#232;re" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chabrillat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603549v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678093v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618416v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589404v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676927v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191450v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Leclercq" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191443v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795252v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lubbers" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378294v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599521v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gilliot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591138v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591136v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211076v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122490v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vaudour" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620707v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004348v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gilliot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. de Junet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Michelin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587108v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Gilliot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585599v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189722v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744900v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620709v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628864v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833697v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ramel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768735v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771236v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571009v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281103v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Marques Perez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Emilio Herranz-Luque" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163083v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thierion" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Munera-Echeverri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066058v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05260506v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285648v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Milewski" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507597v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507584v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654485v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507590v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811651v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100872v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128446v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352914v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982514v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100855v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189594v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745930v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernando Urbina Salazar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Biney" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863691v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863625v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220921v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina Salazar" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8836" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189603v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786056v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787472v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787489v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765432v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820564v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517670v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ghribi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517622v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378298v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chehdi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375859v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Dragoi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370073v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378297v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben&#244;it Chaignon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192477v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192482v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192476v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jones" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192481v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria A. Carey" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192480v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586493v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eden" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587249v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588028v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192474v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12728-77" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585608v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588035v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588034v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618410v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelouhab Djerrah" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192364v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion Vecino Soto" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832533v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833152v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208261v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch8" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065628v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394361809.ch8" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch8" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487738v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Priol" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-international.es/product/qgis-y-sus-aplicaciones-en-la-agricultura-y-la-silvicultura/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687886v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Priol" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1289" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687899v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608114v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dhaouadi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612484v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192256v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Claude Girard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826771v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene R. Morlat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Leeuwen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220719v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ferreira" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585747v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192304v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795311v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#381;ydelis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weiherm&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Gomes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. M&#248;ller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castaldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111543" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114918" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dodin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104555" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961241v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wetterlind" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simmler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bor&#367;vka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabriel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70054" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305266v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azamat Suleymanov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3618977" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.M. Dematt&#234;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul R. Poppiel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jesus Macedo Novais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;colas Augusto Rosin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xinn.2025.100985" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zayani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117513" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnei Rizzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Roberto Poppiel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178791" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rivas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16234521" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04383617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Nino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Napoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Najem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16010040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Barr&#243;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113845" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04085007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina-Salazar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092410" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065076v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Castaldi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Halil Koparan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wetterlind" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldas &#381;ydelis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ialina Vinci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.03.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189398v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foulon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2023.2245371" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174264" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123070" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699094v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Gholizadeh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmehdi Saberioon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14122917" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115959" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Feret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/RFPT.2022.568" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081560v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Priori" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brillante" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Bonfante" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Winter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.711347" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111764v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2020.102277" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484663v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13245115" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205194v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Smith" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13091616" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102569" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188640v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodrigo-Comino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Vicente" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rodr&#237;guez-Seijo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Valk&#243;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1178622120977491" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097694v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cr&#232;me" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparkle Malone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10122016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101905" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11182143" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990153v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.01.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766694v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Cerovic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav Ebengo Mwampongo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Latouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18041157" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702526v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Choker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10020131" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605990v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606921v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclercq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaignon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2017.02.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570302v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Zaouche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2017.07.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.01.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396768v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Emile Noirot Cosson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dhaouadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.10.015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255737v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.11.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300198v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefevre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chehdi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2016.01.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB0N79HZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148579v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Costantini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Jones" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mocali" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-1-287-2015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Membrive" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2015.06.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255735v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boulay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/233419" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123348v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brechet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hamiache" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2013.07.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZPNCSVN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192464v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9249-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019171v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2013.11.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F16HGSNQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00918215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2013.02.0062" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.food.5.102108" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911016v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Aubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajj" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2220124" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Carey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.08.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90KGV19R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192110v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Pitres" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192002v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106040701207555" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192099v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802060920" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deloire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680109v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Shaw" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679292v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnardot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2005.39.4.888" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681825v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673227v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672212v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695360v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691632v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Girard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Bremond" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lurton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05260643v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281203v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeideh Maleki-Najafabadi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175887v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175915v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285601v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Merlet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scriban" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285538v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Adamu Abubakar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Aichi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085278v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797155v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654655v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826983v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508449v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438779v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822918v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croiz&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rev&#233;ret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pison" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gueho" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553210v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654536v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811883v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541985v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350813v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189544v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kobina Mensah Biney" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313476v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982603v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285386v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285399v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189593v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189483v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189582v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189605v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788304v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ali" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787593v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789534v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790852v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608063v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choker" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519479" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786235v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran G. Cerovic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav M. Ebengo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814121v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534643v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608933v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Becu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ciss&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605281v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603130v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Leclercq" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chaignon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787953v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory P. Asner" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#232;re" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chabrillat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678093v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603549v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618416v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589404v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191443v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676927v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191450v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Leclercq" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378294v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795252v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lubbers" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599521v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gilliot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591138v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591136v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211076v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620707v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122490v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vaudour" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189722v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744900v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004348v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gilliot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. de Junet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Michelin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587108v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Gilliot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585599v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620709v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628864v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833697v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ramel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768735v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771236v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571009v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066058v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281103v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Marques Perez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Emilio Herranz-Luque" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163083v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thierion" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Munera-Echeverri" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285648v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Milewski" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05260506v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507597v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507584v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654485v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507590v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811651v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982514v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100872v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128446v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352914v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100855v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189594v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745930v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernando Urbina Salazar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Biney" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863691v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863625v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220921v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina Salazar" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8836" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189603v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786056v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787472v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787489v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765432v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820564v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517670v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ghribi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517622v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378298v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chehdi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375859v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Dragoi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370073v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378297v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben&#244;it Chaignon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192477v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192482v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192476v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jones" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192481v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria A. Carey" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192480v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586493v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eden" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587249v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588034v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588028v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192474v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12728-77" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585608v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588035v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618410v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelouhab Djerrah" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192364v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion Vecino Soto" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832533v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833152v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208261v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch8" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065628v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394361809.ch8" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch8" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487738v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Priol" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-international.es/product/qgis-y-sus-aplicaciones-en-la-agricultura-y-la-silvicultura/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687899v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Priol" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687886v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1289" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612484v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608114v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dhaouadi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192256v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Claude Girard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826771v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene R. Morlat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Leeuwen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220719v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ferreira" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585747v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192304v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795311v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>