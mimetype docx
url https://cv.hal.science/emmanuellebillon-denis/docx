--- v0 (2026-04-06)
+++ v1 (2026-05-03)
@@ -253,295 +253,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon microscopy analysis reveals different pulmonary damage after infection by influenza or SARS-CoV-2</w:t>
+                <w:t xml:space="preserve">A live measles-vectored COVID-19 vaccine induces strong immunity and protection from SARS-CoV-2 challenge in mice and hamsters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rivière</w:t>
+                <w:t xml:space="preserve">Phanramphoei N. Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lefèvre</w:t>
+                <w:t xml:space="preserve">Aleksandr Barinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Burger</w:t>
+                <w:t xml:space="preserve">Claude Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+                <w:t xml:space="preserve">Chantal Combredet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Nicolas Tournier</w:t>
+                <w:t xml:space="preserve">Valérie Najburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 80, pp.100862. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.6277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmer.2021.100862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26506-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504202v1</w:t>
+                <w:t xml:space="preserve">pasteur-03416317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A live measles-vectored COVID-19 vaccine induces strong immunity and protection from SARS-CoV-2 challenge in mice and hamsters</w:t>
+                <w:t xml:space="preserve">Two-photon microscopy analysis reveals different pulmonary damage after infection by influenza or SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phanramphoei N. Frantz</w:t>
+                <w:t xml:space="preserve">Frédéric Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandr Barinov</w:t>
+                <w:t xml:space="preserve">François Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Ruffié</w:t>
+                <w:t xml:space="preserve">Julien Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Combredet</w:t>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Najburg</w:t>
+                <w:t xml:space="preserve">Jean Nicolas Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.6277. </w:t>
+              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80, pp.100862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26506-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmer.2021.100862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03416317v1</w:t>
+                <w:t xml:space="preserve">hal-03504202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small fluorescence-activating and absorption-shifting tag for tunable protein imaging in vivo</w:t>
               </w:r>
@@ -655,575 +655,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Ionic Amphiphilic Homopolymers: Synthesis, Solution Properties, and Biochemical Validation.</w:t>
+                <w:t xml:space="preserve">Nonionic Homopolymeric Amphipols: Application to Membrane Protein Folding, Cell-Free Synthesis, and Solution Nuclear Magnetic Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Durand</w:t>
+                <w:t xml:space="preserve">Paola Bazzacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Gabel</w:t>
+                <w:t xml:space="preserve">K Shivaji Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Bazzacco</w:t>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Le Bon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
+                <w:t xml:space="preserve">Sophie Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (7), pp.1416-1430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la205026r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi201862v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332196v1</w:t>
+                <w:t xml:space="preserve">hal-02548360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonionic Homopolymeric Amphipols: Application to Membrane Protein Folding, Cell-Free Synthesis, and Solution Nuclear Magnetic Resonance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Non-Ionic Amphiphilic Homopolymers: Synthesis, Solution Properties, and Biochemical Validation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Gabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bazzacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (7), pp.1416-1430. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi201862v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la205026r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548360v1</w:t>
+                <w:t xml:space="preserve">hal-01332196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the cauldron of cell-free synthesis of membrane proteins: playing with new surfactants.</w:t>
+                <w:t xml:space="preserve">Amphipols From A to Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyu-Ho Park</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
+                <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tassadite Dahmane</w:t>
+                <w:t xml:space="preserve">Thorsten Althoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lebaupain</w:t>
+                <w:t xml:space="preserve">Dominique Bagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Pucci</w:t>
+                <w:t xml:space="preserve">Jean-Louis Banères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bazzacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">Annual Review of Biophysics and Biomolecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (1), pp.379-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbt.2010.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-biophys-042910-155219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331263v1</w:t>
+                <w:t xml:space="preserve">hal-02327349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipols From A to Z</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In the cauldron of cell-free synthesis of membrane proteins: playing with new surfactants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyu-Ho Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Popot</w:t>
+                <w:t xml:space="preserve">Tassadite Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Althoff</w:t>
+                <w:t xml:space="preserve">Florence Lebaupain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bagnard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paola Bazzacco</w:t>
+                <w:t xml:space="preserve">Bernard Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Biophysics and Biomolecular Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2010.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-biophys-042910-155219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02327349v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysophosphatidic acid signaling during embryo development in sheep: Involvement in prostaglandin synthesis</w:t>
               </w:r>
@@ -1512,51 +1512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Inghels" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duclos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beghin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Tournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2021.100862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03416317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanramphoei N. Frantz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barinov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ruffi&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combredet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Najburg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26506-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico M. Pimenta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1513094113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gabel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la205026r" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548360v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shivaji Sharma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi201862v" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyu-Ho Park" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Dahmane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lebaupain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2010.08.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MW8NV52-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Althoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-042910-155219" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0749" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Inghels" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duclos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beghin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03416317v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanramphoei N. Frantz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barinov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ruffi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combredet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Najburg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26506-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Tournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2021.100862" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico M. Pimenta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1513094113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shivaji Sharma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi201862v" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gabel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la205026r" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Althoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-042910-155219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyu-Ho Park" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Dahmane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lebaupain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2010.08.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MW8NV52-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0749" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>