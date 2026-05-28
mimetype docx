--- v1 (2026-05-03)
+++ v2 (2026-05-28)
@@ -253,295 +253,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A live measles-vectored COVID-19 vaccine induces strong immunity and protection from SARS-CoV-2 challenge in mice and hamsters</w:t>
+                <w:t xml:space="preserve">Two-photon microscopy analysis reveals different pulmonary damage after infection by influenza or SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phanramphoei N. Frantz</w:t>
+                <w:t xml:space="preserve">Frédéric Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandr Barinov</w:t>
+                <w:t xml:space="preserve">François Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Ruffié</w:t>
+                <w:t xml:space="preserve">Julien Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Combredet</w:t>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Najburg</w:t>
+                <w:t xml:space="preserve">Jean Nicolas Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.6277. </w:t>
+              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80, pp.100862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26506-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmer.2021.100862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03416317v1</w:t>
+                <w:t xml:space="preserve">hal-03504202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon microscopy analysis reveals different pulmonary damage after infection by influenza or SARS-CoV-2</w:t>
+                <w:t xml:space="preserve">A live measles-vectored COVID-19 vaccine induces strong immunity and protection from SARS-CoV-2 challenge in mice and hamsters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rivière</w:t>
+                <w:t xml:space="preserve">Phanramphoei N. Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lefèvre</w:t>
+                <w:t xml:space="preserve">Aleksandr Barinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Burger</w:t>
+                <w:t xml:space="preserve">Claude Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+                <w:t xml:space="preserve">Chantal Combredet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Nicolas Tournier</w:t>
+                <w:t xml:space="preserve">Valérie Najburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 80, pp.100862. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.6277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmer.2021.100862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26506-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504202v1</w:t>
+                <w:t xml:space="preserve">pasteur-03416317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small fluorescence-activating and absorption-shifting tag for tunable protein imaging in vivo</w:t>
               </w:r>
@@ -1512,51 +1512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Inghels" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duclos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beghin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03416317v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanramphoei N. Frantz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barinov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ruffi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combredet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Najburg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26506-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Tournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2021.100862" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico M. Pimenta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1513094113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shivaji Sharma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi201862v" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gabel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la205026r" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Althoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-042910-155219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyu-Ho Park" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Dahmane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lebaupain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2010.08.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MW8NV52-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0749" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Inghels" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duclos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beghin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Tournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2021.100862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03416317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanramphoei N. Frantz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barinov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ruffi&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combredet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Najburg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26506-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico M. Pimenta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1513094113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shivaji Sharma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi201862v" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gabel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la205026r" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Althoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-042910-155219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyu-Ho Park" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Dahmane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lebaupain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2010.08.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MW8NV52-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0749" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>