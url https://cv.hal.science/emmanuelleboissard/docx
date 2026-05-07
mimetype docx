--- v0 (2026-03-27)
+++ v1 (2026-05-07)
@@ -2367,185 +2367,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Région Auvergne-Rhône-Alpes / Département du Rhône (69). LYON 5e. Cathédrale Saint-Jean-Baptiste. Élévations intérieures de l'abside, du chœur et de ses chapelles latérales.</w:t>
+                <w:t xml:space="preserve">Lyon (69), 5e arrondissement, Cathédrale Saint-Jean-Baptiste. Elévations intérieures de l'abside, du choeur et de ses chapelles latérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Savay-Guerraz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01993398v1</w:t>
+                <w:t xml:space="preserve">hal-04789893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon (69), 5e arrondissement, Cathédrale Saint-Jean-Baptiste. Elévations intérieures de l'abside, du choeur et de ses chapelles latérales</w:t>
+                <w:t xml:space="preserve">Région Auvergne-Rhône-Alpes / Département du Rhône (69). LYON 5e. Cathédrale Saint-Jean-Baptiste. Élévations intérieures de l'abside, du chœur et de ses chapelles latérales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Savay-Guerraz</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04789893v1</w:t>
+                <w:t xml:space="preserve">halshs-01993398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Région Centre -Val de Loire / Département d'Eure-et-Loir (28) CHARTRES Cathédrale Notre-Dame Vaisseau central, travées 3 à 9</w:t>
               </w:r>
@@ -3918,337 +3918,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vienne (38), Cloître Saint-André-Le-Bas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roanne (42), Un quartier de l'agglomération antique, 61-63-71 rue de Charlieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mayoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bohny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.156 (1 Vol)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.1477 (4 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789895v1</w:t>
+                <w:t xml:space="preserve">hal-04823189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roanne (42), Un quartier de l'agglomération antique, 61-63-71 rue de Charlieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lyon (69), Hôpital de Fourvière, 8-10 rue Roger Radisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.724 (3 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Mayoud</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04823189v1</w:t>
+                <w:t xml:space="preserve">hal-04845138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon (69), Hôpital de Fourvière, 8-10 rue Roger Radisson</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vienne (38), Cloître Saint-André-Le-Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.156 (1 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bazillou</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04845138v1</w:t>
+                <w:t xml:space="preserve">hal-04789895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Etienne (42), Maison François Ier, 5 Place Boivin (1)</w:t>
               </w:r>
@@ -5246,51 +5246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chopin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Berry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/analyses-et-etudes-du-mobilier-archeologique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana6.9782356133830" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870700v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.9752" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fran&#231;oise-Dit-Miret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Macab&#233;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lerebourg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Becker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouticourt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard Stankov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bellanca-Penel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.11735" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Kilgallon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Suzanne de Ponthaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jourd'Heuil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2015.12125" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968209v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dufix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Goulois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2516" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.614" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.897" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessaint" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283665v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brunet-Imbault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinamard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reidiboym" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gourvennec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234926v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourgon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Derbier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823238v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851225v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bechonnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790780v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zabeo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789895v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845138v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793654v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freudiger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Chemin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801662v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969278v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brunet-Umbault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968182v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969289v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969291v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chopin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Berry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/analyses-et-etudes-du-mobilier-archeologique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana6.9782356133830" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870700v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.9752" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fran&#231;oise-Dit-Miret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Macab&#233;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lerebourg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Becker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouticourt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard Stankov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bellanca-Penel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.11735" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Kilgallon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Suzanne de Ponthaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jourd'Heuil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2015.12125" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968209v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dufix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Goulois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2516" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.614" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.897" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessaint" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283665v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brunet-Imbault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinamard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reidiboym" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gourvennec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234926v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourgon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Derbier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823238v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851225v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bechonnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790780v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zabeo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789895v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793654v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freudiger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Chemin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801662v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969278v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Brunet-Umbault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968182v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969289v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969291v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>