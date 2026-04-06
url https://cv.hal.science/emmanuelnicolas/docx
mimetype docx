--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -81,5032 +81,5166 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic reduction of Imines with silylformates: formation of silyl carbamates through CO$_2$ insertion</w:t>
+                <w:t xml:space="preserve">Highly selective tandem electrocatalytic and thermocatalytic CO2 reduction to methanol using formic acid as intermediate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neethu Thyagarajan</w:t>
+                <w:t xml:space="preserve">Florian Lhostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruqaya Buhaibeh</w:t>
+                <w:t xml:space="preserve">Nathan de Riggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ngoc‐tran Huan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202403907⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (6), pp.e70682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.70682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04969848v1</w:t>
+                <w:t xml:space="preserve">hal-05569806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of the hydricity of hydrosilanes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Catalytic reduction of Imines with silylformates: formation of silyl carbamates through CO$_2$ insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neethu Thyagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruqaya Buhaibeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01201⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025, pp.e202403907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202403907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455401v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04969848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-mediated rhenium-catalyzed photodeoxygenation of polyfunctional organic N-oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/a-2649-0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05168219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified carbonylation catalyst based on [Co$_2$(CO)$_8$] and coordinating solvents for the carbonylation of β-lactones and α,β-unsaturated acids to cyclic anhydrides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental evaluation of the hydricity of hydrosilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Homassel</w:t>
+                <w:t xml:space="preserve">Laurent Sévery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mifleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c04119⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (26), pp.12927-12931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05284666v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-Bond assisted cleavage of N-O bond in the electrochemical reduction of N$_2$O catalyzed by iron tetraphenylporphyrin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplified carbonylation catalyst based on [Co$_2$(CO)$_8$] and coordinating solvents for the carbonylation of β-lactones and α,β-unsaturated acids to cyclic anhydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Deeba</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Pietraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chartier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Antonin Homassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c01965⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (31), pp.12564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c04119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061360v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05284666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner-sphere electron transfer is rate limiting in the photoreduction of N -oxides by re-complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H-Bond assisted cleavage of N-O bond in the electrochemical reduction of N$_2$O catalyzed by iron tetraphenylporphyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Naddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb El Moqaouil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Kjellberg</w:t>
+                <w:t xml:space="preserve">Rana Deeba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winfried Leibl</w:t>
+                <w:t xml:space="preserve">Camille Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Cantat</w:t>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
+                <w:t xml:space="preserve">Sylvie Chardon-Noblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (16), pp.1805-1814. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (11), pp.9393-9400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5c00158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c01965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05289001v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formoxyboranes as hydroborane surrogates for the catalytic reduction of carbonyls through transfer hydroboration</w:t>
+                <w:t xml:space="preserve">Inner-sphere electron transfer is rate limiting in the photoreduction of N -oxides by re-complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Durin</w:t>
+                <w:t xml:space="preserve">Zineb El Moqaouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Martin Romero</w:t>
+                <w:t xml:space="preserve">Winfried Leibl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothé Godou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+                <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cy01702h⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (16), pp.1805-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5c00158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660726v1</w:t>
+                <w:t xml:space="preserve">cea-05289001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorophosphoniums as Lewis acids in organometallic catalysis: application to the carbonylation of β-lactones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pietraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ponsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Ponsard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60 (8), pp.1043-1046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3cc04282k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenolysis of haloboranes: from synthesis of hydroboranes to formal hydroboration reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formoxyboranes as hydroborane surrogates for the catalytic reduction of carbonyls through transfer hydroboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Zwart</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Martin Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Godou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202411468⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (7), pp.1848-1853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cy01702h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688981v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Enthalpy Measurement for Hydrogenation of Liquid Organic Hydrogen Carriers by Differential Scanning Calorimetry under H2 Pressure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hydrogenolysis of haloboranes: from synthesis of hydroboranes to formal hydroboration reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Zwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mifleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (30), pp.13157-13168. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c01739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202411468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681564v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of methane by catalytic decarboxylation of methyl formate as a liquid surrogate</w:t>
+                <w:t xml:space="preserve">Direct Enthalpy Measurement for Hydrogenation of Liquid Organic Hydrogen Carriers by Differential Scanning Calorimetry under H2 Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan de Riggi</w:t>
+                <w:t xml:space="preserve">Florian d'Ambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Imberdis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vicent Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.4c00023⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (30), pp.13157-13168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c01739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660735v1</w:t>
+                <w:t xml:space="preserve">hal-04681564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of acetophenone as a novel alcohol-cycloalkane bifunctional liquid organic hydrogen carrier (LOHC)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Levy</w:t>
+                <w:t xml:space="preserve">Production of methane by catalytic decarboxylation of methyl formate as a liquid surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan de Riggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parviz Hajiyev</w:t>
+                <w:t xml:space="preserve">Arnaud Imberdis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48 (85), pp.33207-33222. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.4c00023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.05.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.4c00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04440528v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la synthèse de réducteurs renouvelables à base de silicium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Durin</w:t>
+                <w:t xml:space="preserve">Evaluation of acetophenone as a novel alcohol-cycloalkane bifunctional liquid organic hydrogen carrier (LOHC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian d'Ambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Julia Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parviz Hajiyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (85), pp.33207-33222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.05.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04440659v1</w:t>
+                <w:t xml:space="preserve">cea-04440528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorophosphoniums as Lewis acids in organometallic catalysis: application in cobalt-catalyzed carbonylation of β-lactones</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vers la synthèse de réducteurs renouvelables à base de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 487, pp.14-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04440608v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04440659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal‐Free Catalytic Hydrogenolysis of Chlorosilanes into Hydrosilanes with “Inverse” Frustrated Lewis Pairs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Fluorophosphoniums as Lewis acids in organometallic catalysis: application in cobalt-catalyzed carbonylation of β-lactones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pietraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ponsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (8), pp.1043-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2023-d3r4g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202302155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04236744v1</w:t>
+                <w:t xml:space="preserve">cea-04440608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Carbonylation of Acrylic Acid to Succinic Anhydride</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lentz</w:t>
+                <w:t xml:space="preserve">Metal‐Free Catalytic Hydrogenolysis of Chlorosilanes into Hydrosilanes with “Inverse” Frustrated Lewis Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Ponsard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300720⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (61), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202302155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04440571v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal‐Free Catalytic Hydrogenolysis of Silyl Triflates and Halides into Hydrosilanes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Catalytic Carbonylation of Acrylic Acid to Succinic Anhydride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐Hélène Pietraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ponsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202200911⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097568v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04440571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive-free formic acid dehydrogenation catalyzed by a cobalt complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lentz Nicolas</w:t>
+                <w:t xml:space="preserve">Metal‐Free Catalytic Hydrogenolysis of Silyl Triflates and Halides into Hydrosilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Aloisi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Albane Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (5), pp.565-569. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (23), pp.e202200911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202200911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02933763v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A copper(I)‐catalyzed sulfonylative Hiyama cross‐coupling</w:t>
+                <w:t xml:space="preserve">Additive-free formic acid dehydrogenation catalyzed by a cobalt complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Adenot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lentz Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202103371⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (5), pp.565-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03547768v1</w:t>
+                <w:t xml:space="preserve">cea-02933763v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of ($^{tBu}$POCOP)Ir(I) and iridium(III) pincer complexes in the catalytic hydrogenolysis of silyl triflates into hydrosilanes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">A copper(I)‐catalyzed sulfonylative Hiyama cross‐coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (72), pp.18047-18053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202103371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00576⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-03547778v1</w:t>
+                <w:t xml:space="preserve">cea-03547768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the catalytic hydrogenolysis of chlorosilanes into hydrosilanes with superbases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The Role of ($^{tBu}$POCOP)Ir(I) and iridium(III) pincer complexes in the catalytic hydrogenolysis of silyl triflates into hydrosilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.1c01515⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (41), pp.1786-1796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03547774v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03547778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic challenges and strategies for the carbonylation of $\sigma$-bonds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unlocking the catalytic hydrogenolysis of chlorosilanes into hydrosilanes with superbases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (17), pp.10855-10861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.1c01515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0gc02343d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-03096007v1</w:t>
+                <w:t xml:space="preserve">cea-03547774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper–Ligand Cooperativity in H 2 Activation Enables the Synthesis of Copper Hydride Complexes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Catalytic challenges and strategies for the carbonylation of $\sigma$-bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawfiq Nasr Allah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ponsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (13), pp.2064-2069. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.723-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0gc02343d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432183v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03096007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic deoxygenation of N–O bonds with Rhenium complexes: from the reduction of nitrous oxide to pyridine N-oxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Kjellberg</w:t>
+                <w:t xml:space="preserve">Copper–Ligand Cooperativity in H 2 Activation Enables the Synthesis of Copper Hydride Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Aloisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Ohleier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Étienne Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1SC01974K⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (13), pp.2064-2069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03277737v2</w:t>
+                <w:t xml:space="preserve">hal-03432183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling electrocatalytic CO2 reduction with thermocatalysis enables the formation of a lactone monomer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Fontecave</w:t>
+                <w:t xml:space="preserve">Photocatalytic deoxygenation of N–O bonds with Rhenium complexes: from the reduction of nitrous oxide to pyridine N-oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Kjellberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ohleier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Ponsard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Lamaison</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202100459⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (12), pp.10266-10272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SC01974K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03166022v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03277737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[(dcpp)Ni( η 2 -Arene)] Precursors: Synthesis, Reactivity, and Catalytic Application to the Suzuki–Miyaura Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling electrocatalytic CO2 reduction with thermocatalysis enables the formation of a lactone monomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ponsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian D’accriscio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+                <w:t xml:space="preserve">Ngoc Huan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Demange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thillaye Du Boullay</w:t>
+                <w:t xml:space="preserve">Sarah Lamaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.9b00834⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (10), pp.2198-2204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202100459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911077v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03166022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonylation of C-N Bonds in Tertiary Amines Catalyzed by Low Valent Iron Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tawfiq Nasr Allah</w:t>
+                <w:t xml:space="preserve">[(dcpp)Ni( η 2 -Arene)] Precursors: Synthesis, Reactivity, and Catalytic Application to the Suzuki–Miyaura Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian D’accriscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ohleier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Savourey</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thillaye Du Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201903740⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (10), pp.1688-1699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.9b00834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02145076v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Metal-Free Deoxygenation of Nitrous Oxide with Disilanes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Carbonylation of C-N Bonds in Tertiary Amines Catalyzed by Low Valent Iron Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawfiq Nasr Allah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Savourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.10884-10887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201903740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b04434⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02372787v1</w:t>
+                <w:t xml:space="preserve">cea-02145076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[​4+2] versus [​2+2] Homodimerization in P(V) Derivatives of 2,4-Disubstituted Phospholes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bousrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Chevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jaroschik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heteroatom Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.2596405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2019/2596405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02092318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization and Reactivity of Formal 20 Electron Zirconocene-Pentafulvene Complexes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Catalytic Metal-Free Deoxygenation of Nitrous Oxide with Disilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.7b00213⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.11563-11567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b04434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996040v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02372787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Significant but Constrained Geometry Pt→Al Interaction: Fixation of CO 2 and CS 2 , Activation of H 2 and PhCONH 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, Characterization and Reactivity of Formal 20 Electron Zirconocene-Pentafulvene Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jaroschik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Penkhues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Devillard</w:t>
+                <w:t xml:space="preserve">Bernard Bahlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Declercq</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jana Backs</w:t>
+                <w:t xml:space="preserve">Malte Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b01320⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (10), pp.2004-2013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.7b00213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539232v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“(Diphosphine)Nickel”-Catalyzed Negishi Cross-Coupling: An Experimental and Theoretical Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Significant but Constrained Geometry Pt→Al Interaction: Fixation of CO 2 and CS 2 , Activation of H 2 and PhCONH 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian d'Accriscio</w:t>
+                <w:t xml:space="preserve">Andreas Ehlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Frédérique Pécharman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Demange</w:t>
+                <w:t xml:space="preserve">Jana Backs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (14), pp.4917-4926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b01320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001069v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dative Au→Al Interactions: Crystallographic Characterization and Computational Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">“(Diphosphine)Nickel”-Catalyzed Negishi Cross-Coupling: An Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jana Backs</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ohleier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
+                <w:t xml:space="preserve">Florian d'Accriscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Frédérique Pécharman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21 (1), pp.74-79. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 21 (21), pp.7690-7694</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03539254v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti-mediated intramolecular cyclopropanation of N-alkenyl thioamides: scope and mechanistic study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dative Au→Al Interactions: Crystallographic Characterization and Computational Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Devillard </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ehlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Backs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Hermant</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (1), pp.74-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201405610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.04.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015278v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive Alkylation of Thioamides with Grignard Reagents in the Presence of Ti(OiPr)4: Insight and Extension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Ti-mediated intramolecular cyclopropanation of N-alkenyl thioamides: scope and mechanistic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewelina Urbańska</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvan Six</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om500603v⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (25), pp.3924-3930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098819v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel zwitterionic complexes arising from the coordination of an ambiphilic phosphorus–aluminum ligand to gold</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reductive Alkylation of Thioamides with Grignard Reagents in the Presence of Ti(OiPr)4: Insight and Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Urbańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Seizilles de Mazancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CC06992G⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (20), pp.5643-5653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om500603v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539248v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO Activation by (Diphosphane)platinum(0): Carbonate and Acetone Formation - Experimental and Mechanistic Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+                <w:t xml:space="preserve">Novel zwitterionic complexes arising from the coordination of an ambiphilic phosphorus–aluminum ligand to gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Nocton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Appelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Backs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22-23, pp.4000-4007. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (94), pp.14805-14808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201300182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4CC06992G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00906325v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity differences between 2,4- and 2,5-disubstituted zirconacyclopentadienes: a highly selective and general approach to 2,4-disubstituted phospholes.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agathe Martinez</w:t>
+                <w:t xml:space="preserve">CO Activation by (Diphosphane)platinum(0): Carbonate and Acetone Formation - Experimental and Mechanistic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Harakat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Grégory Nocton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22-23, pp.4000-4007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3dt51158h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201300182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839784v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reactivity differences between 2,4- and 2,5-disubstituted zirconacyclopentadienes: a highly selective and general approach to 2,4-disubstituted phospholes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bousrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jaroschik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt51158h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Room temperature reversible C-H activation mediated by a Pt(0) center, and stoichiometric biphenyl formation via solvent activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bouchonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (67), pp.8350-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2cc33847e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5116,1108 +5250,1108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic carbonylation of β-lactones and α,β-unsaturated acids to cyclic anhydrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Homassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pietraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGC 2025 - International Symposium on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05110756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-mediated electrophilic trifluoromethylation of amines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Severy</w:t>
+                <w:t xml:space="preserve">Prediction of chemical reaction properties: a journey between chemistry and computer science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée M Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Salov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Roméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Cantat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECO 62 - Semaine d'Etudes en Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Fournols, France</w:t>
+              <w:t xml:space="preserve">Congrès Pluridisciplinaire Junior 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Gif-sur-Yvette | Île-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537773v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05201814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of chemical reaction properties: a journey between chemistry and computer science</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Copper-mediated electrophilic trifluoromethylation of amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uroš Todorović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Severy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Pluridisciplinaire Junior 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Gif-sur-Yvette | Île-de-France, France</w:t>
+              <w:t xml:space="preserve">SECO 62 - Semaine d'Etudes en Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Fournols, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05201814v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-mediated electrophilic trifluoromethylation of amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uros Todorovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Severy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCOMC 2025 - XXVI European Conference on Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scandium-catalyzed deoxygenation of alcohols and ketones using hydrosilanes as reductants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neethu Thyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bousrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Monsigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIRM 2024 - 6th European Colloquium on Inorganic Reaction Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04969857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic carbonylation of acrylic acid to succinic anhydride: en route to the synthesis of a bio-based monomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pietraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Ponsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International sur la chimie durable (ISGC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03675178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic deoxygenation of nitrogen oxide compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ohleier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECOM-CONCOORD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Sévrier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03662299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic deoxygenation of nitrogen oxide compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ohleier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International sur la chimie durable (ISGC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03675180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic carbonylation of acrylic acid to succinic anhydride: en route to the synthesis of a bio-based monomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pietraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Ponsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GreenCAt 2022 - 4th International Green Catalysis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03654519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6227,1626 +6361,1626 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining machine learning and HTE: evaluating low data regimes for accurate yield predictions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Copper-mediated trifluoromethylation of amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uroš Todorović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sévery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Machine Learning and AI in Bio(Chemical) Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Cambridge, United Kingdom. </w:t>
+              <w:t xml:space="preserve">SCF JCO 2025 - Journées de Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Palaiseau, France. , JCO 2025 Abstracts Books</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05201823v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rh-catalysed decarboxylative-sulfonylation for synthesis of thiazete dioxide scaffold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">[1,2]-thiazete S,S-dioxide scaffold synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre de Chimie Organique 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journée de printemps de la DCO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05110764v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05110769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[1,2]-thiazete S,S-dioxide scaffold synthesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Combining machine learning and HTE: evaluating low data regimes for accurate yield predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée M Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Salov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Roméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de printemps de la DCO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th Machine Learning and AI in Bio(Chemical) Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Cambridge, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05110769v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05201823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-mediated trifluoromethylation of amines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Rh-catalysed decarboxylative-sulfonylation for synthesis of thiazete dioxide scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tricoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF JCO 2025 - Journées de Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Palaiseau, France. , JCO 2025 Abstracts Books</w:t>
+              <w:t xml:space="preserve">Rencontre de Chimie Organique 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537824v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05110764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-mediated electrophilic trifluoromethylation of amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uros Todorović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Severy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOC 2025 - The 23rd European Symposium on Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Copenhague, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Evaluation of the Hydricity of Hydrosilanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sévery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mifleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Chemical Society (SCF) Fall Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Zurich- University of Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct reduction of atmospheric CO2 by copper complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOC 2025 - XV International School of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Camerino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combination of DFT and Spectroscopy Solves Photocatalytic Mechanisms: the Case of N-O bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb El Moqaouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DFT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scandium-catalyzed deoxygenation of alcohols and ketones using hydrosilanes as reductants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruqaya Buhaibeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neethu Thyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bousrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Monsigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII ISHC - XXIII International Symposium on Homogeneous Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04969863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic carbonylation of acrylic acid to succinic anhydride: en route to the synthesis of a bio-based monomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pietraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Ponsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis at the Energy - Chemistry Nexus 2022 Winter School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03654542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the catalytic carbonylation of epoxides for the valorization of carbon monoxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Ponsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECOM-CONCOORD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic hydrogenolysis of silyl triflates to hydrosilanes using iridium pincer complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Scholl on Organometallic Chemistry “Marcial Moreno Mañas”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Castellon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02329217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formic acid disproportionation to methanol and CO$_2$ reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Aloisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Savourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GYSS@one-North</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Bend or Not to Bend: Is CO2 Bending Required to Promote its Reduction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas von Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCOMC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02346348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7856,615 +7990,615 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile and fast photocatalyzed deoxygenation of organic N-oxides with a rhenium complex in the presence of H$_2$O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-free catalytic hydrogenolysis of silyl triflates and halides into hydrosilanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03540549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of (tBuPOCOP)Ir(I) and iridium(III) Pincer Complexes in the Catalytic Hydrogenolysis of Silyl Triflates into Hydrosilanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03320572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-Ligand Cooperativity in H$_2$ Activation Enables the Synthesis of Copper Hydride Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Aloisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03132894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A copper(I)-catalyzed sulfonylative Hiyama cross-coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03284987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8474,100 +8608,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexes de métaux réduits : Activation de liaisons C H et de petites molécules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie inorganique. Ecole Polytechnique, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01348272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8577,105 +8711,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites Molécules pour la Chimie : Études Expérimentales et Théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catalyse. Université Paris-Saclay, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04660760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8822,51 +8956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04969848v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neethu Thyagarajan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruqaya Buhaibeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403907" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;very" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05168219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kjellberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2649-0086" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05284666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pietraru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Homassel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c04119" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Naddour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Deeba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chartier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c01965" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05289001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb El Moqaouil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Anthore-Dalion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5c00158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Durin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin Romero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Godou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauvier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thu&#233;ry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cy01702h" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ponsard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lentz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc04282k" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Zwart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202411468" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian d'Ambra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Faucheux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G&#233;bel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c01739" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Riggi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Imberdis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.4c00023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Levy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Hajiyev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.05.024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2023-d3r4g" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Berthet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302155" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;H&#233;l&#232;ne Pietraru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300720" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Fontaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200911" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933763v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lentz Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aloisi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00777" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Adenot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103371" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00576" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547774v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c01515" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03096007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfiq Nasr Allah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc02343d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Crochet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lescot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00212" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03277737v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ohleier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC01974K" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03166022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huan Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lamaison" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202100459" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D&#8217;accriscio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thillaye Du Boullay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00834" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02145076v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savourey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201903740" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02372787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04434" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092318v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousrez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chevreux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaroschik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2596405" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996040v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Penkhues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahlmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Fischer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00213" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539232v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Declercq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehlers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Backs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b01320" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian d'Accriscio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique P&#233;charman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539254v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devillard&#8201;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405610" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HQ0RQDD9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015278v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Six" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.04.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HTPXRTL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01098819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Urba&#324;ska" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seizilles de Mazancourt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500603v" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Appelt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC06992G" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nocton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300182" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FSZWGN3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00839784v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51158h" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00823000v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33847e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05110756v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Touron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Todorovi&#263;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Severy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05201814v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e M Petitjean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Salov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Rom&#233;ro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537844v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uros Todorovic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cantat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04969857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monsigny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03675178v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03662299v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03675180v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654519v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05201823v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05110764v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Pierron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05110769v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537824v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537799v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uros Todorovi&#263;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495694v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248501v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bressoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04969863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654542v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339556v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Savourey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346348v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas von Wolff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751432v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03540549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03320572v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03132894v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03284987v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01348272v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04660760v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569806v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lhostis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Riggi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc&#8208;tran Huan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.70682" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04969848v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neethu Thyagarajan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruqaya Buhaibeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403907" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05168219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kjellberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2649-0086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;very" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05284666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pietraru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Homassel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c04119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Naddour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Deeba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chartier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c01965" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05289001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb El Moqaouil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Anthore-Dalion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5c00158" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ponsard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lentz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thu&#233;ry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc04282k" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Durin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin Romero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Godou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauvier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cy01702h" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Zwart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202411468" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian d'Ambra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Faucheux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G&#233;bel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c01739" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Imberdis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.4c00023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440528v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Levy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Hajiyev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.05.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440659v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2023-d3r4g" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Berthet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302155" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440571v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;H&#233;l&#232;ne Pietraru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300720" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Fontaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200911" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933763v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lentz Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aloisi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00777" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Adenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103371" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00576" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547774v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c01515" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03096007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfiq Nasr Allah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc02343d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432183v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Crochet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lescot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00212" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03277737v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ohleier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC01974K" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03166022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huan Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lamaison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202100459" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D&#8217;accriscio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thillaye Du Boullay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00834" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02145076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savourey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201903740" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousrez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chevreux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaroschik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2596405" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02372787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04434" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996040v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Penkhues" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahlmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Fischer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00213" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539232v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Declercq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehlers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Backs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b01320" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001069v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian d'Accriscio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique P&#233;charman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539254v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devillard&#8201;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405610" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HQ0RQDD9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Six" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.04.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HTPXRTL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01098819v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Urba&#324;ska" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seizilles de Mazancourt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500603v" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Appelt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC06992G" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906325v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nocton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300182" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FSZWGN3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00839784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51158h" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00823000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchonnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33847e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05110756v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05201814v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e M Petitjean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Salov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Rom&#233;ro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Touron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Todorovi&#263;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Severy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537844v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uros Todorovic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cantat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04969857v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monsigny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03675178v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03662299v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03675180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654519v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537824v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05110769v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Pierron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05201823v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05110764v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537799v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uros Todorovi&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495694v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248501v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bressoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689021v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04969863v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654542v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339556v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329217v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339603v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Savourey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346348v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas von Wolff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03540549v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03320572v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03132894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03284987v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01348272v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04660760v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>