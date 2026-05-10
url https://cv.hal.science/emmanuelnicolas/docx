--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -1400,308 +1400,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Enthalpy Measurement for Hydrogenation of Liquid Organic Hydrogen Carriers by Differential Scanning Calorimetry under H2 Pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of methane by catalytic decarboxylation of methyl formate as a liquid surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan de Riggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian d'Ambra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vicent Faucheux</w:t>
+                <w:t xml:space="preserve">Arnaud Imberdis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c01739⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.4c00023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.4c00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681564v1</w:t>
+                <w:t xml:space="preserve">hal-04660735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of methane by catalytic decarboxylation of methyl formate as a liquid surrogate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan de Riggi</w:t>
+                <w:t xml:space="preserve">Direct Enthalpy Measurement for Hydrogenation of Liquid Organic Hydrogen Carriers by Differential Scanning Calorimetry under H2 Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian d'Ambra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Imberdis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Gébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.4c00023. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (30), pp.13157-13168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.4c00023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c01739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660735v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of acetophenone as a novel alcohol-cycloalkane bifunctional liquid organic hydrogen carrier (LOHC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian d'Ambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1709,51 +1709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parviz Hajiyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48 (85), pp.33207-33222. </w:t>
@@ -1893,291 +1893,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04440659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorophosphoniums as Lewis acids in organometallic catalysis: application in cobalt-catalyzed carbonylation of β-lactones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lentz</w:t>
+                <w:t xml:space="preserve">Metal‐Free Catalytic Hydrogenolysis of Chlorosilanes into Hydrosilanes with “Inverse” Frustrated Lewis Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2023-d3r4g⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (61), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202302155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04440608v1</w:t>
+                <w:t xml:space="preserve">hal-04236744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal‐Free Catalytic Hydrogenolysis of Chlorosilanes into Hydrosilanes with “Inverse” Frustrated Lewis Pairs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐claude Berthet</w:t>
+                <w:t xml:space="preserve">Fluorophosphoniums as Lewis acids in organometallic catalysis: application in cobalt-catalyzed carbonylation of β-lactones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pietraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ponsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (61), </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (8), pp.1043-1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202302155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2023-d3r4g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236744v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04440608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic Carbonylation of Acrylic Acid to Succinic Anhydride</w:t>
               </w:r>
@@ -2319,51 +2319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2919,278 +2919,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03547774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic challenges and strategies for the carbonylation of $\sigma$-bonds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper–Ligand Cooperativity in H 2 Activation Enables the Synthesis of Copper Hydride Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tawfiq Nasr Allah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Ponsard</w:t>
+                <w:t xml:space="preserve">Étienne Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0gc02343d⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (13), pp.2064-2069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03096007v1</w:t>
+                <w:t xml:space="preserve">hal-03432183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper–Ligand Cooperativity in H 2 Activation Enables the Synthesis of Copper Hydride Complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Étienne Crochet</w:t>
+                <w:t xml:space="preserve">Catalytic challenges and strategies for the carbonylation of $\sigma$-bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawfiq Nasr Allah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ponsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (13), pp.2064-2069. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.723-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0gc02343d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432183v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03096007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic deoxygenation of N–O bonds with Rhenium complexes: from the reduction of nitrous oxide to pyridine N-oxides</w:t>
               </w:r>
@@ -3578,51 +3578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonylation of C-N Bonds in Tertiary Amines Catalyzed by Low Valent Iron Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tawfiq Nasr Allah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Savourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7547,243 +7547,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03654542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the catalytic carbonylation of epoxides for the valorization of carbon monoxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Ponsard</w:t>
+                <w:t xml:space="preserve">Catalytic hydrogenolysis of silyl triflates to hydrosilanes using iridium pincer complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECOM-CONCOORD 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Erquy, France</w:t>
+              <w:t xml:space="preserve">12th International Scholl on Organometallic Chemistry “Marcial Moreno Mañas”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Castellon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339556v1</w:t>
+                <w:t xml:space="preserve">cea-02329217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic hydrogenolysis of silyl triflates to hydrosilanes using iridium pincer complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+                <w:t xml:space="preserve">Understanding the catalytic carbonylation of epoxides for the valorization of carbon monoxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ponsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Scholl on Organometallic Chemistry “Marcial Moreno Mañas”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Castellon, Spain</w:t>
+              <w:t xml:space="preserve">GECOM-CONCOORD 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02329217v1</w:t>
+                <w:t xml:space="preserve">cea-02339556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formic acid disproportionation to methanol and CO$_2$ reduction</w:t>
               </w:r>
@@ -8367,90 +8367,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-Ligand Cooperativity in H$_2$ Activation Enables the Synthesis of Copper Hydride Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Aloisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8956,51 +8956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569806v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lhostis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Riggi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc&#8208;tran Huan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.70682" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04969848v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neethu Thyagarajan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruqaya Buhaibeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403907" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05168219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kjellberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2649-0086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;very" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05284666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pietraru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Homassel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c04119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Naddour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Deeba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chartier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c01965" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05289001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb El Moqaouil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Anthore-Dalion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5c00158" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ponsard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lentz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thu&#233;ry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc04282k" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Durin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin Romero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Godou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauvier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cy01702h" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Zwart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202411468" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian d'Ambra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Faucheux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G&#233;bel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c01739" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Imberdis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.4c00023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440528v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Levy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Hajiyev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.05.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440659v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2023-d3r4g" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Berthet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302155" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440571v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;H&#233;l&#232;ne Pietraru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300720" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Fontaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200911" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933763v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lentz Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aloisi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00777" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Adenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103371" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00576" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547774v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c01515" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03096007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfiq Nasr Allah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc02343d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432183v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Crochet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lescot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00212" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03277737v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ohleier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC01974K" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03166022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huan Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lamaison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202100459" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D&#8217;accriscio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thillaye Du Boullay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00834" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02145076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savourey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201903740" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousrez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chevreux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaroschik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2596405" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02372787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04434" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996040v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Penkhues" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahlmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Fischer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00213" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539232v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Declercq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehlers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Backs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b01320" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001069v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian d'Accriscio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique P&#233;charman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539254v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devillard&#8201;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405610" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HQ0RQDD9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Six" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.04.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HTPXRTL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01098819v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Urba&#324;ska" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seizilles de Mazancourt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500603v" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Appelt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC06992G" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906325v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nocton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300182" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FSZWGN3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00839784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51158h" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00823000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchonnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33847e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05110756v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05201814v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e M Petitjean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Salov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Rom&#233;ro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Touron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Todorovi&#263;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Severy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537844v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uros Todorovic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cantat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04969857v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monsigny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03675178v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03662299v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03675180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654519v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537824v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05110769v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Pierron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05201823v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05110764v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537799v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uros Todorovi&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495694v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248501v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bressoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689021v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04969863v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654542v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339556v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329217v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339603v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Savourey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346348v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas von Wolff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03540549v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03320572v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03132894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03284987v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01348272v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04660760v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569806v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lhostis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Riggi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc&#8208;tran Huan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.70682" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04969848v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neethu Thyagarajan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruqaya Buhaibeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403907" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05168219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kjellberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2649-0086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;very" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05284666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pietraru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Homassel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c04119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Naddour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Deeba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chartier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c01965" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05289001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb El Moqaouil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Anthore-Dalion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5c00158" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ponsard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lentz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thu&#233;ry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc04282k" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Durin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin Romero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Godou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauvier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cy01702h" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Zwart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202411468" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Imberdis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.4c00023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681564v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian d'Ambra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Faucheux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G&#233;bel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c01739" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440528v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Levy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Hajiyev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.05.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440659v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Berthet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302155" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2023-d3r4g" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440571v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;H&#233;l&#232;ne Pietraru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300720" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Fontaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200911" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933763v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lentz Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aloisi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00777" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Adenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103371" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00576" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547774v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c01515" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Crochet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lescot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00212" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03096007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfiq Nasr Allah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc02343d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03277737v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ohleier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC01974K" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03166022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huan Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lamaison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202100459" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D&#8217;accriscio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thillaye Du Boullay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00834" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02145076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savourey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201903740" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02092318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousrez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chevreux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaroschik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2596405" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02372787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04434" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996040v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Penkhues" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahlmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Fischer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00213" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539232v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Declercq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehlers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Backs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b01320" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001069v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian d'Accriscio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique P&#233;charman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539254v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devillard&#8201;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405610" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HQ0RQDD9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Six" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.04.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HTPXRTL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01098819v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Urba&#324;ska" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seizilles de Mazancourt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500603v" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Appelt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC06992G" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906325v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nocton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300182" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FSZWGN3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00839784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51158h" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00823000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchonnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33847e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05110756v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05201814v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e M Petitjean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Salov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Rom&#233;ro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Touron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Todorovi&#263;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Severy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537844v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uros Todorovic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cantat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04969857v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monsigny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03675178v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03662299v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03675180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654519v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537824v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05110769v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Pierron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05201823v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05110764v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537799v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uros Todorovi&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495694v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248501v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bressoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689021v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04969863v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654542v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329217v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339556v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339603v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Savourey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346348v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas von Wolff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03540549v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03320572v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03132894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03284987v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01348272v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04660760v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>