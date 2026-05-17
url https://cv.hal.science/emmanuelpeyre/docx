--- v0 (2026-04-05)
+++ v1 (2026-05-17)
@@ -100,174 +100,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progrès en irrationalité [d’après C. Voisin, J.-L. Colliot-Thélène, B. Hassett, A. Kresch, A. Pirutka, B. Totaro, Y. Tschinkel et al.]</w:t>
+                <w:t xml:space="preserve">Les points rationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asterisque</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.13-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973556v1</w:t>
+                <w:t xml:space="preserve">hal-02019345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les points rationnels</w:t>
+                <w:t xml:space="preserve">Progrès en irrationalité [d’après C. Voisin, J.-L. Colliot-Thélène, B. Hassett, A. Kresch, A. Pirutka, B. Totaro, Y. Tschinkel et al.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asterisque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Séminaire Bourbaki, 69ème année, 2016-2017, 407, pp.91-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/ast.1061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019345v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté et accumulation</w:t>
               </w:r>
@@ -325,200 +325,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Manin's conjecture for a family of Châtelet surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Points de hauteur bornee sur les varietes de drapeaux en caracteristique finie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Arithmetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 152, pp.185-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452827v1</w:t>
+                <w:t xml:space="preserve">hal-00131641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Points de hauteur bornee sur les varietes de drapeaux en caracteristique finie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Manin's conjecture for a family of Châtelet surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis de La Bretèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Arithmetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 175 (1), pp.297 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4007/annals.2012.175.1.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131641v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting points of homogeneous varieties over finite fields</w:t>
               </w:r>
@@ -1058,295 +1058,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Peyre - Des nombres... au hasard</w:t>
+                <w:t xml:space="preserve">E. Peyre - Slopes and distribution of points (part3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bastien</w:t>
+                <w:t xml:space="preserve">Jérémy Magnien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01647033v1</w:t>
+                <w:t xml:space="preserve">medihal-01719470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Peyre - Slopes and distribution of points (part4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Magnien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01719482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Peyre - Slopes and distribution of points (part3)</w:t>
+                <w:t xml:space="preserve">Emmanuel Peyre - Des nombres... au hasard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Magnien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">medihal-01719470v1</w:t>
+                <w:t xml:space="preserve">medihal-01647033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Peyre - Slopes and distribution of points (part2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Magnien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1377,51 +1377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Peyre - Slopes and distribution of points (part1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Magnien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1608,51 +1608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.1061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973533v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25537/dm.2017v22.1615-1659" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de La Bret&#232;che" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Browning" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2012.175.1.8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266411v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-007-0080-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973572v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57559-5_6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peyre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tschinkel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04168841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01647033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01719482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Magnien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01719470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01719458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01719281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973556v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.1061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973533v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25537/dm.2017v22.1615-1659" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de La Bret&#232;che" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Browning" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2012.175.1.8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266411v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-007-0080-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973572v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57559-5_6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peyre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tschinkel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04168841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01719470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Magnien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01719482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01647033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01719458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01719281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>