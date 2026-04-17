--- v0 (2026-03-28)
+++ v1 (2026-04-17)
@@ -983,265 +983,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Complementary Coded Excitation Scheme for SNR Improvement of 2D Sparse Array Ultrasound Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precision of CT-derived alveolar recruitment assessed by human observers and a machine learning algorithm in moderate and severe ARDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Liebgott</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludmilla Penarrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Orkisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Boussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2023.3325657⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40635-023-00495-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321874v1</w:t>
+                <w:t xml:space="preserve">hal-04013581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision of CT-derived alveolar recruitment assessed by human observers and a machine learning algorithm in moderate and severe ARDS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Davila</w:t>
+                <w:t xml:space="preserve">Complete Complementary Coded Excitation Scheme for SNR Improvement of 2D Sparse Array Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Boussel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40635-023-00495-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2023.3325657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013581v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automatic data annotation based on feature-space projection and local quality metrics: An application to cerebral emboli characterization</w:t>
               </w:r>
@@ -1485,291 +1485,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Implementation, and Medical Applications of 2-D Ultrasound Sparse Arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving motion‐mask segmentation in thoracic CT with multiplanar U‐nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Penarrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Ramalli</w:t>
+                <w:t xml:space="preserve">Nicolas Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Boni</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E.E. Dávila Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2022.3162419⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (1), pp.420-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.15347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212919v1</w:t>
+                <w:t xml:space="preserve">hal-03464276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving motion‐mask segmentation in thoracic CT with multiplanar U‐nets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludmilla Penarrubia</w:t>
+                <w:t xml:space="preserve">Design, Implementation, and Medical Applications of 2-D Ultrasound Sparse Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Ramalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pinon</w:t>
+                <w:t xml:space="preserve">Enrico Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.E. Dávila Serrano</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piero Tortoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (1), pp.420-431. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (10), pp.2739-2755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mp.15347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2022.3162419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464276v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental 3-D Ultrasound Imaging with 2-D Sparse Arrays using Focused and Diverging Waves</w:t>
               </w:r>
@@ -1807,51 +1807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.9108 - 9108. </w:t>
@@ -2036,51 +2036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband 2-D Array Design Optimization With Fabrication Constraints for 3-D US Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Ramalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2170,64 +2170,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-D Ultrasound Sparse Arrays Multidepth Radiation Optimization Using Simulated Annealing and Spiral-Array Inspired Energy Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Ramalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2291,90 +2291,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density-Tapered Sunflower: A Deterministic Sparse Array Solution [Cover]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Ramalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Tortoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62 (8), pp.c1-c2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3072,51 +3072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Experimental Setup for Safety Assessments of New Ultrasound Imaging Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3206,90 +3206,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Doppler Measurements with 2-D Sparse Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mattesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Ramalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, France. pp.1-4</w:t>
@@ -3625,51 +3625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Ramalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
@@ -3845,51 +3845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiral array inspired multi-depth cost function for 2D sparse array optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Ramalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3992,64 +3992,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Ramalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4680,51 +4680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States. 2017</w:t>
@@ -5025,51 +5025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kauffmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3583178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3560872" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379909v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Shekarnabi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexres.2025.101005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamraoui Mohamed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Emannuel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liebgott Herv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3581350" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Vindas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise K&#233;vin Gu&#233;pi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Almar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dhelft" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2024.1338602" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00234.2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321874v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3325657" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013581v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Penarrubia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Verstraete" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Davila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-023-00495-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872997v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102437" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sigaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04076-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramalli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Boni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tortoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2022.3162419" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. D&#225;vila Serrano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15347" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cachard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27490-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2736890" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438361v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Robini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2614776" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2602242" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2015.620801" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306556" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308368" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308259" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593847" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0248" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mattesini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mattesini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Moign" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badescu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petrusca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579668" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Badescu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438438v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Diarra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samikannu Ravi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728414" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265828v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0096" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramalli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tortoli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0431" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955134v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diarra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01451208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1255" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kauffmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3583178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3560872" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379909v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Shekarnabi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexres.2025.101005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamraoui Mohamed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Emannuel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liebgott Herv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3581350" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Vindas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise K&#233;vin Gu&#233;pi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Almar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dhelft" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2024.1338602" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00234.2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Penarrubia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Verstraete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Davila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-023-00495-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3325657" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872997v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102437" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sigaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04076-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. D&#225;vila Serrano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15347" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212919v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramalli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Boni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tortoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2022.3162419" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cachard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27490-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2736890" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438361v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Robini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2614776" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2602242" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2015.620801" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306556" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308368" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308259" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593847" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0248" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mattesini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mattesini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Moign" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badescu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petrusca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579668" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Badescu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438438v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Diarra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samikannu Ravi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728414" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265828v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0096" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramalli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tortoli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0431" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955134v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diarra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01451208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1255" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>