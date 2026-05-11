--- v1 (2026-04-17)
+++ v2 (2026-05-11)
@@ -983,265 +983,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision of CT-derived alveolar recruitment assessed by human observers and a machine learning algorithm in moderate and severe ARDS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete Complementary Coded Excitation Scheme for SNR Improvement of 2D Sparse Array Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludmilla Penarrubia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40635-023-00495-6⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2023.3325657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013581v1</w:t>
+                <w:t xml:space="preserve">hal-04321874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Complementary Coded Excitation Scheme for SNR Improvement of 2D Sparse Array Ultrasound Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tamraoui</w:t>
+                <w:t xml:space="preserve">Precision of CT-derived alveolar recruitment assessed by human observers and a machine learning algorithm in moderate and severe ARDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Penarrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Orkisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Liebgott</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loic Boussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2023.3325657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40635-023-00495-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321874v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automatic data annotation based on feature-space projection and local quality metrics: An application to cerebral emboli characterization</w:t>
               </w:r>
@@ -1485,291 +1485,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving motion‐mask segmentation in thoracic CT with multiplanar U‐nets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, Implementation, and Medical Applications of 2-D Ultrasound Sparse Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Ramalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludmilla Penarrubia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Tortoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.15347⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (10), pp.2739-2755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2022.3162419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464276v1</w:t>
+                <w:t xml:space="preserve">hal-04212919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Implementation, and Medical Applications of 2-D Ultrasound Sparse Arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Ramalli</w:t>
+                <w:t xml:space="preserve">Improving motion‐mask segmentation in thoracic CT with multiplanar U‐nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Penarrubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Boni</w:t>
+                <w:t xml:space="preserve">Nicolas Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piero Tortoli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E.E. Dávila Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 69 (10), pp.2739-2755. </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (1), pp.420-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2022.3162419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mp.15347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212919v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental 3-D Ultrasound Imaging with 2-D Sparse Arrays using Focused and Diverging Waves</w:t>
               </w:r>
@@ -1807,51 +1807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.9108 - 9108. </w:t>
@@ -2036,51 +2036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband 2-D Array Design Optimization With Fabrication Constraints for 3-D US Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Ramalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2170,64 +2170,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-D Ultrasound Sparse Arrays Multidepth Radiation Optimization Using Simulated Annealing and Spiral-Array Inspired Energy Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Ramalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2291,90 +2291,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density-Tapered Sunflower: A Deterministic Sparse Array Solution [Cover]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Ramalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Tortoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62 (8), pp.c1-c2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2568,261 +2568,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperuniform Disordered Sparse Array For 3D Ultrasound Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tamraoui</w:t>
+                <w:t xml:space="preserve">Soft labels noise tolerant loss functions for transcranial Doppler ultrasound signal classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamil Vindas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10308368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10308259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941986v1</w:t>
+                <w:t xml:space="preserve">hal-04285806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft labels noise tolerant loss functions for transcranial Doppler ultrasound signal classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marilys Almar</w:t>
+                <w:t xml:space="preserve">Hyperuniform Disordered Sparse Array For 3D Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-4, </w:t>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10308259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10308368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285806v1</w:t>
+                <w:t xml:space="preserve">hal-04941986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An hybrid cnn-transformer model based on multi-feature extraction and attention fusion mechanism for cerebral emboli classification</w:t>
               </w:r>
@@ -3072,51 +3072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Experimental Setup for Safety Assessments of New Ultrasound Imaging Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3206,90 +3206,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Doppler Measurements with 2-D Sparse Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mattesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Ramalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, France. pp.1-4</w:t>
@@ -3625,51 +3625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Ramalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
@@ -3845,51 +3845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiral array inspired multi-depth cost function for 2D sparse array optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Ramalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3992,64 +3992,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Ramalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4680,51 +4680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States. 2017</w:t>
@@ -5025,51 +5025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kauffmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3583178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3560872" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379909v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Shekarnabi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexres.2025.101005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamraoui Mohamed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Emannuel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liebgott Herv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3581350" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Vindas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise K&#233;vin Gu&#233;pi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Almar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dhelft" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2024.1338602" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00234.2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Penarrubia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Verstraete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Davila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-023-00495-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3325657" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872997v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102437" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sigaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04076-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. D&#225;vila Serrano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15347" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212919v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramalli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Boni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tortoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2022.3162419" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cachard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27490-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2736890" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438361v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Robini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2614776" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2602242" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2015.620801" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306556" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308368" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308259" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593847" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0248" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mattesini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mattesini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Moign" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badescu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petrusca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579668" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Badescu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438438v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Diarra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samikannu Ravi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728414" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265828v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0096" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramalli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tortoli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0431" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955134v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diarra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01451208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1255" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kauffmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3583178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3560872" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379909v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Shekarnabi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexres.2025.101005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamraoui Mohamed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Emannuel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liebgott Herv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3581350" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Vindas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise K&#233;vin Gu&#233;pi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Almar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dhelft" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2024.1338602" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00234.2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321874v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3325657" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013581v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Penarrubia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Verstraete" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Davila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-023-00495-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872997v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102437" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sigaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04076-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramalli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Boni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tortoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2022.3162419" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. D&#225;vila Serrano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15347" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cachard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27490-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2736890" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438361v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Robini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2614776" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2602242" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2015.620801" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306556" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285806v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308259" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308368" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593847" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0248" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mattesini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mattesini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Moign" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badescu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petrusca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579668" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Badescu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438438v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Diarra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samikannu Ravi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728414" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265828v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0096" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramalli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tortoli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0431" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955134v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diarra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01451208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1255" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>