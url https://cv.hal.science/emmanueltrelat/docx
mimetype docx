--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Trélat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (148)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary output feedback stabilization of a cascade of N heat equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 210 (106363), 15 pp. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2026.106363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-time optimal observation domain for linear parabolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 43 (2), pp.345--370. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPC/152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440343v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal control of the transition kernel for stochastic lattice dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirali Hannani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nhat Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Binh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Part 1, pp.113798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnpike property of linear quadratic control problems with unbounded control operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (3-4), pp.219--252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exponential turnpike property for periodic linear quadratic optimal control problems in infinite dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingwu Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63 (4), pp.2524--2546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the rates of a chain of harmonic oscillators with a point Langevin thermostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirali Hannani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nhat Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Binh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 426, pp.253--316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-term large-time asymptotic expansion of the value function for dissipative nonlinear optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veljko Askovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (4), pp.1501--1516. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mcrf.2024041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear quadratic optimal control turnpike in finite and infinite dimension: two-term expansion of the value function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veljko Ašković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 188, pp.105803. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence in nonlinear optimal sampled-data control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (10), pp.7144--7151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate control of parabolic equations with on-off shape controls by Fenchel duality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (6), pp.1465-1507. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPC/114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of infinite-dimensional linear control systems by POD reduced-order Riccati feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengsheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (4), pp.1705--1728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear turnpike theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (3), pp.685--739. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-023-00354-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978505v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Limits on product manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (2), pp.757-783. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1512/iumj.2023.72.9755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and probabilistic results for the observability of the wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tome 9, pp.431--461. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/jep.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652890v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential convergence towards consensus for non-symmetric linear first-order systems in finite and infinite dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Salvarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (3), pp.2727--2752. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21m1416102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling swarms towards flocks and mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Kalise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (3), pp.1863--1891. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21m1404314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167349v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of vaccination for COVID-19 in the midst of a pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Weightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcquade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (3), pp.443-466. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2022016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportional Integral regulation control of a one-dimensional semilinear wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (1), pp.1--21. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20m1346857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive exact control of semilinear 1D wave equations by a least-squares approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (2), pp.652-673. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20m1380661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative control of finite-dimensional linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), pp.301-346. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of COVID-19 outbreak using an extended SEIR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean T Mcquade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Weightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel J Merrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aayush Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (12), pp.2399-2424. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202521500512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI Regulation of a Reaction-Diffusion Equation with Delayed Boundary Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (4), pp.1573 - 1587. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2020.2996598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness under control sampling of reachability in fixed time for nonlinear control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), pp.515--551. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-021-00290-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pace and motor control optimization for a runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Aftalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (1), Paper No. 9. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01632-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613182v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Riccati theory for optimal permanent and sampled-data control problems in finite and infinite time horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (2), pp.489--508. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1318535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-time asymptotics of hypoelliptic heat kernels near the diagonal, nilpotentization and related results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Lebesgue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.897--971. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/ahl.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape turnpike for linear parabolic PDE models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontran Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, pp.104733. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2020.104733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388972v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build a new athletic track to break records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Aftalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (200007), pp.10. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.200007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Endo-Atmospheric Launch Vehicle Systems: Geometric and Computational Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (6), pp.2418--2433. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tac.2019.2929099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization by observability inequalities of controllability and stabilization properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengsheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.93--122. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/paa.2020.2.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-sided space-time $L^1$ approximation and optimal control of polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (1), pp.307--352. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00245-018-9501-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability properties of the homogeneous wave equation on a closed manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (9), pp.749--772. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2019.1581799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338016v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase portrait control for 1D monostable and bistable reaction-diffusion equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.884--909. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/aaf07e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse control of Hegselmann-Krause models: Black hole and declustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Pouradier Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (4), pp.2628--2659. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1168911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback stabilization of a 1D linear reaction-diffusion equation with delay boundary control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (4), pp.1415-1425. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2849560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of Pontryagin Extremals with Respect to Delays in Nonlinear Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.1440-1466. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18m119121x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral shape optimization for the Neumann traces of the Dirichlet-Laplacian eigenfunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (2), pp.64. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00526-019-1522-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872896v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combattre les tumeurs résistantes à la chimiothérapie grâce au contrôle optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/tmc4-fh52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundancy implies robustness for bang-bang strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Alexis Handschuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.85--104. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal shape design for 2D heat equations in large time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.255--269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving chance constrained optimal control problems in aerospace via Kernel Density Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (5), pp.1833-1858. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal controllability time for finite-dimensional control systems under state constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96, pp.380-392. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence to consensus of the general finite-dimensional Cucker-Smale model with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Pignotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (8), pp.2053--2076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady-state and periodic exponential turnpike property for optimal control problems in Hilbert spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (2), pp.1222-1252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New formulation of predictors for finite-dimensional linear control systems with input delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226598v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal time spiking in various ChR2-controlled neuron models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Thieullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76 (3), pp.567--608. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-017-1101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis and optimal control of an integro-differential system modelling healthy and cancer cells exposed to chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116 (9), pp.268-308. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value function for regional control problems via dynamic programming and Pontryagin maximum principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela Briani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3-4), pp.509--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral and measure-turnpike properties for infinite-dimensional optimal control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.30:3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational methods for tomographic reconstruction with few views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86 (2), pp.157--200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Between Invariant Manifolds: From Impulse Transfer to Low-Thrust Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.658--672. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G002922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allee optimal control of a system in ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (9), pp.1665--1697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization of chattering phenomena via bounded variation controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ghezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (7), pp.2046-2060. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2810540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians. I: Quantum ergodicity and quantum limits in the 3D contact case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Duke Mathematical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (1), pp.109--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144257v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability with selection in integro-differential Lotka-Volterra systems modelling trait-structured populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.872--893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470722v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians, I: Quantum ergodicity and quantum limits in the 3-dimensional contact case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Duke Mathematical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (1), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00127094-2017-0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear damped partial differential equations and their uniform discretizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Alabau-Boussouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 273 (1), pp.352-403. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Thrust Lyapunov to Lyapunov and Halo to Halo with $L^2$-Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (3), pp.965--996. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2016044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223738v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator design for parabolic distributed parameter systems with the moment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (2), pp.1128--1152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261810v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric control condition for the wave equation with a time-dependent observation domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peppino Terpolilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis &amp; PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.983--1015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of infinite-dimensional piecewise deterministic Markov processes and application to the control of neuronal dynamics via Optogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Thieullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.417--459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean-Field Sparse Jurdjevic–Quinn Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (7), pp.1223-1253. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202517400140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Jurdjevic–Quinn stabilization of dissipative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.110--120. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397843v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal controllability time for the heat equation under unilateral state or control constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (9), pp.1587--1644. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202517500270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to Pontryagin's maximum principle for dynamic systems on time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stanzhytskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (10), pp.1760-1763. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10236198.2017.1363194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Riemannian structures on groups of diffeomorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arguillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (4), pp.745--785. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1474748015000249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Optimal Control and Applications to Aerospace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Journal of Mathematics for Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.9:8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on sharpness of the local Kato-smoothing property for dispersive wave equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Ming Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing-Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145 (2), pp.653--664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-thrust Lyapunov to Lyapunov and Halo to Halo missions with L2-minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (3), pp.965-996. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2016044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-quadratic optimal sampled-data control problems: convergence result and Riccati theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.273--281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum time control of the rocket attitude reorientation associated with orbit dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.391-422. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1028716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar tilting maneuver of a spacecraft: singular arcs in the minimum time problem and chattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.1347--1388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomised observation, control and stabilisation of waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (5), pp.538--549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulse and sampled-data optimal control of heat equations, and error estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yubiao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (5), pp.2787--2819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sampled-data control, and generalizations on time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.53--94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple shape registration using constrained optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arguillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.344--385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Neumann control for the 1D wave equation: finite horizon, infinite horizon, boundary tracking terms and the turnpike property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.61--70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal observability of the multi-dimensional wave and Schrödinger equations in quantum ergodic domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.1043-1111. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/JEMS/608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755281v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control to flocking of the kinetic Cucker-Smale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (6), pp.4685--4719. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140996501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal shape and location of sensors for parabolic equations with random initial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216 (3), pp.921--981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The turnpike property in finite-dimensional nonlinear optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 258, pp.81--114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse stabilization and control of the Cucker-Smale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Fornasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.521--564. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202515400059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order variational integrators in the optimal control of mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric M. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ober-Blöbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (9), pp.4193 - 4223. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2015.35.4193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and stabilization of steady-states in a finite-length ferromagnetic nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), pp.301-323. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2014028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape deformation analysis from the optimal control viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arguillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.139--178. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2015.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on New trends in optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Grüne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Rosário de Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special issue on New trends in optimal control, 35 (9), pp. i - iv </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2015.35.9i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and regularity of maximal energy domains for the wave equation with fixed initial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (12), pp.6133--6153. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2015.35.6133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813647v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of boundary observers for the wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jounieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.475--484. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Cauchy-Lipschitz theory for Δ-Cauchy problems with Carathéodory dynamics on time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.526--547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAPE DEFORMATION AND OPTIMAL CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arguillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.300 - 307. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal observation of the one-dimensional wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (3), pp.514-544. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00041-013-9267-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of controllers for the one-dimensional wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (6), pp.1097--1126. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontryagin Maximum Principle for finite dimensional nonlinear optimal control problems on time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (5), pp.3781--3813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sensor location for wave and Schrödinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings HYP2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse stabilization and optimal control of the Cucker-Smale Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Fornasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.447--466. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mcrf.2013.3.447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control and applications to aerospace: some results and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 154 (3), pp.713--758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669126v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuation from a flat to a round Earth model in the coplanar orbit transfer problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (6), pp.654--675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability properties of steady-states for a network of ferromagnetic nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 253 (6), pp.1709-1728. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2012.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eight-shaped Lissajous orbits in the Earth-Moon system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Augros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MathematicS In Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.1--23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence results for smooth regularizations of hybrid nonlinear optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (4), pp.1498--1522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-max and min-min Stackelberg strategies with closed-loop information structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (3), pp.387-425. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10883-011-9123-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086780v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du contrôle, points de Lagrange, et exploration spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://images.math.cnrs.fr/Theorie-du-controle-points-de.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational method using fractional order Hilbert spaces for tomographic reconstruction of blurred and noised binary images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 259, pp.2296--2332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic approach on conjugate points for minimal time bang-bang controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana J. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59, pp.720--733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477008v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth regularization of bang-bang optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana J. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (11), pp.2488--2499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414680v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O controlo optimo e as suas multiplas aplicações</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana J. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfim Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bol. Soc. Port. Mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61, pp.11-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of optimal trajectories with singular arcs for an Ariane 5 launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laurent-Varin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (1), pp.51--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stabilization problem for nonholonomic distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Rifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.223--255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth control of nanowires by means of a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (3), pp.871--879. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cpaa.2009.8.871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la conquête des points de Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hors Série (18), pp.24--25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular trajectories of control-affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (2), pp.1078--1095. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/060663003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du contrôle: contrôle optimal et stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.14--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular arcs in the generalized Goddard's Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 139 (2), pp.439--461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A penalization approach for tomographic reconstruction of binary axially symmetric objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (3), pp.345-371. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00245-008-9039-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optimal control via occupation measures and LMI-relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (4), pp.1643--1666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136032v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control for Fast and Stable Laminar-to-High-Reynolds-Numbers Transfer in a 2D Navier-Stokes Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (4), pp.925--956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131057v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of travelling walls in a ferromagnetic nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.51-59. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdss.2008.1.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est sous contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matapli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83, pp.59--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On two hybrid robust optimal stabilization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tomography and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (S07), pp.86--91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order optimality conditions with applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dynamical Systems and Differential Equations, Proceedings of the 6th AIMS International Conference,, pp.145--154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order optimality conditions in the smooth case and applications in optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (2), pp.207--236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular trajectories and subanalyticity in optimal control and Hamilton-Jacobi theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rend. Sem. Mat. Univ. Politec. Torino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (1), pp.97--109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability of Couette flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wi Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (1), pp.201--211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global subanalytic solutions of Hamilton-Jacobi type equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (3), pp.363--387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genericity results for singular curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (1), pp.45-73. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/jdg/1146680512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global steady-state stabilization and controllability of 1-D semilinear wave equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (4), pp.535--567. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0219199706002209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform controllability of semidiscrete approximations of parabolic control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (7), pp.597--609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande mixte $H_2/H_\infty$ : une approche par la stratégie de Stackelberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (No. spécial "La synthèse multi-objectifs", no. 9-10), pp.1113--1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-optimal robust stabilization of control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.1875-1897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust stabilization in the Martinet case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (4), pp.923--945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric optimal control of elliptic Keplerian orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Series B, 5 (4), pp.929--956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimal stabilization of the Brockett integrator via a hybrid feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (3), pp.201--216. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-005-0152-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morse-Sard type results in sub-Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Rifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematische Annalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 332 (1), pp.145--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of the atmospheric arc of a space shuttle and numerical simulations with multiple-shooting method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (1), pp.109--140. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218202505003927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global steady-state controllability of 1-D semilinear heat equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (2), pp.549--569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est sous contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spécial Recherche, pp.126--131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of a space shuttle and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, suppl., pp.842--851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control with state constraints and the space shuttle re-entry problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (2), pp.155--199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic properties of singular trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 337 (1), pp.49--52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions sous-analytiques globales de certaines équations d'Hamilton-Jacobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 337 (10), pp.653--656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au contrôle optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Math. Spé, Math. Concrètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.248--288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche géométrique du contrôle optimal de l'arc atmosphérique de la navette spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7, pp.179--222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non subanalyticity of sub-Riemannian Martinet spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 332, pp.527--532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of abnormal minimizers in sub-Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (10) 3, pp.405--491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of accessibility sets along an abnormal trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6, pp.387--414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcendence needed to compute the sphere and wave front in Martinet sub-Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103 (6), pp.686-708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some properties of the value function and its level sets for affine control systems with quadratic cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (4), pp.511--541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Riemannian geometry: one-parameter deformation of the Martinet flat case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4 (1), pp.59--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neumann trace tracking of a constant reference input for 1-D boundary controlled heat-like equations with delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.7716-7721, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Optimal Control Problems for Delayed Control-Affine Systems with Quadratic Cost by Numerical Continuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dubins Car Problem with Delay and Applications to Aeronautics Motion Planning Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th French - German - Italian Conference on Optimization (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Initialization of a Continuation-Based Indirect Method for Optimal Control of Endo-Atmospheric Launch Vehicle Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of sensors and actuators for wave and heat processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pde’s, Dispersion, Scattering theory and Control theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Monastir, Tunisia. pp.123--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum ergodicity and quantum limits for sub-Riemannian Laplacians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laurent Schwartz — EDP et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of sensors for a damped wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th AIMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, madrid, France. pp.936--944, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/proc.2015.0936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontryagin maximum principle for optimal sampled-data control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th IFAC Workshop on Control Applications of Optimization (CAO'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Garmisch-Partenkirchen, Germany. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype heterogeneity in cancer cell populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca H. Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Escargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNAAM 2015 Session 70: "Mathematical models and methods to investigate heterogeneity in cell and cell population biology''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Clairambault, Sep 2015, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization of chattering phenomena via bounded variation controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ghezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the best observation of wave and Schrödinger equations in quantum ergodic billiards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées EDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France. 13 p., </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/jedp.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic practical stabilization of sampled-data linear distributed parameter systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Nesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48h IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2009.5399931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stackelberg Game Approach to Mixed H2/Hinf Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.3940-3945, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.1513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Tracking of Poiseuille Trajectories in Navier-Stokes 2D Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vazquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS-HYCON Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.699--720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Poiseuille flow transfer for a Navier-Stokes system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric analysis of minimum time Keplerian orbit transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd IFIP TC 7 Conference on System Modeling and Optimization, Torino, Italy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Torino, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback stabilization along a path of steady-states for 1-D semilinear heat and wave equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular trajectories of driftless and control-affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, seville, Spain. 6 p., </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2005.1582278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of conjugate times in smooth optimal control: the COTCOT algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-global minimal time hybrid robust stabilization of analytic driftless control-affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimal stabilization of the Brockett integrator via a hybrid feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixteenth International Symposium on Mathematical Theory of Networks and Systems (MTNS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Leuven, Belgium. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle optimal appliqué au problème de rentrée atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugate times for smooth singular trajectories and bang-bang extremals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.177--182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of local optimal syntheses for time minimal control problems with state constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.117--122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of accessibility sets near an abnormal trajectory and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.89--99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality of singular trajectories and asymptotics of accessibility sets under generic assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary trends in nonlinear geometric control theory and its applications (Mexico City, 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Mexico, Mexico. pp.441--458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification du secteur anormal dans la sphère de Martinet de petit rayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.239--251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcendence required for computing the sphere and wave front in the Martinet sub-Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.82--117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumour growth and drug resistance: an evolutionary view with perspectives in therapeutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMTB 2016 - European Conference on Mathematical and Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nottingham, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDE-constrained optimization within FreeFEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontran Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724788v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control in finite and infinite dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SpringerBriefs PDEs Data Sci.; Springer, viii+138 pp., 2024, 978-981-97-5947-7; 978-981-97-5948-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kupka Legacy: A Tour Through Controlled Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holcman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2024, 978-1-60133-026-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue in the honor of Bernard Bonnard. Part I and II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3 (3-4), 2013, Math. Control Relat. Fields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique céleste et contrôle de systèmes spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, 276 p., 2006, Mathématiques &amp; Applications 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle optimal : théorie & applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 246 p., 2005, Collection "Mathématiques Concrètes"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zermelo navigation on the sphere with revolution metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ivan Kupka Legacy: A Tour Through Controlled Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, , pp.35--66, 2024, AIMS Applied Math Books - Special issue in honor of I. Kupka, 978-1-60133-026-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithmic guide for finite-dimensional optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Ferretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of numerical analysis: Numerical control, Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, North-Holland; Elsevier, pp.559-626, 2023, Handbook of Numerical Analysis, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hna.2022.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical issues and turnpike phenomenon in optimal shape design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontran Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Herzog; Matthias Heinkenschloss; Dante Kalise; Georg Stadler; Emmanuel Trélat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and control for partial differential equations: Uncertainty quantification, open and closed-loop control, and shape optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, De Gruyter, pp.343-366, 2022, Radon Series on Computational and Applied Mathematics, 9783110695960. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110695984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of semilinear PDE's, and uniform decay under discretization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London Math. Soc. Lecture Note Ser.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 439, 2018, Evolution equations: long time behavior and control</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Is Evolution Important in Cancer and What Mathematics Should Be Used to Treat Cancer? Focus on Drug Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca H Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biomathematics: Modeling, Optimization and Computational Problems: Selected works from the BIOMAT Consortium Lectures, Moscow 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.107-120, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability of partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Notes in Control and Information Sciences 328. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Control Systems Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.171--198, 2006, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11583592_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Density Estimation applied to the chance-constrained Goddard problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance constrained optimization of a three-stage launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance constrained optimization of a three-stage launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’un lanceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle optimal et stabilisation d'une navette spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Turnpike Property for a Class of Infinite-Dimensional Oscillating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zuyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalisation of Farkas' lemma beyond closedness: a constructive approach via Fenchel-Rockafellar duality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of a Wave-Heat Cascade System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weyl asymptotics for singular metrics with a variable boundary degeneracy exponent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability of wave-heat and heat-wave cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite-wise interactions: mean-field and graph limits for multiple-wise distinguishable agent systems}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal approximations of quasilinear PDEs by finite distinguishable particle systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal dynamical stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic algorithm for computing all local minimizers of Morse functions on a compact domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohab Safey El Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical solving of an optimal control problem in large time horizon: the aerial vehicle guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veljko Askovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizability with bounded feedback for analytic linear control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxing Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaiqiang Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnpike in optimal control and beyond: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meaningful optimal control problem in quantum and classical physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability and Stabilization of a Wave-Heat Cascade System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Withdrawal of: Solution of the Ovals problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Denzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary control of heat-heat cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive reachability for linear control problems under conic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From microscopic to macroscopic scale dynamics: mean field, hydrodynamic and graph limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From microscopic to macroscopic scale equations: mean field, hydrodynamic and graph limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779694v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weyl formulae for some singular metrics with application to acoustic modes in gas giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten V. de Hoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiraling of sub-Riemannian geodesics around the Reeb flow in the 3D contact case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability for generalized Schrödinger equations and quantum limits on product manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and spectral characterization of Zoll manifolds, invariant measures and quantum limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional-order variational numerical methods for tomographic reconstruction of binary images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Population Control Through Sterile Males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving nonlinear optimal control problems with state and control delays by shooting methods combined with numerical continuation on the delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Time-Energy Pull-up Maneuvers for Airborne Launch Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stackelberg Game Approach to Mixed $H_2/H_\infty$ Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order optimality conditions in optimal control with applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the finite difference method in distributions spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cotcot: short reference manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of optimal trajectories with singular arcs for space launcher problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric J. Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laurent-Varin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6460, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00260180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular arcs in the generalized Goddard's Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6157, INRIA. 2007, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00139273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude asymptotique et transcendance de la fonction valeur en contrôle optimal. Catégorie log-exp en géométrie sous-Riemannienne dans le cas Martinet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Bourgogne, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00086511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle en dimension finie et infinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris XI, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00086509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat - Théorie du contrôle optimal et applications aux missions spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01346522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat - Tout est sous contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01385098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat - Analyse spectrale des Laplaciens sous-Riemanniens, mesure de Weyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01383669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId468"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Trélat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (149)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal control of the transition kernel for stochastic lattice dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirali Hannani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nhat Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Binh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Part 1, pp.113798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-time optimal observation domain for linear parabolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 43 (2), pp.345--370. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPC/152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440343v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic algorithm for computing all local minimizers of Morse functions on a compact domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohab Safey El Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-026-00441-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnpike property of linear quadratic control problems with unbounded control operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (3-4), pp.219--252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary output feedback stabilization of a cascade of N heat equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 210 (March), pp.106363. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2026.106363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the rates of a chain of harmonic oscillators with a point Langevin thermostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirali Hannani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nhat Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Binh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 426, pp.253--316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exponential turnpike property for periodic linear quadratic optimal control problems in infinite dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingwu Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63 (4), pp.2524--2546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence in nonlinear optimal sampled-data control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (10), pp.7144--7151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate control of parabolic equations with on-off shape controls by Fenchel duality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (6), pp.1465-1507. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPC/114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of infinite-dimensional linear control systems by POD reduced-order Riccati feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengsheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (4), pp.1705--1728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear quadratic optimal control turnpike in finite and infinite dimension: two-term expansion of the value function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veljko Ašković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 188, pp.105803. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-term large-time asymptotic expansion of the value function for dissipative nonlinear optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veljko Askovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (4), pp.1501--1516. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mcrf.2024041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear turnpike theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (3), pp.685--739. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-023-00354-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978505v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Limits on product manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (2), pp.757-783. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1512/iumj.2023.72.9755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling swarms towards flocks and mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Kalise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (3), pp.1863--1891. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21m1404314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167349v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential convergence towards consensus for non-symmetric linear first-order systems in finite and infinite dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Salvarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (3), pp.2727--2752. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21m1416102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and probabilistic results for the observability of the wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tome 9, pp.431--461. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/jep.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652890v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportional Integral regulation control of a one-dimensional semilinear wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (1), pp.1--21. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20m1346857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of vaccination for COVID-19 in the midst of a pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Weightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcquade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (3), pp.443-466. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2022016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive exact control of semilinear 1D wave equations by a least-squares approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (2), pp.652-673. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20m1380661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI Regulation of a Reaction-Diffusion Equation with Delayed Boundary Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (4), pp.1573 - 1587. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2020.2996598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness under control sampling of reachability in fixed time for nonlinear control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), pp.515--551. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-021-00290-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative control of finite-dimensional linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), pp.301-346. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of COVID-19 outbreak using an extended SEIR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean T Mcquade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Weightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel J Merrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aayush Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (12), pp.2399-2424. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202521500512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pace and motor control optimization for a runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Aftalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (1), Paper No. 9. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01632-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613182v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Riccati theory for optimal permanent and sampled-data control problems in finite and infinite time horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (2), pp.489--508. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1318535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-time asymptotics of hypoelliptic heat kernels near the diagonal, nilpotentization and related results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Lebesgue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.897--971. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/ahl.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization by observability inequalities of controllability and stabilization properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengsheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.93--122. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/paa.2020.2.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Endo-Atmospheric Launch Vehicle Systems: Geometric and Computational Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (6), pp.2418--2433. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tac.2019.2929099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-sided space-time $L^1$ approximation and optimal control of polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (1), pp.307--352. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00245-018-9501-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build a new athletic track to break records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Aftalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (200007), pp.10. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.200007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape turnpike for linear parabolic PDE models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontran Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, pp.104733. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2020.104733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388972v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse control of Hegselmann-Krause models: Black hole and declustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Pouradier Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (4), pp.2628--2659. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1168911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback stabilization of a 1D linear reaction-diffusion equation with delay boundary control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (4), pp.1415-1425. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2849560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase portrait control for 1D monostable and bistable reaction-diffusion equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.884--909. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/aaf07e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of Pontryagin Extremals with Respect to Delays in Nonlinear Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.1440-1466. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18m119121x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral shape optimization for the Neumann traces of the Dirichlet-Laplacian eigenfunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (2), pp.64. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00526-019-1522-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872896v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combattre les tumeurs résistantes à la chimiothérapie grâce au contrôle optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/tmc4-fh52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundancy implies robustness for bang-bang strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Alexis Handschuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.85--104. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability properties of the homogeneous wave equation on a closed manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (9), pp.749--772. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2019.1581799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338016v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence to consensus of the general finite-dimensional Cucker-Smale model with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Pignotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (8), pp.2053--2076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady-state and periodic exponential turnpike property for optimal control problems in Hilbert spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (2), pp.1222-1252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New formulation of predictors for finite-dimensional linear control systems with input delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226598v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal time spiking in various ChR2-controlled neuron models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Thieullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76 (3), pp.567--608. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-017-1101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis and optimal control of an integro-differential system modelling healthy and cancer cells exposed to chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116 (9), pp.268-308. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving chance constrained optimal control problems in aerospace via Kernel Density Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (5), pp.1833-1858. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal controllability time for finite-dimensional control systems under state constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96, pp.380-392. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational methods for tomographic reconstruction with few views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86 (2), pp.157--200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value function for regional control problems via dynamic programming and Pontryagin maximum principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela Briani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3-4), pp.509--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral and measure-turnpike properties for infinite-dimensional optimal control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.30:3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Between Invariant Manifolds: From Impulse Transfer to Low-Thrust Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.658--672. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G002922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allee optimal control of a system in ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (9), pp.1665--1697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization of chattering phenomena via bounded variation controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ghezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (7), pp.2046-2060. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2810540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians. I: Quantum ergodicity and quantum limits in the 3D contact case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Duke Mathematical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (1), pp.109--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144257v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability with selection in integro-differential Lotka-Volterra systems modelling trait-structured populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.872--893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470722v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians, I: Quantum ergodicity and quantum limits in the 3-dimensional contact case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Duke Mathematical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (1), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00127094-2017-0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal shape design for 2D heat equations in large time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.255--269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Thrust Lyapunov to Lyapunov and Halo to Halo with $L^2$-Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (3), pp.965--996. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2016044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223738v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator design for parabolic distributed parameter systems with the moment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (2), pp.1128--1152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261810v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric control condition for the wave equation with a time-dependent observation domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peppino Terpolilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis &amp; PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.983--1015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of infinite-dimensional piecewise deterministic Markov processes and application to the control of neuronal dynamics via Optogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Thieullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.417--459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Jurdjevic–Quinn stabilization of dissipative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.110--120. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397843v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean-Field Sparse Jurdjevic–Quinn Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (7), pp.1223-1253. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202517400140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal controllability time for the heat equation under unilateral state or control constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (9), pp.1587--1644. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202517500270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear damped partial differential equations and their uniform discretizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Alabau-Boussouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 273 (1), pp.352-403. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to Pontryagin's maximum principle for dynamic systems on time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stanzhytskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (10), pp.1760-1763. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10236198.2017.1363194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Riemannian structures on groups of diffeomorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arguillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (4), pp.745--785. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1474748015000249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Optimal Control and Applications to Aerospace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Journal of Mathematics for Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.9:8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on sharpness of the local Kato-smoothing property for dispersive wave equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Ming Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing-Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145 (2), pp.653--664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-thrust Lyapunov to Lyapunov and Halo to Halo missions with L2-minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (3), pp.965-996. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2016044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-quadratic optimal sampled-data control problems: convergence result and Riccati theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.273--281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum time control of the rocket attitude reorientation associated with orbit dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.391-422. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1028716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar tilting maneuver of a spacecraft: singular arcs in the minimum time problem and chattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.1347--1388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomised observation, control and stabilisation of waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (5), pp.538--549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulse and sampled-data optimal control of heat equations, and error estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yubiao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (5), pp.2787--2819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sampled-data control, and generalizations on time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.53--94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple shape registration using constrained optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arguillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.344--385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Neumann control for the 1D wave equation: finite horizon, infinite horizon, boundary tracking terms and the turnpike property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.61--70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal observability of the multi-dimensional wave and Schrödinger equations in quantum ergodic domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.1043-1111. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/JEMS/608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755281v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal shape and location of sensors for parabolic equations with random initial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216 (3), pp.921--981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The turnpike property in finite-dimensional nonlinear optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 258, pp.81--114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse stabilization and control of the Cucker-Smale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Fornasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.521--564. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202515400059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control to flocking of the kinetic Cucker-Smale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (6), pp.4685--4719. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140996501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and stabilization of steady-states in a finite-length ferromagnetic nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), pp.301-323. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2014028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape deformation analysis from the optimal control viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arguillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.139--178. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2015.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order variational integrators in the optimal control of mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric M. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ober-Blöbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (9), pp.4193 - 4223. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2015.35.4193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and regularity of maximal energy domains for the wave equation with fixed initial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (12), pp.6133--6153. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2015.35.6133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813647v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on New trends in optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Grüne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Rosário de Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special issue on New trends in optimal control, 35 (9), pp. i - iv </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2015.35.9i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Cauchy-Lipschitz theory for Δ-Cauchy problems with Carathéodory dynamics on time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.526--547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAPE DEFORMATION AND OPTIMAL CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arguillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.300 - 307. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of boundary observers for the wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jounieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.475--484. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontryagin Maximum Principle for finite dimensional nonlinear optimal control problems on time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (5), pp.3781--3813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sensor location for wave and Schrödinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings HYP2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of controllers for the one-dimensional wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (6), pp.1097--1126. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse stabilization and optimal control of the Cucker-Smale Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Fornasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.447--466. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mcrf.2013.3.447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal observation of the one-dimensional wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (3), pp.514-544. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00041-013-9267-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuation from a flat to a round Earth model in the coplanar orbit transfer problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (6), pp.654--675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability properties of steady-states for a network of ferromagnetic nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 253 (6), pp.1709-1728. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2012.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control and applications to aerospace: some results and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 154 (3), pp.713--758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669126v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence results for smooth regularizations of hybrid nonlinear optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (4), pp.1498--1522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-max and min-min Stackelberg strategies with closed-loop information structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (3), pp.387-425. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10883-011-9123-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086780v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eight-shaped Lissajous orbits in the Earth-Moon system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Augros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MathematicS In Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.1--23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic approach on conjugate points for minimal time bang-bang controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana J. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59, pp.720--733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477008v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational method using fractional order Hilbert spaces for tomographic reconstruction of blurred and noised binary images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 259, pp.2296--2332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth regularization of bang-bang optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana J. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (11), pp.2488--2499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414680v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du contrôle, points de Lagrange et exploration spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/p3em-vn81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of optimal trajectories with singular arcs for an Ariane 5 launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laurent-Varin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (1), pp.51--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stabilization problem for nonholonomic distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Rifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.223--255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth control of nanowires by means of a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (3), pp.871--879. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cpaa.2009.8.871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la conquête des points de Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hors Série (18), pp.24--25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O controlo optimo e as suas multiplas aplicações</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana J. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfim Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bol. Soc. Port. Mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61, pp.11-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A penalization approach for tomographic reconstruction of binary axially symmetric objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (3), pp.345-371. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00245-008-9039-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optimal control via occupation measures and LMI-relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (4), pp.1643--1666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136032v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular arcs in the generalized Goddard's Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 139 (2), pp.439--461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control for Fast and Stable Laminar-to-High-Reynolds-Numbers Transfer in a 2D Navier-Stokes Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (4), pp.925--956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131057v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of travelling walls in a ferromagnetic nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.51-59. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdss.2008.1.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular trajectories of control-affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (2), pp.1078--1095. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/060663003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du contrôle: contrôle optimal et stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.14--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On two hybrid robust optimal stabilization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tomography and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (S07), pp.86--91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order optimality conditions with applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dynamical Systems and Differential Equations, Proceedings of the 6th AIMS International Conference,, pp.145--154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order optimality conditions in the smooth case and applications in optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (2), pp.207--236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est sous contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matapli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83, pp.59--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global subanalytic solutions of Hamilton-Jacobi type equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (3), pp.363--387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability of Couette flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wi Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (1), pp.201--211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genericity results for singular curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (1), pp.45-73. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/jdg/1146680512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global steady-state stabilization and controllability of 1-D semilinear wave equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (4), pp.535--567. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0219199706002209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande mixte $H_2/H_\infty$ : une approche par la stratégie de Stackelberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (No. spécial "La synthèse multi-objectifs", no. 9-10), pp.1113--1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform controllability of semidiscrete approximations of parabolic control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (7), pp.597--609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-optimal robust stabilization of control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.1875-1897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust stabilization in the Martinet case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (4), pp.923--945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular trajectories and subanalyticity in optimal control and Hamilton-Jacobi theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rend. Sem. Mat. Univ. Politec. Torino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (1), pp.97--109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric optimal control of elliptic Keplerian orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Series B, 5 (4), pp.929--956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimal stabilization of the Brockett integrator via a hybrid feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (3), pp.201--216. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-005-0152-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morse-Sard type results in sub-Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Rifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematische Annalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 332 (1), pp.145--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of the atmospheric arc of a space shuttle and numerical simulations with multiple-shooting method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (1), pp.109--140. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218202505003927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est sous contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spécial Recherche, pp.126--131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global steady-state controllability of 1-D semilinear heat equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (2), pp.549--569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions sous-analytiques globales de certaines équations d'Hamilton-Jacobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 337 (10), pp.653--656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic properties of singular trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 337 (1), pp.49--52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of a space shuttle and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, suppl., pp.842--851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control with state constraints and the space shuttle re-entry problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (2), pp.155--199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche géométrique du contrôle optimal de l'arc atmosphérique de la navette spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7, pp.179--222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au contrôle optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Math. Spé, Math. Concrètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.248--288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non subanalyticity of sub-Riemannian Martinet spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 332, pp.527--532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of abnormal minimizers in sub-Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (10) 3, pp.405--491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of accessibility sets along an abnormal trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6, pp.387--414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcendence needed to compute the sphere and wave front in Martinet sub-Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103 (6), pp.686-708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some properties of the value function and its level sets for affine control systems with quadratic cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (4), pp.511--541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Riemannian geometry: one-parameter deformation of the Martinet flat case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4 (1), pp.59--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neumann trace tracking of a constant reference input for 1-D boundary controlled heat-like equations with delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.7716-7721, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dubins Car Problem with Delay and Applications to Aeronautics Motion Planning Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th French - German - Italian Conference on Optimization (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Initialization of a Continuation-Based Indirect Method for Optimal Control of Endo-Atmospheric Launch Vehicle Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of sensors and actuators for wave and heat processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pde’s, Dispersion, Scattering theory and Control theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Monastir, Tunisia. pp.123--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Optimal Control Problems for Delayed Control-Affine Systems with Quadratic Cost by Numerical Continuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum ergodicity and quantum limits for sub-Riemannian Laplacians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laurent Schwartz — EDP et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of sensors for a damped wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th AIMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, madrid, France. pp.936--944, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/proc.2015.0936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontryagin maximum principle for optimal sampled-data control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th IFAC Workshop on Control Applications of Optimization (CAO'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Garmisch-Partenkirchen, Germany. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype heterogeneity in cancer cell populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca H. Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Escargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNAAM 2015 Session 70: "Mathematical models and methods to investigate heterogeneity in cell and cell population biology''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Clairambault, Sep 2015, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization of chattering phenomena via bounded variation controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ghezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the best observation of wave and Schrödinger equations in quantum ergodic billiards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées EDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France. 13 p., </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/jedp.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic practical stabilization of sampled-data linear distributed parameter systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Nesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48h IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2009.5399931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stackelberg Game Approach to Mixed H2/Hinf Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.3940-3945, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.1513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Tracking of Poiseuille Trajectories in Navier-Stokes 2D Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vazquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS-HYCON Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.699--720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Poiseuille flow transfer for a Navier-Stokes system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric analysis of minimum time Keplerian orbit transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd IFIP TC 7 Conference on System Modeling and Optimization, Torino, Italy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Torino, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular trajectories of driftless and control-affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, seville, Spain. 6 p., </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2005.1582278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of conjugate times in smooth optimal control: the COTCOT algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-global minimal time hybrid robust stabilization of analytic driftless control-affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback stabilization along a path of steady-states for 1-D semilinear heat and wave equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle optimal appliqué au problème de rentrée atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimal stabilization of the Brockett integrator via a hybrid feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixteenth International Symposium on Mathematical Theory of Networks and Systems (MTNS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Leuven, Belgium. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of local optimal syntheses for time minimal control problems with state constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.117--122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugate times for smooth singular trajectories and bang-bang extremals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.177--182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of accessibility sets near an abnormal trajectory and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.89--99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality of singular trajectories and asymptotics of accessibility sets under generic assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary trends in nonlinear geometric control theory and its applications (Mexico City, 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Mexico, Mexico. pp.441--458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification du secteur anormal dans la sphère de Martinet de petit rayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.239--251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcendence required for computing the sphere and wave front in the Martinet sub-Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.82--117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumour growth and drug resistance: an evolutionary view with perspectives in therapeutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMTB 2016 - European Conference on Mathematical and Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nottingham, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDE-constrained optimization within FreeFEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontran Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724788v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kupka Legacy: A Tour Through Controlled Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holcman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2024, 978-1-60133-026-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control in finite and infinite dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SpringerBriefs PDEs Data Sci.; Springer, viii+138 pp., 2024, 978-981-97-5947-7; 978-981-97-5948-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue in the honor of Bernard Bonnard. Part I and II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3 (3-4), 2013, Math. Control Relat. Fields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique céleste et contrôle de systèmes spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, 276 p., 2006, Mathématiques &amp; Applications 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle optimal : théorie & applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 246 p., 2005, Collection "Mathématiques Concrètes"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zermelo navigation on the sphere with revolution metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ivan Kupka Legacy: A Tour Through Controlled Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, , pp.35--66, 2024, AIMS Applied Math Books - Special issue in honor of I. Kupka, 978-1-60133-026-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithmic guide for finite-dimensional optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Ferretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of numerical analysis: Numerical control, Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, North-Holland; Elsevier, pp.559-626, 2023, Handbook of Numerical Analysis, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hna.2022.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical issues and turnpike phenomenon in optimal shape design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontran Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Herzog; Matthias Heinkenschloss; Dante Kalise; Georg Stadler; Emmanuel Trélat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and control for partial differential equations: Uncertainty quantification, open and closed-loop control, and shape optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, De Gruyter, pp.343-366, 2022, Radon Series on Computational and Applied Mathematics, 9783110695960. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110695984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Is Evolution Important in Cancer and What Mathematics Should Be Used to Treat Cancer? Focus on Drug Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca H Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biomathematics: Modeling, Optimization and Computational Problems: Selected works from the BIOMAT Consortium Lectures, Moscow 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.107-120, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of semilinear PDE's, and uniform decay under discretization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London Math. Soc. Lecture Note Ser.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 439, 2018, Evolution equations: long time behavior and control</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability of partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Notes in Control and Information Sciences 328. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Control Systems Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.171--198, 2006, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11583592_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Density Estimation applied to the chance-constrained Goddard problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance constrained optimization of a three-stage launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’un lanceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance constrained optimization of a three-stage launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle optimal et stabilisation d'une navette spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Turnpike Theorems for Nonlinear Deterministic Meanfield Optimal Control Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bonnet-Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Shishmintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From PDEs on standard domains to self-similar particle systems on fractals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Medvedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability of wave-heat and heat-wave cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weyl asymptotics for singular metrics with a variable boundary degeneracy exponent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of a Wave-Heat Cascade System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flatness proof of the exponential turnpike phenomenon for linear-quadratic optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Turnpike Property for a Class of Infinite-Dimensional Oscillating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zuyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalisation of Farkas' lemma beyond closedness: a constructive approach via Fenchel-Rockafellar duality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical solving of an optimal control problem in large time horizon: the aerial vehicle guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veljko Askovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizability with bounded feedback for analytic linear control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxing Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaiqiang Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal dynamical stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meaningful optimal control problem in quantum and classical physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnpike in optimal control and beyond: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability and Stabilization of a Wave-Heat Cascade System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Withdrawal of: Solution of the Ovals problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Denzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary control of heat-heat cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal approximations of quasilinear PDEs by finite distinguishable particle systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite-wise interactions: mean-field and graph limits for multiple-wise distinguishable agent systems}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From microscopic to macroscopic scale dynamics: mean field, hydrodynamic and graph limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From microscopic to macroscopic scale equations: mean field, hydrodynamic and graph limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779694v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive reachability for linear control problems under conic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weyl formulae for some singular metrics with application to acoustic modes in gas giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten V. de Hoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiraling of sub-Riemannian geodesics around the Reeb flow in the 3D contact case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability for generalized Schrödinger equations and quantum limits on product manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and spectral characterization of Zoll manifolds, invariant measures and quantum limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional-order variational numerical methods for tomographic reconstruction of binary images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving nonlinear optimal control problems with state and control delays by shooting methods combined with numerical continuation on the delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Population Control Through Sterile Males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Time-Energy Pull-up Maneuvers for Airborne Launch Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stackelberg Game Approach to Mixed $H_2/H_\infty$ Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order optimality conditions in optimal control with applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the finite difference method in distributions spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cotcot: short reference manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of optimal trajectories with singular arcs for space launcher problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric J. Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laurent-Varin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6460, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00260180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular arcs in the generalized Goddard's Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6157, INRIA. 2007, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00139273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude asymptotique et transcendance de la fonction valeur en contrôle optimal. Catégorie log-exp en géométrie sous-Riemannienne dans le cas Martinet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Bourgogne, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00086511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle en dimension finie et infinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris XI, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00086509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat - Théorie du contrôle optimal et applications aux missions spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01346522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat - Tout est sous contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01385098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat - Analyse spectrale des Laplaciens sous-Riemanniens, mesure de Weyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01383669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId479"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2026.106363" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440343v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Mazari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/152" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirali Hannani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhat Phung" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Binh Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Minh Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingwu Zeng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko Askovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2024041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko A&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105803" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bourdin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889865v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/114" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengsheng Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashan Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978505v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-023-00354-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Humbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2023.72.9755" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652890v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.186" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1416102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167349v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Carrillo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Kalise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rossi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1404314" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Luo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Weightman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcquade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo D&#237;az" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2022016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20m1346857" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Munch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20m1380661" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.07.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean T Mcquade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel J Merrill" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Yadav" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202521500512" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2996598" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873100v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00290-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613182v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aftalion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01632-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473706v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1318535" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verd&#236;&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hillairet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.93" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388972v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Lance" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104733" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441643v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626869v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2019.2929099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2020.2.93" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01487186v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-018-9501-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338016v4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2019.1581799" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800382v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aaf07e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699261v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Piccoli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Pouradier Duteil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1168911" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583199v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2849560" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466959v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18m119121x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872896v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-019-1522-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534132v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/tmc4-fh52" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Olivier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haberkorn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexis Handschuh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2468" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cerf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Sassi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2445" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710759v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.07.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562559v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pignotti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377320v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226598v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bresch-Pietri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.12.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Thieullen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1101-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lorz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2017.10.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313559v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519490v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817172v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abraham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494042v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chupin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002922" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Zhu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359037v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caponigro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghezzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2810540" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144257v4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470722v4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470227v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2017-0037" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162639v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Alabau-Boussouira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.03.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223738v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016044" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261810v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342398v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Rousseau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peppino Terpolilli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320498v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426410v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517400140" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397843v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.08.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457931v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500270" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Stanzhytskyi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2017.1363194" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069810v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arguillere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748015000249" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443192v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294160v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Ming Sun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Yu Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922749v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170274v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1028716" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145876v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160377v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202251v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubiao Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110750v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139640v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arguill&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Younes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151672v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gugat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755281v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/608" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084257v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140996501" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965668v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946536v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743792v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Fornasier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202515400059" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M. Campos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Ober-Bl&#246;baum" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.4193" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873556v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014028" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2015.02.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277412v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gr&#252;ne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio de Pinho" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.9i" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813647v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.6133" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872346v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jounieaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445049" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767661v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082328v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445031" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679577v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-013-9267-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683556v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2012.11.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788477v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758908v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861910v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2013.3.447" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669126v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542967v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492758v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.06.005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312910v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Archambeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Augros" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519458v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086780v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Abou-Kandil" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-011-9123-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AF592BC469AB0280CCD9BD21D1BEC235637E3AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584899v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458340v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477008v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana J. Silva" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414680v3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfim Torres" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312012v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent-Varin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105488v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313779v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carbou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2009.8.871" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443693v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086397v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060663003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312014v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312010v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139494v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-008-9039-8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C88EFF007D7CBB3C959A17DEBFA7FADBBA7D4FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136032v3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131057v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vazquez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092133v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2008.1.51" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312013v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086469v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105493v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086380v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086356v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086351v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wi Schmidt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086360v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086357v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1146680512" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086370v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219199706002209" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086374v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086393v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086384v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086365v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086345v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086343v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-005-0152-9" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086340v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086338v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Faubourg" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202505003927" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086332v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086812v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086325v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086315v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Launay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086321v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086602v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086620v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086313v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086298v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086308v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086290v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086288v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086284v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086508v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chyba" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958099v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1517" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490437v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467801v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Maurer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490440v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582648v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147363v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160306v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2015.0936" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238220v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.063" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249242v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Almeida" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca H. Chisholm" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escargueil" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lorenzi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024604v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718677v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jedp.93" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366232v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2009.5399931" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307393v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1513" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086480v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086477v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086456v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086458v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086464v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582278" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086460v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086462v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086453v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086454v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086443v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086439v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086433v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086429v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086423v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086419v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378290v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chisholm" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724788v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361042v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869632v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aimsciences.org/book/AM/volume/58" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315512v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086408v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086625v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433828v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cots" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883822v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2022.11.006" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660786v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110695984" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165329v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618357v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca H Chisholm" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086402v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11583592_5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408897v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408885v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408875v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408836v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086813v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533567v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zuyev" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548185v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471728v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554429v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dietze" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471734v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943832v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rossi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895207v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165576v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05160251v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Scholten" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972531v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329288v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxing Ma" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiqiang Yu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002039v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166285v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108681v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974901v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Denzler" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108772v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572161v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577170v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779694v3" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627841v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten V. de Hoop" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885610v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151365v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496644v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939709v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794224v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Pennec" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624448v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587081v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205146v2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086395v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090374v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097806v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086640v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260180v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Bonnans" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139273v2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00086511v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00086509v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01346522v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01385098v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01383669v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirali Hannani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhat Phung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Binh Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440343v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Mazari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/152" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05160251v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Scholten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-026-00441-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Minh Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2026.106363" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingwu Zeng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bourdin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889865v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/114" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengsheng Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashan Xu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko A&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105803" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko Askovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2024041" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978505v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-023-00354-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Humbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2023.72.9755" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167349v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Carrillo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Kalise" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1404314" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1416102" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652890v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.186" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20m1346857" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Luo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Weightman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcquade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo D&#237;az" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2022016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Munch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20m1380661" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2996598" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00290-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.07.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524027v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean T Mcquade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel J Merrill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Yadav" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202521500512" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613182v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aftalion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01632-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1318535" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verd&#236;&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hillairet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.93" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911941v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2020.2.93" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626869v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2019.2929099" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01487186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-018-9501-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441643v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388972v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Lance" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104733" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699261v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Piccoli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Pouradier Duteil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1168911" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583199v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2849560" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aaf07e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466959v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18m119121x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872896v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-019-1522-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/tmc4-fh52" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Olivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haberkorn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexis Handschuh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2468" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338016v4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2019.1581799" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562559v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pignotti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377320v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226598v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bresch-Pietri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.12.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320492v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Thieullen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1101-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416594v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lorz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2017.10.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507063v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cerf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Sassi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2445" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710759v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.07.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817172v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abraham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313559v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519490v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494042v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chupin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002922" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Zhu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359037v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caponigro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghezzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2810540" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144257v4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470722v4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470227v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2017-0037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442997v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223738v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016044" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261810v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342398v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Rousseau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peppino Terpolilli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320498v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397843v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.08.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426410v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517400140" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500270" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162639v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Alabau-Boussouira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.03.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674566v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Stanzhytskyi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2017.1363194" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069810v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arguillere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748015000249" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443192v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294160v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Ming Sun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Yu Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922749v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304197v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170274v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1028716" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145876v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160377v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202251v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubiao Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110750v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139640v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arguill&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Younes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151672v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gugat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755281v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/608" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965668v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946536v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743792v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Fornasier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202515400059" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084257v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140996501" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873556v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014028" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2015.02.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122910v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M. Campos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Ober-Bl&#246;baum" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.4193" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813647v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.6133" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277412v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gr&#252;ne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio de Pinho" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.9i" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767661v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082328v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445031" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872346v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jounieaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445049" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788477v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758908v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683556v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2012.11.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861910v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2013.3.447" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679577v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-013-9267-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542967v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492758v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.06.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669126v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519458v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086780v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Abou-Kandil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-011-9123-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AF592BC469AB0280CCD9BD21D1BEC235637E3AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312910v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Archambeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Augros" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477008v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana J. Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458340v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414680v3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590032v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/p3em-vn81" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312012v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent-Varin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105488v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313779v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carbou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2009.8.871" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443693v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443692v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfim Torres" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139494v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-008-9039-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C88EFF007D7CBB3C959A17DEBFA7FADBBA7D4FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136032v3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312010v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131057v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vazquez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092133v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2008.1.51" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086397v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060663003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312014v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086469v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105493v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086380v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312013v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086360v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086351v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wi Schmidt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086357v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1146680512" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086370v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219199706002209" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086393v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086374v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086384v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086365v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086356v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086345v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086343v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-005-0152-9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086340v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086338v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Faubourg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202505003927" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086812v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086332v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086602v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086321v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086325v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086315v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Launay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086313v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086620v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086298v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086308v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086290v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086288v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086284v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086508v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chyba" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958099v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1517" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467801v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Maurer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490440v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582648v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490437v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147363v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160306v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2015.0936" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238220v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.063" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249242v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Almeida" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca H. Chisholm" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escargueil" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lorenzi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024604v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718677v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jedp.93" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366232v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2009.5399931" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307393v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1513" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086480v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086477v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086456v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086464v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582278" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086460v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086462v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086458v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086454v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086453v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086439v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086443v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086433v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086429v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086423v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086419v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378290v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chisholm" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724788v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869632v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aimsciences.org/book/AM/volume/58" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361042v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315512v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086408v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086625v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433828v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cots" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883822v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2022.11.006" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660786v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110695984" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618357v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca H Chisholm" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165329v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086402v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11583592_5" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408897v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408885v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408836v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408875v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086813v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565160v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet-Weill" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Colombo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Shishmintsev" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601143v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Medvedev" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471734v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554429v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dietze" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471728v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579635v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533567v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zuyev" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548185v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972531v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329288v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxing Ma" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiqiang Yu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165576v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166285v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002039v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108681v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974901v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Denzler" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108772v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895207v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943832v2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rossi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577170v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779694v3" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572161v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627841v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten V. de Hoop" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885610v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151365v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496644v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939709v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794224v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Pennec" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587081v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624448v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205146v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086395v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090374v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097806v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086640v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260180v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Bonnans" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139273v2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00086511v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00086509v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01346522v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01385098v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01383669v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>