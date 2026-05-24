--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Trélat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (149)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal control of the transition kernel for stochastic lattice dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirali Hannani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nhat Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Binh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Part 1, pp.113798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-time optimal observation domain for linear parabolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 43 (2), pp.345--370. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPC/152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440343v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic algorithm for computing all local minimizers of Morse functions on a compact domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohab Safey El Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-026-00441-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnpike property of linear quadratic control problems with unbounded control operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (3-4), pp.219--252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary output feedback stabilization of a cascade of N heat equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 210 (March), pp.106363. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2026.106363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the rates of a chain of harmonic oscillators with a point Langevin thermostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirali Hannani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nhat Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Binh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 426, pp.253--316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exponential turnpike property for periodic linear quadratic optimal control problems in infinite dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingwu Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63 (4), pp.2524--2546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence in nonlinear optimal sampled-data control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (10), pp.7144--7151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate control of parabolic equations with on-off shape controls by Fenchel duality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (6), pp.1465-1507. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPC/114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of infinite-dimensional linear control systems by POD reduced-order Riccati feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengsheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (4), pp.1705--1728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear quadratic optimal control turnpike in finite and infinite dimension: two-term expansion of the value function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veljko Ašković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 188, pp.105803. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-term large-time asymptotic expansion of the value function for dissipative nonlinear optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veljko Askovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (4), pp.1501--1516. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mcrf.2024041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear turnpike theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (3), pp.685--739. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-023-00354-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978505v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Limits on product manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (2), pp.757-783. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1512/iumj.2023.72.9755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling swarms towards flocks and mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Kalise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (3), pp.1863--1891. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21m1404314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167349v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential convergence towards consensus for non-symmetric linear first-order systems in finite and infinite dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Salvarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (3), pp.2727--2752. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21m1416102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and probabilistic results for the observability of the wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tome 9, pp.431--461. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/jep.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652890v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportional Integral regulation control of a one-dimensional semilinear wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (1), pp.1--21. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20m1346857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of vaccination for COVID-19 in the midst of a pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Weightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcquade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (3), pp.443-466. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2022016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive exact control of semilinear 1D wave equations by a least-squares approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (2), pp.652-673. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20m1380661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI Regulation of a Reaction-Diffusion Equation with Delayed Boundary Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (4), pp.1573 - 1587. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2020.2996598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness under control sampling of reachability in fixed time for nonlinear control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), pp.515--551. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-021-00290-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative control of finite-dimensional linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), pp.301-346. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of COVID-19 outbreak using an extended SEIR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean T Mcquade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Weightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel J Merrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aayush Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (12), pp.2399-2424. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202521500512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pace and motor control optimization for a runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Aftalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (1), Paper No. 9. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01632-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613182v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Riccati theory for optimal permanent and sampled-data control problems in finite and infinite time horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (2), pp.489--508. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1318535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-time asymptotics of hypoelliptic heat kernels near the diagonal, nilpotentization and related results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Lebesgue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.897--971. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/ahl.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization by observability inequalities of controllability and stabilization properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengsheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.93--122. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/paa.2020.2.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Endo-Atmospheric Launch Vehicle Systems: Geometric and Computational Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (6), pp.2418--2433. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tac.2019.2929099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-sided space-time $L^1$ approximation and optimal control of polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (1), pp.307--352. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00245-018-9501-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build a new athletic track to break records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Aftalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (200007), pp.10. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.200007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape turnpike for linear parabolic PDE models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontran Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, pp.104733. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2020.104733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388972v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse control of Hegselmann-Krause models: Black hole and declustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Pouradier Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (4), pp.2628--2659. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1168911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback stabilization of a 1D linear reaction-diffusion equation with delay boundary control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (4), pp.1415-1425. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2849560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase portrait control for 1D monostable and bistable reaction-diffusion equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.884--909. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/aaf07e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of Pontryagin Extremals with Respect to Delays in Nonlinear Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.1440-1466. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18m119121x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral shape optimization for the Neumann traces of the Dirichlet-Laplacian eigenfunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (2), pp.64. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00526-019-1522-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872896v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combattre les tumeurs résistantes à la chimiothérapie grâce au contrôle optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/tmc4-fh52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundancy implies robustness for bang-bang strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Alexis Handschuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.85--104. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability properties of the homogeneous wave equation on a closed manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (9), pp.749--772. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2019.1581799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338016v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence to consensus of the general finite-dimensional Cucker-Smale model with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Pignotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (8), pp.2053--2076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady-state and periodic exponential turnpike property for optimal control problems in Hilbert spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (2), pp.1222-1252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New formulation of predictors for finite-dimensional linear control systems with input delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226598v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal time spiking in various ChR2-controlled neuron models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Thieullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76 (3), pp.567--608. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-017-1101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis and optimal control of an integro-differential system modelling healthy and cancer cells exposed to chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116 (9), pp.268-308. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving chance constrained optimal control problems in aerospace via Kernel Density Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (5), pp.1833-1858. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal controllability time for finite-dimensional control systems under state constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96, pp.380-392. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational methods for tomographic reconstruction with few views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86 (2), pp.157--200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value function for regional control problems via dynamic programming and Pontryagin maximum principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela Briani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3-4), pp.509--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral and measure-turnpike properties for infinite-dimensional optimal control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.30:3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Between Invariant Manifolds: From Impulse Transfer to Low-Thrust Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.658--672. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G002922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allee optimal control of a system in ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (9), pp.1665--1697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization of chattering phenomena via bounded variation controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ghezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (7), pp.2046-2060. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2810540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians. I: Quantum ergodicity and quantum limits in the 3D contact case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Duke Mathematical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (1), pp.109--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144257v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability with selection in integro-differential Lotka-Volterra systems modelling trait-structured populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.872--893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470722v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians, I: Quantum ergodicity and quantum limits in the 3-dimensional contact case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Duke Mathematical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (1), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00127094-2017-0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal shape design for 2D heat equations in large time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.255--269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Thrust Lyapunov to Lyapunov and Halo to Halo with $L^2$-Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (3), pp.965--996. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2016044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223738v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator design for parabolic distributed parameter systems with the moment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (2), pp.1128--1152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261810v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric control condition for the wave equation with a time-dependent observation domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peppino Terpolilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis &amp; PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.983--1015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of infinite-dimensional piecewise deterministic Markov processes and application to the control of neuronal dynamics via Optogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Thieullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.417--459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Jurdjevic–Quinn stabilization of dissipative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.110--120. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397843v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean-Field Sparse Jurdjevic–Quinn Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (7), pp.1223-1253. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202517400140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal controllability time for the heat equation under unilateral state or control constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (9), pp.1587--1644. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202517500270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear damped partial differential equations and their uniform discretizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Alabau-Boussouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 273 (1), pp.352-403. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to Pontryagin's maximum principle for dynamic systems on time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stanzhytskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (10), pp.1760-1763. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10236198.2017.1363194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Riemannian structures on groups of diffeomorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arguillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (4), pp.745--785. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1474748015000249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Optimal Control and Applications to Aerospace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Journal of Mathematics for Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.9:8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on sharpness of the local Kato-smoothing property for dispersive wave equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Ming Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing-Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145 (2), pp.653--664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-thrust Lyapunov to Lyapunov and Halo to Halo missions with L2-minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (3), pp.965-996. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2016044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-quadratic optimal sampled-data control problems: convergence result and Riccati theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.273--281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum time control of the rocket attitude reorientation associated with orbit dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.391-422. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1028716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar tilting maneuver of a spacecraft: singular arcs in the minimum time problem and chattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.1347--1388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomised observation, control and stabilisation of waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (5), pp.538--549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulse and sampled-data optimal control of heat equations, and error estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yubiao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (5), pp.2787--2819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sampled-data control, and generalizations on time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.53--94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple shape registration using constrained optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arguillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.344--385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Neumann control for the 1D wave equation: finite horizon, infinite horizon, boundary tracking terms and the turnpike property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.61--70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal observability of the multi-dimensional wave and Schrödinger equations in quantum ergodic domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.1043-1111. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/JEMS/608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755281v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal shape and location of sensors for parabolic equations with random initial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216 (3), pp.921--981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The turnpike property in finite-dimensional nonlinear optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 258, pp.81--114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse stabilization and control of the Cucker-Smale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Fornasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.521--564. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202515400059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control to flocking of the kinetic Cucker-Smale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (6), pp.4685--4719. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140996501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and stabilization of steady-states in a finite-length ferromagnetic nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), pp.301-323. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2014028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape deformation analysis from the optimal control viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arguillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.139--178. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2015.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order variational integrators in the optimal control of mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric M. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ober-Blöbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (9), pp.4193 - 4223. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2015.35.4193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and regularity of maximal energy domains for the wave equation with fixed initial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (12), pp.6133--6153. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2015.35.6133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813647v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on New trends in optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Grüne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Rosário de Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special issue on New trends in optimal control, 35 (9), pp. i - iv </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2015.35.9i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Cauchy-Lipschitz theory for Δ-Cauchy problems with Carathéodory dynamics on time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.526--547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAPE DEFORMATION AND OPTIMAL CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arguillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.300 - 307. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of boundary observers for the wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jounieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.475--484. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontryagin Maximum Principle for finite dimensional nonlinear optimal control problems on time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (5), pp.3781--3813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sensor location for wave and Schrödinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings HYP2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of controllers for the one-dimensional wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (6), pp.1097--1126. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse stabilization and optimal control of the Cucker-Smale Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Fornasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.447--466. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mcrf.2013.3.447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal observation of the one-dimensional wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (3), pp.514-544. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00041-013-9267-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuation from a flat to a round Earth model in the coplanar orbit transfer problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (6), pp.654--675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability properties of steady-states for a network of ferromagnetic nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 253 (6), pp.1709-1728. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2012.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control and applications to aerospace: some results and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 154 (3), pp.713--758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669126v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence results for smooth regularizations of hybrid nonlinear optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (4), pp.1498--1522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-max and min-min Stackelberg strategies with closed-loop information structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (3), pp.387-425. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10883-011-9123-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086780v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eight-shaped Lissajous orbits in the Earth-Moon system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Augros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MathematicS In Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.1--23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic approach on conjugate points for minimal time bang-bang controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana J. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59, pp.720--733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477008v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational method using fractional order Hilbert spaces for tomographic reconstruction of blurred and noised binary images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 259, pp.2296--2332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth regularization of bang-bang optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana J. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (11), pp.2488--2499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414680v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du contrôle, points de Lagrange et exploration spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/p3em-vn81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of optimal trajectories with singular arcs for an Ariane 5 launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laurent-Varin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (1), pp.51--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stabilization problem for nonholonomic distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Rifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.223--255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth control of nanowires by means of a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (3), pp.871--879. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cpaa.2009.8.871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la conquête des points de Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hors Série (18), pp.24--25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O controlo optimo e as suas multiplas aplicações</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana J. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfim Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bol. Soc. Port. Mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61, pp.11-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A penalization approach for tomographic reconstruction of binary axially symmetric objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (3), pp.345-371. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00245-008-9039-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optimal control via occupation measures and LMI-relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (4), pp.1643--1666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136032v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular arcs in the generalized Goddard's Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 139 (2), pp.439--461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control for Fast and Stable Laminar-to-High-Reynolds-Numbers Transfer in a 2D Navier-Stokes Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (4), pp.925--956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131057v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of travelling walls in a ferromagnetic nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.51-59. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdss.2008.1.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular trajectories of control-affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (2), pp.1078--1095. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/060663003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du contrôle: contrôle optimal et stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.14--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On two hybrid robust optimal stabilization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tomography and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (S07), pp.86--91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order optimality conditions with applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dynamical Systems and Differential Equations, Proceedings of the 6th AIMS International Conference,, pp.145--154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order optimality conditions in the smooth case and applications in optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (2), pp.207--236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est sous contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matapli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83, pp.59--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global subanalytic solutions of Hamilton-Jacobi type equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (3), pp.363--387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability of Couette flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wi Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (1), pp.201--211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genericity results for singular curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (1), pp.45-73. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/jdg/1146680512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global steady-state stabilization and controllability of 1-D semilinear wave equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (4), pp.535--567. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0219199706002209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande mixte $H_2/H_\infty$ : une approche par la stratégie de Stackelberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (No. spécial "La synthèse multi-objectifs", no. 9-10), pp.1113--1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform controllability of semidiscrete approximations of parabolic control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (7), pp.597--609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-optimal robust stabilization of control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.1875-1897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust stabilization in the Martinet case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (4), pp.923--945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular trajectories and subanalyticity in optimal control and Hamilton-Jacobi theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rend. Sem. Mat. Univ. Politec. Torino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (1), pp.97--109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric optimal control of elliptic Keplerian orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Series B, 5 (4), pp.929--956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimal stabilization of the Brockett integrator via a hybrid feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (3), pp.201--216. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-005-0152-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morse-Sard type results in sub-Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Rifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematische Annalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 332 (1), pp.145--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of the atmospheric arc of a space shuttle and numerical simulations with multiple-shooting method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (1), pp.109--140. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218202505003927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est sous contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spécial Recherche, pp.126--131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global steady-state controllability of 1-D semilinear heat equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (2), pp.549--569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions sous-analytiques globales de certaines équations d'Hamilton-Jacobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 337 (10), pp.653--656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic properties of singular trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 337 (1), pp.49--52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of a space shuttle and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, suppl., pp.842--851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control with state constraints and the space shuttle re-entry problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (2), pp.155--199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche géométrique du contrôle optimal de l'arc atmosphérique de la navette spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7, pp.179--222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au contrôle optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Math. Spé, Math. Concrètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.248--288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non subanalyticity of sub-Riemannian Martinet spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 332, pp.527--532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of abnormal minimizers in sub-Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (10) 3, pp.405--491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of accessibility sets along an abnormal trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6, pp.387--414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcendence needed to compute the sphere and wave front in Martinet sub-Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103 (6), pp.686-708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some properties of the value function and its level sets for affine control systems with quadratic cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (4), pp.511--541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Riemannian geometry: one-parameter deformation of the Martinet flat case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4 (1), pp.59--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neumann trace tracking of a constant reference input for 1-D boundary controlled heat-like equations with delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.7716-7721, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dubins Car Problem with Delay and Applications to Aeronautics Motion Planning Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th French - German - Italian Conference on Optimization (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Initialization of a Continuation-Based Indirect Method for Optimal Control of Endo-Atmospheric Launch Vehicle Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of sensors and actuators for wave and heat processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pde’s, Dispersion, Scattering theory and Control theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Monastir, Tunisia. pp.123--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Optimal Control Problems for Delayed Control-Affine Systems with Quadratic Cost by Numerical Continuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum ergodicity and quantum limits for sub-Riemannian Laplacians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laurent Schwartz — EDP et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of sensors for a damped wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th AIMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, madrid, France. pp.936--944, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/proc.2015.0936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontryagin maximum principle for optimal sampled-data control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th IFAC Workshop on Control Applications of Optimization (CAO'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Garmisch-Partenkirchen, Germany. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype heterogeneity in cancer cell populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca H. Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Escargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNAAM 2015 Session 70: "Mathematical models and methods to investigate heterogeneity in cell and cell population biology''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Clairambault, Sep 2015, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization of chattering phenomena via bounded variation controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ghezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the best observation of wave and Schrödinger equations in quantum ergodic billiards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées EDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France. 13 p., </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/jedp.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic practical stabilization of sampled-data linear distributed parameter systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Nesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48h IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2009.5399931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stackelberg Game Approach to Mixed H2/Hinf Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.3940-3945, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.1513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Tracking of Poiseuille Trajectories in Navier-Stokes 2D Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vazquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS-HYCON Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.699--720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Poiseuille flow transfer for a Navier-Stokes system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric analysis of minimum time Keplerian orbit transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd IFIP TC 7 Conference on System Modeling and Optimization, Torino, Italy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Torino, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular trajectories of driftless and control-affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, seville, Spain. 6 p., </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2005.1582278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of conjugate times in smooth optimal control: the COTCOT algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-global minimal time hybrid robust stabilization of analytic driftless control-affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback stabilization along a path of steady-states for 1-D semilinear heat and wave equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle optimal appliqué au problème de rentrée atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimal stabilization of the Brockett integrator via a hybrid feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixteenth International Symposium on Mathematical Theory of Networks and Systems (MTNS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Leuven, Belgium. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of local optimal syntheses for time minimal control problems with state constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.117--122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugate times for smooth singular trajectories and bang-bang extremals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.177--182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of accessibility sets near an abnormal trajectory and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.89--99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality of singular trajectories and asymptotics of accessibility sets under generic assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary trends in nonlinear geometric control theory and its applications (Mexico City, 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Mexico, Mexico. pp.441--458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification du secteur anormal dans la sphère de Martinet de petit rayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.239--251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcendence required for computing the sphere and wave front in the Martinet sub-Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.82--117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumour growth and drug resistance: an evolutionary view with perspectives in therapeutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMTB 2016 - European Conference on Mathematical and Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nottingham, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDE-constrained optimization within FreeFEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontran Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724788v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kupka Legacy: A Tour Through Controlled Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holcman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2024, 978-1-60133-026-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control in finite and infinite dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SpringerBriefs PDEs Data Sci.; Springer, viii+138 pp., 2024, 978-981-97-5947-7; 978-981-97-5948-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue in the honor of Bernard Bonnard. Part I and II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3 (3-4), 2013, Math. Control Relat. Fields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique céleste et contrôle de systèmes spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, 276 p., 2006, Mathématiques &amp; Applications 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle optimal : théorie & applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 246 p., 2005, Collection "Mathématiques Concrètes"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zermelo navigation on the sphere with revolution metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ivan Kupka Legacy: A Tour Through Controlled Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, , pp.35--66, 2024, AIMS Applied Math Books - Special issue in honor of I. Kupka, 978-1-60133-026-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithmic guide for finite-dimensional optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Ferretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of numerical analysis: Numerical control, Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, North-Holland; Elsevier, pp.559-626, 2023, Handbook of Numerical Analysis, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hna.2022.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical issues and turnpike phenomenon in optimal shape design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontran Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Herzog; Matthias Heinkenschloss; Dante Kalise; Georg Stadler; Emmanuel Trélat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and control for partial differential equations: Uncertainty quantification, open and closed-loop control, and shape optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, De Gruyter, pp.343-366, 2022, Radon Series on Computational and Applied Mathematics, 9783110695960. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110695984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Is Evolution Important in Cancer and What Mathematics Should Be Used to Treat Cancer? Focus on Drug Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca H Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biomathematics: Modeling, Optimization and Computational Problems: Selected works from the BIOMAT Consortium Lectures, Moscow 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.107-120, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of semilinear PDE's, and uniform decay under discretization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London Math. Soc. Lecture Note Ser.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 439, 2018, Evolution equations: long time behavior and control</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability of partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Notes in Control and Information Sciences 328. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Control Systems Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.171--198, 2006, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11583592_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Density Estimation applied to the chance-constrained Goddard problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance constrained optimization of a three-stage launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’un lanceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance constrained optimization of a three-stage launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle optimal et stabilisation d'une navette spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Turnpike Theorems for Nonlinear Deterministic Meanfield Optimal Control Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bonnet-Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Shishmintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From PDEs on standard domains to self-similar particle systems on fractals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Medvedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability of wave-heat and heat-wave cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weyl asymptotics for singular metrics with a variable boundary degeneracy exponent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of a Wave-Heat Cascade System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flatness proof of the exponential turnpike phenomenon for linear-quadratic optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Turnpike Property for a Class of Infinite-Dimensional Oscillating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zuyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalisation of Farkas' lemma beyond closedness: a constructive approach via Fenchel-Rockafellar duality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical solving of an optimal control problem in large time horizon: the aerial vehicle guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veljko Askovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizability with bounded feedback for analytic linear control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxing Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaiqiang Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal dynamical stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meaningful optimal control problem in quantum and classical physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnpike in optimal control and beyond: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability and Stabilization of a Wave-Heat Cascade System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Withdrawal of: Solution of the Ovals problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Denzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary control of heat-heat cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal approximations of quasilinear PDEs by finite distinguishable particle systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite-wise interactions: mean-field and graph limits for multiple-wise distinguishable agent systems}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From microscopic to macroscopic scale dynamics: mean field, hydrodynamic and graph limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From microscopic to macroscopic scale equations: mean field, hydrodynamic and graph limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779694v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive reachability for linear control problems under conic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weyl formulae for some singular metrics with application to acoustic modes in gas giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten V. de Hoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiraling of sub-Riemannian geodesics around the Reeb flow in the 3D contact case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability for generalized Schrödinger equations and quantum limits on product manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and spectral characterization of Zoll manifolds, invariant measures and quantum limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional-order variational numerical methods for tomographic reconstruction of binary images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving nonlinear optimal control problems with state and control delays by shooting methods combined with numerical continuation on the delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Population Control Through Sterile Males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Time-Energy Pull-up Maneuvers for Airborne Launch Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stackelberg Game Approach to Mixed $H_2/H_\infty$ Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order optimality conditions in optimal control with applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the finite difference method in distributions spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cotcot: short reference manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of optimal trajectories with singular arcs for space launcher problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric J. Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laurent-Varin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6460, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00260180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular arcs in the generalized Goddard's Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6157, INRIA. 2007, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00139273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude asymptotique et transcendance de la fonction valeur en contrôle optimal. Catégorie log-exp en géométrie sous-Riemannienne dans le cas Martinet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Bourgogne, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00086511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle en dimension finie et infinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris XI, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00086509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat - Théorie du contrôle optimal et applications aux missions spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01346522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat - Tout est sous contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01385098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat - Analyse spectrale des Laplaciens sous-Riemanniens, mesure de Weyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01383669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId479"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Trélat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic algorithm for computing all local minimizers of Morse functions on a compact domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohab Safey El Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-026-00441-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-time optimal observation domain for linear parabolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 43 (2), pp.345--370. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPC/152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440343v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal control of the transition kernel for stochastic lattice dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirali Hannani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nhat Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Binh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Part 1, pp.113798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnpike property of linear quadratic control problems with unbounded control operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (3-4), pp.219--252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-dimensional boundary control of underactuated heat-heat cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 190, pp.113051. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2026.113051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary output feedback stabilization of a cascade of N heat equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 210 (March), pp.106363. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2026.106363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the rates of a chain of harmonic oscillators with a point Langevin thermostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirali Hannani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nhat Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Binh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 426, pp.253--316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exponential turnpike property for periodic linear quadratic optimal control problems in infinite dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingwu Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63 (4), pp.2524--2546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence in nonlinear optimal sampled-data control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (10), pp.7144--7151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate control of parabolic equations with on-off shape controls by Fenchel duality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (6), pp.1465-1507. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPC/114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of infinite-dimensional linear control systems by POD reduced-order Riccati feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengsheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (4), pp.1705--1728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear quadratic optimal control turnpike in finite and infinite dimension: two-term expansion of the value function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veljko Ašković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 188, pp.105803. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-term large-time asymptotic expansion of the value function for dissipative nonlinear optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veljko Askovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (4), pp.1501--1516. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mcrf.2024041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear turnpike theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (3), pp.685--739. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-023-00354-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978505v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Limits on product manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (2), pp.757-783. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1512/iumj.2023.72.9755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling swarms towards flocks and mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Kalise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (3), pp.1863--1891. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21m1404314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167349v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportional Integral regulation control of a one-dimensional semilinear wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (1), pp.1--21. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20m1346857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of vaccination for COVID-19 in the midst of a pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Weightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcquade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (3), pp.443-466. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2022016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential convergence towards consensus for non-symmetric linear first-order systems in finite and infinite dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Salvarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (3), pp.2727--2752. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21m1416102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and probabilistic results for the observability of the wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tome 9, pp.431--461. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/jep.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652890v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive exact control of semilinear 1D wave equations by a least-squares approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (2), pp.652-673. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20m1380661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI Regulation of a Reaction-Diffusion Equation with Delayed Boundary Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (4), pp.1573 - 1587. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2020.2996598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness under control sampling of reachability in fixed time for nonlinear control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), pp.515--551. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-021-00290-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pace and motor control optimization for a runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Aftalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (1), Paper No. 9. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01632-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613182v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative control of finite-dimensional linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), pp.301-346. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of COVID-19 outbreak using an extended SEIR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean T Mcquade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Weightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel J Merrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aayush Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (12), pp.2399-2424. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202521500512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Riccati theory for optimal permanent and sampled-data control problems in finite and infinite time horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (2), pp.489--508. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1318535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-time asymptotics of hypoelliptic heat kernels near the diagonal, nilpotentization and related results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Lebesgue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.897--971. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/ahl.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization by observability inequalities of controllability and stabilization properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengsheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.93--122. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/paa.2020.2.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Endo-Atmospheric Launch Vehicle Systems: Geometric and Computational Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (6), pp.2418--2433. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tac.2019.2929099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-sided space-time $L^1$ approximation and optimal control of polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (1), pp.307--352. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00245-018-9501-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build a new athletic track to break records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Aftalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (200007), pp.10. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.200007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape turnpike for linear parabolic PDE models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontran Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, pp.104733. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2020.104733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388972v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse control of Hegselmann-Krause models: Black hole and declustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Pouradier Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (4), pp.2628--2659. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1168911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase portrait control for 1D monostable and bistable reaction-diffusion equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.884--909. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/aaf07e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback stabilization of a 1D linear reaction-diffusion equation with delay boundary control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (4), pp.1415-1425. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2849560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of Pontryagin Extremals with Respect to Delays in Nonlinear Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.1440-1466. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18m119121x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral shape optimization for the Neumann traces of the Dirichlet-Laplacian eigenfunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (2), pp.64. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00526-019-1522-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872896v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combattre les tumeurs résistantes à la chimiothérapie grâce au contrôle optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/tmc4-fh52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundancy implies robustness for bang-bang strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Alexis Handschuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.85--104. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability properties of the homogeneous wave equation on a closed manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (9), pp.749--772. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2019.1581799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338016v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence to consensus of the general finite-dimensional Cucker-Smale model with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Pignotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (8), pp.2053--2076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady-state and periodic exponential turnpike property for optimal control problems in Hilbert spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (2), pp.1222-1252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New formulation of predictors for finite-dimensional linear control systems with input delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226598v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal time spiking in various ChR2-controlled neuron models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Thieullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76 (3), pp.567--608. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-017-1101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational methods for tomographic reconstruction with few views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86 (2), pp.157--200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value function for regional control problems via dynamic programming and Pontryagin maximum principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela Briani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3-4), pp.509--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral and measure-turnpike properties for infinite-dimensional optimal control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.30:3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving chance constrained optimal control problems in aerospace via Kernel Density Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (5), pp.1833-1858. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal controllability time for finite-dimensional control systems under state constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96, pp.380-392. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis and optimal control of an integro-differential system modelling healthy and cancer cells exposed to chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116 (9), pp.268-308. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Between Invariant Manifolds: From Impulse Transfer to Low-Thrust Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.658--672. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G002922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allee optimal control of a system in ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (9), pp.1665--1697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians. I: Quantum ergodicity and quantum limits in the 3D contact case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Duke Mathematical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (1), pp.109--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144257v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization of chattering phenomena via bounded variation controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ghezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (7), pp.2046-2060. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2810540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability with selection in integro-differential Lotka-Volterra systems modelling trait-structured populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.872--893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470722v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians, I: Quantum ergodicity and quantum limits in the 3-dimensional contact case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Duke Mathematical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (1), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00127094-2017-0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal shape design for 2D heat equations in large time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.255--269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Thrust Lyapunov to Lyapunov and Halo to Halo with $L^2$-Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (3), pp.965--996. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2016044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223738v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric control condition for the wave equation with a time-dependent observation domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peppino Terpolilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis &amp; PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.983--1015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator design for parabolic distributed parameter systems with the moment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (2), pp.1128--1152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261810v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of infinite-dimensional piecewise deterministic Markov processes and application to the control of neuronal dynamics via Optogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Thieullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.417--459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to Pontryagin's maximum principle for dynamic systems on time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stanzhytskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (10), pp.1760-1763. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10236198.2017.1363194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear damped partial differential equations and their uniform discretizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Alabau-Boussouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 273 (1), pp.352-403. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Jurdjevic–Quinn stabilization of dissipative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.110--120. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397843v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean-Field Sparse Jurdjevic–Quinn Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (7), pp.1223-1253. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202517400140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal controllability time for the heat equation under unilateral state or control constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (9), pp.1587--1644. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202517500270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Riemannian structures on groups of diffeomorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arguillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (4), pp.745--785. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1474748015000249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on sharpness of the local Kato-smoothing property for dispersive wave equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Ming Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing-Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145 (2), pp.653--664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Optimal Control and Applications to Aerospace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Journal of Mathematics for Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.9:8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-thrust Lyapunov to Lyapunov and Halo to Halo missions with L2-minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (3), pp.965-996. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2016044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-quadratic optimal sampled-data control problems: convergence result and Riccati theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.273--281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum time control of the rocket attitude reorientation associated with orbit dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.391-422. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1028716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar tilting maneuver of a spacecraft: singular arcs in the minimum time problem and chattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.1347--1388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomised observation, control and stabilisation of waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (5), pp.538--549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulse and sampled-data optimal control of heat equations, and error estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yubiao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (5), pp.2787--2819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Neumann control for the 1D wave equation: finite horizon, infinite horizon, boundary tracking terms and the turnpike property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.61--70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple shape registration using constrained optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arguillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.344--385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sampled-data control, and generalizations on time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.53--94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal observability of the multi-dimensional wave and Schrödinger equations in quantum ergodic domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.1043-1111. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/JEMS/608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755281v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal shape and location of sensors for parabolic equations with random initial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216 (3), pp.921--981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The turnpike property in finite-dimensional nonlinear optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 258, pp.81--114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse stabilization and control of the Cucker-Smale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Fornasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.521--564. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202515400059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and stabilization of steady-states in a finite-length ferromagnetic nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), pp.301-323. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2014028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape deformation analysis from the optimal control viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arguillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.139--178. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2015.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order variational integrators in the optimal control of mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric M. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ober-Blöbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (9), pp.4193 - 4223. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2015.35.4193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control to flocking of the kinetic Cucker-Smale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (6), pp.4685--4719. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140996501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and regularity of maximal energy domains for the wave equation with fixed initial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (12), pp.6133--6153. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2015.35.6133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813647v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on New trends in optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Grüne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Rosário de Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special issue on New trends in optimal control, 35 (9), pp. i - iv </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2015.35.9i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Cauchy-Lipschitz theory for Δ-Cauchy problems with Carathéodory dynamics on time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.526--547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAPE DEFORMATION AND OPTIMAL CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arguillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.300 - 307. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of boundary observers for the wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jounieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.475--484. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontryagin Maximum Principle for finite dimensional nonlinear optimal control problems on time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (5), pp.3781--3813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of controllers for the one-dimensional wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (6), pp.1097--1126. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sensor location for wave and Schrödinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings HYP2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse stabilization and optimal control of the Cucker-Smale Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Fornasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.447--466. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mcrf.2013.3.447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal observation of the one-dimensional wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (3), pp.514-544. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00041-013-9267-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuation from a flat to a round Earth model in the coplanar orbit transfer problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (6), pp.654--675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability properties of steady-states for a network of ferromagnetic nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 253 (6), pp.1709-1728. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2012.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control and applications to aerospace: some results and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 154 (3), pp.713--758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669126v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence results for smooth regularizations of hybrid nonlinear optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (4), pp.1498--1522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-max and min-min Stackelberg strategies with closed-loop information structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (3), pp.387-425. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10883-011-9123-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086780v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eight-shaped Lissajous orbits in the Earth-Moon system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Augros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MathematicS In Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.1--23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic approach on conjugate points for minimal time bang-bang controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana J. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59, pp.720--733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477008v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational method using fractional order Hilbert spaces for tomographic reconstruction of blurred and noised binary images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 259, pp.2296--2332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth regularization of bang-bang optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana J. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (11), pp.2488--2499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414680v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du contrôle, points de Lagrange et exploration spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/p3em-vn81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of optimal trajectories with singular arcs for an Ariane 5 launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laurent-Varin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (1), pp.51--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth control of nanowires by means of a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (3), pp.871--879. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cpaa.2009.8.871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stabilization problem for nonholonomic distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Rifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.223--255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la conquête des points de Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hors Série (18), pp.24--25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O controlo optimo e as suas multiplas aplicações</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana J. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfim Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bol. Soc. Port. Mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61, pp.11-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A penalization approach for tomographic reconstruction of binary axially symmetric objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (3), pp.345-371. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00245-008-9039-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular arcs in the generalized Goddard's Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 139 (2), pp.439--461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optimal control via occupation measures and LMI-relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (4), pp.1643--1666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136032v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control for Fast and Stable Laminar-to-High-Reynolds-Numbers Transfer in a 2D Navier-Stokes Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (4), pp.925--956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131057v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of travelling walls in a ferromagnetic nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.51-59. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdss.2008.1.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular trajectories of control-affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (2), pp.1078--1095. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/060663003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du contrôle: contrôle optimal et stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.14--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On two hybrid robust optimal stabilization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tomography and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (S07), pp.86--91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order optimality conditions with applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dynamical Systems and Differential Equations, Proceedings of the 6th AIMS International Conference,, pp.145--154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order optimality conditions in the smooth case and applications in optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (2), pp.207--236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est sous contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matapli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83, pp.59--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genericity results for singular curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (1), pp.45-73. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/jdg/1146680512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability of Couette flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wi Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (1), pp.201--211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global subanalytic solutions of Hamilton-Jacobi type equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (3), pp.363--387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global steady-state stabilization and controllability of 1-D semilinear wave equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (4), pp.535--567. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0219199706002209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande mixte $H_2/H_\infty$ : une approche par la stratégie de Stackelberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (No. spécial "La synthèse multi-objectifs", no. 9-10), pp.1113--1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform controllability of semidiscrete approximations of parabolic control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (7), pp.597--609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-optimal robust stabilization of control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.1875-1897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust stabilization in the Martinet case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (4), pp.923--945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular trajectories and subanalyticity in optimal control and Hamilton-Jacobi theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rend. Sem. Mat. Univ. Politec. Torino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (1), pp.97--109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric optimal control of elliptic Keplerian orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Series B, 5 (4), pp.929--956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimal stabilization of the Brockett integrator via a hybrid feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (3), pp.201--216. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-005-0152-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morse-Sard type results in sub-Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Rifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematische Annalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 332 (1), pp.145--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of the atmospheric arc of a space shuttle and numerical simulations with multiple-shooting method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (1), pp.109--140. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218202505003927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est sous contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spécial Recherche, pp.126--131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global steady-state controllability of 1-D semilinear heat equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (2), pp.549--569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions sous-analytiques globales de certaines équations d'Hamilton-Jacobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 337 (10), pp.653--656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic properties of singular trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 337 (1), pp.49--52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of a space shuttle and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, suppl., pp.842--851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control with state constraints and the space shuttle re-entry problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (2), pp.155--199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche géométrique du contrôle optimal de l'arc atmosphérique de la navette spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7, pp.179--222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au contrôle optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Math. Spé, Math. Concrètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.248--288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of abnormal minimizers in sub-Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (10) 3, pp.405--491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non subanalyticity of sub-Riemannian Martinet spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 332, pp.527--532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of accessibility sets along an abnormal trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6, pp.387--414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcendence needed to compute the sphere and wave front in Martinet sub-Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103 (6), pp.686-708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some properties of the value function and its level sets for affine control systems with quadratic cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (4), pp.511--541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Riemannian geometry: one-parameter deformation of the Martinet flat case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4 (1), pp.59--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neumann trace tracking of a constant reference input for 1-D boundary controlled heat-like equations with delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.7716-7721, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dubins Car Problem with Delay and Applications to Aeronautics Motion Planning Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th French - German - Italian Conference on Optimization (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Initialization of a Continuation-Based Indirect Method for Optimal Control of Endo-Atmospheric Launch Vehicle Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of sensors and actuators for wave and heat processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pde’s, Dispersion, Scattering theory and Control theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Monastir, Tunisia. pp.123--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Optimal Control Problems for Delayed Control-Affine Systems with Quadratic Cost by Numerical Continuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum ergodicity and quantum limits for sub-Riemannian Laplacians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laurent Schwartz — EDP et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of sensors for a damped wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th AIMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, madrid, France. pp.936--944, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/proc.2015.0936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontryagin maximum principle for optimal sampled-data control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th IFAC Workshop on Control Applications of Optimization (CAO'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Garmisch-Partenkirchen, Germany. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype heterogeneity in cancer cell populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca H. Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Escargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNAAM 2015 Session 70: "Mathematical models and methods to investigate heterogeneity in cell and cell population biology''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Clairambault, Sep 2015, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization of chattering phenomena via bounded variation controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ghezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caponigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the best observation of wave and Schrödinger equations in quantum ergodic billiards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées EDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France. 13 p., </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/jedp.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic practical stabilization of sampled-data linear distributed parameter systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Nesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48h IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2009.5399931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stackelberg Game Approach to Mixed H2/Hinf Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.3940-3945, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.1513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Tracking of Poiseuille Trajectories in Navier-Stokes 2D Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vazquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS-HYCON Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.699--720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Poiseuille flow transfer for a Navier-Stokes system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric analysis of minimum time Keplerian orbit transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22nd IFIP TC 7 Conference on System Modeling and Optimization, Torino, Italy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Torino, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular trajectories of driftless and control-affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, seville, Spain. 6 p., </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2005.1582278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of conjugate times in smooth optimal control: the COTCOT algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-global minimal time hybrid robust stabilization of analytic driftless control-affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback stabilization along a path of steady-states for 1-D semilinear heat and wave equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle optimal appliqué au problème de rentrée atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimal stabilization of the Brockett integrator via a hybrid feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixteenth International Symposium on Mathematical Theory of Networks and Systems (MTNS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Leuven, Belgium. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of local optimal syntheses for time minimal control problems with state constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.117--122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugate times for smooth singular trajectories and bang-bang extremals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.177--182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality of singular trajectories and asymptotics of accessibility sets under generic assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary trends in nonlinear geometric control theory and its applications (Mexico City, 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Mexico, Mexico. pp.441--458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of accessibility sets near an abnormal trajectory and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.89--99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification du secteur anormal dans la sphère de Martinet de petit rayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.239--251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcendence required for computing the sphere and wave front in the Martinet sub-Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.82--117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumour growth and drug resistance: an evolutionary view with perspectives in therapeutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMTB 2016 - European Conference on Mathematical and Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nottingham, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDE-constrained optimization within FreeFEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontran Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724788v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kupka Legacy: A Tour Through Controlled Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holcman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2024, 978-1-60133-026-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control in finite and infinite dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SpringerBriefs PDEs Data Sci.; Springer, viii+138 pp., 2024, 978-981-97-5947-7; 978-981-97-5948-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue in the honor of Bernard Bonnard. Part I and II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3 (3-4), 2013, Math. Control Relat. Fields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique céleste et contrôle de systèmes spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, 276 p., 2006, Mathématiques &amp; Applications 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle optimal : théorie & applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 246 p., 2005, Collection "Mathématiques Concrètes"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zermelo navigation on the sphere with revolution metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ivan Kupka Legacy: A Tour Through Controlled Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, , pp.35--66, 2024, AIMS Applied Math Books - Special issue in honor of I. Kupka, 978-1-60133-026-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithmic guide for finite-dimensional optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Ferretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of numerical analysis: Numerical control, Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, North-Holland; Elsevier, pp.559-626, 2023, Handbook of Numerical Analysis, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hna.2022.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical issues and turnpike phenomenon in optimal shape design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontran Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Herzog; Matthias Heinkenschloss; Dante Kalise; Georg Stadler; Emmanuel Trélat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and control for partial differential equations: Uncertainty quantification, open and closed-loop control, and shape optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, De Gruyter, pp.343-366, 2022, Radon Series on Computational and Applied Mathematics, 9783110695960. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110695984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Is Evolution Important in Cancer and What Mathematics Should Be Used to Treat Cancer? Focus on Drug Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca H Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biomathematics: Modeling, Optimization and Computational Problems: Selected works from the BIOMAT Consortium Lectures, Moscow 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.107-120, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of semilinear PDE's, and uniform decay under discretization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London Math. Soc. Lecture Note Ser.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 439, 2018, Evolution equations: long time behavior and control</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability of partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Notes in Control and Information Sciences 328. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Control Systems Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.171--198, 2006, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11583592_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Density Estimation applied to the chance-constrained Goddard problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance constrained optimization of a three-stage launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’un lanceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance constrained optimization of a three-stage launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle optimal et stabilisation d'une navette spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Turnpike Theorems for Nonlinear Deterministic Meanfield Optimal Control Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bonnet-Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Shishmintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From PDEs on standard domains to self-similar particle systems on fractals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Medvedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of a Wave-Heat Cascade System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability of wave-heat and heat-wave cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary observability for gas giant metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten V. de Hoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Kykkänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean field, hydrodynamic and graph limits for deterministic interacting particle systems: a survey with quantitative estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779694v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weyl asymptotics for singular metrics with a variable boundary degeneracy exponent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554429v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flatness proof of the exponential turnpike phenomenon for linear-quadratic optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Turnpike Property for a Class of Infinite-Dimensional Oscillating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zuyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalisation of Farkas' lemma beyond closedness: a constructive approach via Fenchel-Rockafellar duality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving localized observations and Cesàro asymptotic observability for conservative PDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten V. de Hoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Kykkänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical solving of an optimal control problem in large time horizon: the aerial vehicle guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veljko Askovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Zidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meaningful optimal control problem in quantum and classical physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnpike in optimal control and beyond: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal dynamical stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizability with bounded feedback for analytic linear control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxing Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaiqiang Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability and Stabilization of a Wave-Heat Cascade System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Withdrawal of: Solution of the Ovals problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Denzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal approximations of quasilinear PDEs by finite distinguishable particle systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite-wise interactions: mean-field and graph limits for multiple-wise distinguishable agent systems}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From microscopic to macroscopic scale dynamics: mean field, hydrodynamic and graph limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive reachability for linear control problems under conic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weyl formulae for some singular metrics with application to acoustic modes in gas giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten V. de Hoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiraling of sub-Riemannian geodesics around the Reeb flow in the 3D contact case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability for generalized Schrödinger equations and quantum limits on product manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and spectral characterization of Zoll manifolds, invariant measures and quantum limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional-order variational numerical methods for tomographic reconstruction of binary images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving nonlinear optimal control problems with state and control delays by shooting methods combined with numerical continuation on the delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Population Control Through Sterile Males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zuazua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Time-Energy Pull-up Maneuvers for Airborne Launch Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stackelberg Game Approach to Mixed $H_2/H_\infty$ Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order optimality conditions in optimal control with applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the finite difference method in distributions spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cotcot: short reference manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of optimal trajectories with singular arcs for space launcher problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric J. Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laurent-Varin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6460, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00260180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular arcs in the generalized Goddard's Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6157, INRIA. 2007, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00139273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude asymptotique et transcendance de la fonction valeur en contrôle optimal. Catégorie log-exp en géométrie sous-Riemannienne dans le cas Martinet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Bourgogne, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00086511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle en dimension finie et infinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris XI, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00086509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat - Tout est sous contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01385098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat - Théorie du contrôle optimal et applications aux missions spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01346522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat - Analyse spectrale des Laplaciens sous-Riemanniens, mesure de Weyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01383669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId483"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirali Hannani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhat Phung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Binh Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440343v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Mazari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/152" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05160251v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Scholten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-026-00441-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Minh Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2026.106363" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingwu Zeng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bourdin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889865v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/114" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengsheng Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashan Xu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko A&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105803" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko Askovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2024041" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978505v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-023-00354-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Humbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2023.72.9755" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167349v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Carrillo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Kalise" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1404314" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1416102" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652890v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.186" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20m1346857" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Luo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Weightman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcquade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo D&#237;az" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2022016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Munch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20m1380661" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2996598" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00290-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.07.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524027v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean T Mcquade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel J Merrill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Yadav" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202521500512" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613182v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aftalion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01632-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1318535" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verd&#236;&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hillairet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.93" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911941v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2020.2.93" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626869v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2019.2929099" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01487186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-018-9501-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441643v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388972v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Lance" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104733" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699261v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Piccoli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Pouradier Duteil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1168911" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583199v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2849560" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aaf07e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466959v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18m119121x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872896v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-019-1522-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/tmc4-fh52" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Olivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haberkorn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexis Handschuh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2468" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338016v4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2019.1581799" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562559v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pignotti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377320v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226598v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bresch-Pietri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.12.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320492v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Thieullen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1101-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416594v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lorz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2017.10.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507063v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cerf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Sassi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2445" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710759v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.07.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817172v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abraham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313559v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519490v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494042v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chupin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002922" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Zhu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359037v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caponigro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghezzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2810540" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144257v4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470722v4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470227v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2017-0037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442997v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223738v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016044" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261810v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342398v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Rousseau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peppino Terpolilli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320498v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397843v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.08.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426410v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517400140" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500270" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162639v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Alabau-Boussouira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.03.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674566v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Stanzhytskyi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2017.1363194" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069810v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arguillere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748015000249" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443192v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294160v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Ming Sun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Yu Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922749v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304197v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170274v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1028716" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145876v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160377v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202251v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubiao Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110750v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139640v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arguill&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Younes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151672v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gugat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755281v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/608" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965668v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946536v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743792v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Fornasier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202515400059" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084257v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140996501" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873556v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014028" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2015.02.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122910v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M. Campos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Ober-Bl&#246;baum" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.4193" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813647v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.6133" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277412v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gr&#252;ne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio de Pinho" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.9i" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767661v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082328v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445031" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872346v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jounieaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445049" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788477v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758908v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683556v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2012.11.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861910v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2013.3.447" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679577v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-013-9267-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542967v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492758v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.06.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669126v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519458v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086780v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Abou-Kandil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-011-9123-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AF592BC469AB0280CCD9BD21D1BEC235637E3AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312910v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Archambeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Augros" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477008v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana J. Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458340v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414680v3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590032v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/p3em-vn81" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312012v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent-Varin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105488v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313779v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carbou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2009.8.871" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443693v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443692v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfim Torres" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139494v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-008-9039-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C88EFF007D7CBB3C959A17DEBFA7FADBBA7D4FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136032v3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312010v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131057v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vazquez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092133v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2008.1.51" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086397v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060663003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312014v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086469v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105493v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086380v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312013v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086360v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086351v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wi Schmidt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086357v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1146680512" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086370v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219199706002209" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086393v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086374v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086384v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086365v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086356v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086345v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086343v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-005-0152-9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086340v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086338v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Faubourg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202505003927" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086812v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086332v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086602v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086321v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086325v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086315v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Launay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086313v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086620v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086298v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086308v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086290v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086288v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086284v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086508v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chyba" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958099v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1517" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467801v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Maurer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490440v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582648v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490437v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147363v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160306v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2015.0936" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238220v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.063" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249242v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Almeida" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca H. Chisholm" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escargueil" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lorenzi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024604v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718677v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jedp.93" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366232v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2009.5399931" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307393v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1513" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086480v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086477v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086456v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086464v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582278" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086460v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086462v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086458v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086454v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086453v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086439v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086443v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086433v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086429v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086423v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086419v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378290v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chisholm" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724788v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869632v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aimsciences.org/book/AM/volume/58" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361042v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315512v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086408v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086625v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433828v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cots" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883822v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2022.11.006" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660786v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110695984" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618357v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca H Chisholm" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165329v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086402v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11583592_5" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408897v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408885v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408836v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408875v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086813v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565160v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet-Weill" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Colombo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Shishmintsev" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601143v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Medvedev" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471734v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554429v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dietze" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471728v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579635v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533567v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zuyev" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548185v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972531v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329288v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxing Ma" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiqiang Yu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165576v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166285v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002039v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108681v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974901v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Denzler" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108772v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895207v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943832v2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rossi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577170v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779694v3" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572161v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627841v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten V. de Hoop" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885610v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151365v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496644v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939709v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794224v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Pennec" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587081v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624448v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205146v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086395v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090374v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097806v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086640v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260180v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Bonnans" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139273v2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00086511v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00086509v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01346522v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01385098v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01383669v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05160251v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Scholten" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-026-00441-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440343v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Mazari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/152" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirali Hannani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhat Phung" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Binh Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Minh Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108772v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2026.113051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108775v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2026.106363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingwu Zeng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bourdin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889865v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/114" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengsheng Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashan Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko A&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105803" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko Askovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2024041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978505v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-023-00354-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Humbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2023.72.9755" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167349v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Carrillo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Kalise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rossi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1404314" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20m1346857" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Luo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Weightman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcquade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo D&#237;az" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2022016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1416102" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652890v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.186" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Munch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20m1380661" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2996598" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00290-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613182v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aftalion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01632-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.07.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean T Mcquade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel J Merrill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Yadav" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202521500512" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1318535" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535865v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verd&#236;&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hillairet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.93" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2020.2.93" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626869v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2019.2929099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01487186v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-018-9501-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441643v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388972v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Lance" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104733" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699261v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Piccoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Pouradier Duteil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1168911" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aaf07e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583199v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2849560" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18m119121x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872896v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-019-1522-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534132v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/tmc4-fh52" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557937v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Olivier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haberkorn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexis Handschuh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2468" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338016v4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2019.1581799" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562559v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pignotti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377320v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226598v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bresch-Pietri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.12.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320492v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Thieullen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1101-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abraham" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313559v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519490v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cerf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Sassi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2445" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710759v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.07.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416594v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lorz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2017.10.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494042v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chupin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002922" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696354v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Zhu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144257v4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caponigro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghezzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2810540" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470722v4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2017-0037" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442997v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223738v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016044" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342398v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Rousseau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peppino Terpolilli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261810v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Stanzhytskyi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2017.1363194" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162639v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Alabau-Boussouira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.03.010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397843v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.08.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426410v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517400140" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457931v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500270" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069810v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arguillere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748015000249" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294160v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Ming Sun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Yu Zhang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443192v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922749v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304197v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170274v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1028716" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145876v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160377v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202251v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubiao Zhang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151672v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gugat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arguill&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Younes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110750v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755281v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/608" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965668v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946536v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743792v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Fornasier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202515400059" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873556v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014028" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2015.02.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122910v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M. Campos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Ober-Bl&#246;baum" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.4193" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084257v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140996501" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813647v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.6133" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277412v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gr&#252;ne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio de Pinho" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.9i" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767661v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082328v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445031" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872346v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jounieaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445049" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788477v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683556v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2012.11.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758908v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861910v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2013.3.447" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679577v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-013-9267-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542967v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492758v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.06.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669126v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519458v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086780v3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Abou-Kandil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-011-9123-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AF592BC469AB0280CCD9BD21D1BEC235637E3AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312910v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Archambeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Augros" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477008v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana J. Silva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458340v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414680v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590032v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/p3em-vn81" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312012v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent-Varin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313779v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carbou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2009.8.871" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105488v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443693v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443692v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfim Torres" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139494v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-008-9039-8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C88EFF007D7CBB3C959A17DEBFA7FADBBA7D4FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312010v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136032v3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131057v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vazquez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092133v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2008.1.51" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086397v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060663003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312014v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086469v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105493v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086380v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312013v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086357v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1146680512" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086351v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wi Schmidt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086360v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086370v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219199706002209" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086393v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086374v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086384v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086365v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086356v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086345v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086343v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-005-0152-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086340v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086338v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Faubourg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202505003927" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086812v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086332v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086602v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086321v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086325v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086315v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Launay" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086313v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086620v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086308v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086298v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086290v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086288v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086284v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086508v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chyba" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958099v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1517" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467801v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Maurer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490440v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582648v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490437v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147363v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160306v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2015.0936" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238220v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.063" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249242v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Almeida" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca H. Chisholm" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escargueil" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lorenzi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024604v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718677v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jedp.93" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366232v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2009.5399931" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307393v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1513" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086480v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086477v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086456v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086464v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582278" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086460v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086462v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086458v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086454v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086453v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086439v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086443v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086429v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086433v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086423v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086419v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378290v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chisholm" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724788v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869632v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aimsciences.org/book/AM/volume/58" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361042v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315512v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086408v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086625v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433828v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cots" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883822v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2022.11.006" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660786v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110695984" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618357v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca H Chisholm" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165329v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086402v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11583592_5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408897v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408885v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408836v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408875v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086813v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565160v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet-Weill" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Colombo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Shishmintsev" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601143v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Medvedev" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471728v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471734v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613519v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten V. de Hoop" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kykk&#228;nen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779694v4" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554429v2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dietze" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579635v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533567v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zuyev" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548185v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613539v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972531v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166285v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002039v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165576v2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329288v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxing Ma" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiqiang Yu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108681v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974901v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Denzler" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895207v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943832v2" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rossi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577170v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572161v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627841v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885610v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151365v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496644v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939709v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794224v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Pennec" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587081v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624448v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205146v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086395v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090374v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097806v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086640v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260180v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Bonnans" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139273v2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00086511v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00086509v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01385098v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01346522v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01383669v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>