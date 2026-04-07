--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1846,165 +1846,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sharing Secrets in Gone with the Wind: Eavesdropping, Transgression and Normative Gender Ideology,” Refereed proposal. 30 minutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmeline Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resonance-Femmes Conference on Secrets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 | Vincennes - Saint-Denis, 2012, Paris ( France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Walking a fine line between dandy and gentleman: the construction of Southern manhood, a matter of dandy importance”. 25 minutes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmeline Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dandyism and its Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice, Dec 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499192v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05499194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The Gender Performance of (Genderless?) American Presidency: The Future of Southern Masculinity and Southern Gentility in the Age of Obama,” Refereed proposal. 30 minutes.</w:t>
               </w:r>
@@ -2576,200 +2576,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">80 ans d'images. Entretien avec Pierre Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmeline Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Burquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gone With the Wind after Gone With the Wind Gone With the Wind,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.14288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. Gone With the Wind after Gone With the Wind: An Open-Ended Debate Emmeline Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmeline Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gone With the Wind after Gone With the Wind</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992924v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-02993075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gone With the Covid -Scarlet in Quarantine: An Interview with Sarah Combs</w:t>
               </w:r>
@@ -3579,51 +3579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499182v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Gros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402826v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992871v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499185v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ewr.2017.0002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01671950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01322455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Preher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01322456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.4069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barberan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schwieger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01872492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402843v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405652v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Summerfield" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499194v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Burquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.14288" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.14367" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01671953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499182v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Gros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402826v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992871v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499185v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ewr.2017.0002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01671950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01322455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Preher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01322456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.4069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barberan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schwieger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01872492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402843v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405652v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Summerfield" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Burquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.14288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.14367" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01671953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>