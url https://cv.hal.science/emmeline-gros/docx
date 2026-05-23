--- v1 (2026-04-07)
+++ v2 (2026-05-23)
@@ -2896,441 +2896,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un Sudiste authentique dans un Sud réinventé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmeline Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures "Les suds rêvés de Julien Green". 76 (2017) :15-27. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Le Gentleman du Sud : de l’intérêt d’être à la marge.”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmeline Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes et Transgressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Babel Transverse (3), 2017, 978-2-9554235-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willa Cather – Fictions of Gender in My Ántonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmeline Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Willa Cather, My Antonia.” Agrégation Anglais. Ed. Gérald Preher. Paris : Ellipses (2016): 173-90. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The masquerade of masculinity in Gone With the Wind: Per/re-forming men through emotions and privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmeline Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performing South. The U.S. South as Trans/Medial Message. Ed. Beata Zawadka. Szczecin: Wydawnictwo Uniwersytetu Szczecinskiego 2015: 107- 130. ISBN 978-83-7972-058-3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiding in Plain Sight: The Vanishing Male Figure in Gone With the Wind.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmeline Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dixie Matters: New Perspectives on Southern Femininities and Masculinities. Ed. Urszula Niewiadomska-Flis. Studies in Literature and Culture. Lublin: Wydawnictwo KUL (KUL Publishers) 10 (2013): 173-95.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Sharing Secrets in Gone with the Wind: Eavesdropping, Transgression and Normative Gender Ideology.” Gérald Preher (ed.). Special issue. 7675 words.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmeline Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Secrets (14.2), pp.83-101, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499187v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01816142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3579,51 +3579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499182v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Gros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402826v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992871v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499185v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ewr.2017.0002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01671950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01322455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Preher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01322456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.4069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barberan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schwieger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01872492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402843v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405652v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Summerfield" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Burquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.14288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.14367" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01671953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499182v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Gros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402826v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992871v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499185v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ewr.2017.0002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01671950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01322455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Preher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01322456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.4069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barberan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schwieger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01872492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402843v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405652v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Summerfield" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01816163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Burquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.14288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.14367" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01671953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>